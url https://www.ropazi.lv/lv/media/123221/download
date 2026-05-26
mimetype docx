--- v0 (2026-04-02)
+++ v1 (2026-05-26)
@@ -77,56 +77,50 @@
         </w:rPr>
         <w:t>Informācija par pasūtītāju</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9023" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="6334"/>
       </w:tblGrid>
       <w:tr w:rsidR="001E76DE" w14:paraId="591CBDA6" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7777EF94" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -150,56 +144,50 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4F2EFFEB" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Ropažu novada pašvaldība</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E76DE" w14:paraId="30986A34" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3EA47CFF" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -223,56 +211,50 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="475C077F" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>90000067986</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E76DE" w:rsidRPr="00E243E0" w14:paraId="6E5114FA" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="692"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="622F2947" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -296,56 +278,50 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="464F6135" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Institūta iela 1a, Ulbroka, Stopiņu pagasts, Ropažu novads, LV-2130</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E76DE" w14:paraId="4F28C6AF" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="379EBC26" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -363,56 +339,50 @@
             <w:tcW w:w="6334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5FA4C50F" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Paraststmeklis"/>
             </w:pPr>
             <w:r>
               <w:t>Ropažu novada pašvaldības Attīstības, īpašumu un investīciju departamenta Attīstības plānošanas nodaļas telpiskais plānotājs Uldis Freimantāls, tālr. 22406898, uldis.freimantals@ropazi.lv</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E76DE" w14:paraId="5BFB1BE4" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="704"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6A5B198A" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -440,115 +410,121 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="43EFA789" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">cenu.aptaujas@ropazi.lv </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E76DE" w14:paraId="19524404" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="704"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4B69F3F6" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Piedāvājumu iesniegšanas termiņš:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3AC1010E" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3AC1010E" w14:textId="51DBC863" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Līdz 01.04.2026. plkst. 12:00</w:t>
+              <w:t xml:space="preserve">Līdz </w:t>
+            </w:r>
+            <w:r w:rsidR="00470279">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>.04.2026. plkst. 12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0407FD56" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="001E76DE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="418E8257" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Cenu aptaujas mērķis – noskaidrot zemāko cenu piedāvājumu.</w:t>
@@ -599,56 +575,50 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Informācija par priekšmetu:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2830"/>
         <w:gridCol w:w="6237"/>
       </w:tblGrid>
       <w:tr w:rsidR="001E76DE" w:rsidRPr="00E243E0" w14:paraId="4E8123C0" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="212157F2" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
@@ -677,56 +647,50 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Sarkano līniju noteikšana Stopiņu un Ropažu pagasta ciemos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E76DE" w:rsidRPr="00E243E0" w14:paraId="44ECEF6A" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4B456D38" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
@@ -768,56 +732,50 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Pārvērtēt un/vai noteikt, kā arī grafiski attēlot esošās, plānotās ielu un autoceļu sarkanās līnijas, </w:t>
             </w:r>
             <w:r w:rsidRPr="00E243E0">
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">ņemot vērā esošo situāciju dabā, Ropažu novada Stopiņu pagasta teritorijas plānojuma grozījumus, Ropažu novada Ropažu pagasta teritorijas plānojumu un Ropažu novada transporta infrastruktūras attīstības tematisko plānojumu </w:t>
             </w:r>
             <w:r w:rsidRPr="00E243E0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>9 Stopiņu pagasta ciemiem (Līči, Ulbroka, Saurieši, Rumbula, Dreiliņi, Vālodzes, Dzidriņas, Upeslejas, Cekule) un 18 Ropažu pagasta ciemiem (Mucenieki, Ropaži, Silakrogs, Zaķumuiža, Kākciems, Tumšupe, Augšciems, Bajārkrogs, Kangari, Lielkangari, Rotkaļi, Vāverkrogs, Villasmuiža, Ūlupji, Bajāri, Gaidas, Jaunbagumi, Podkājas).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E76DE" w:rsidRPr="00E243E0" w14:paraId="1268F08C" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="50A981C9" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
@@ -840,56 +798,50 @@
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="11E4D26A" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4666"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">3 (trīs) mēnešu laikā no līguma abpusējas parakstīšanas. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E76DE" w:rsidRPr="00E243E0" w14:paraId="66CBB855" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5EE0DBA3" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
@@ -1370,200 +1322,218 @@
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C41D007" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="097DA5F1" w14:textId="77777777" w:rsidR="00594C26" w:rsidRDefault="00594C26">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="0E135A85" w14:textId="77777777" w:rsidR="00594C26" w:rsidRDefault="00594C26">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:br/>
-[...2 lines deleted...]
-    <w:p w14:paraId="33D692EE" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="001E76DE">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C41D007" w14:textId="17845A34" w:rsidR="001E76DE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D692EE" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="001E76DE">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="49CF8E00" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="001E76DE">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A87722A" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="001E76DE">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="793378C4" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1.Pielikums</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46ACEA4B" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="001E76DE">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72A51915" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>PIETEIKUMS DALĪBAI CENU APTAUJĀ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42C032AA" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="001E76DE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62647D4C" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>CENU APTAUJAS NOSAUKUMS: “Sarkano līniju pārvērtēšana Stopiņu un Ropažu pagasta ciemos”</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="6378"/>
       </w:tblGrid>
       <w:tr w:rsidR="001E76DE" w14:paraId="40827771" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4427A8C5" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Virsraksts7"/>
               <w:spacing w:before="0"/>
@@ -1583,56 +1553,50 @@
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> par </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>pretendentu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E76DE" w14:paraId="56058C06" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="682CF6C6" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Galvene"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -1651,56 +1615,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="20040A22" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="001E76DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E76DE" w14:paraId="68F44274" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2DD99B92" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Galvene"/>
               <w:ind w:right="-52"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
@@ -1720,56 +1678,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1031FE44" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="001E76DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E76DE" w14:paraId="3C658045" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7DA64E7A" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -1787,56 +1739,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="701DA590" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="001E76DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E76DE" w14:paraId="17AC72E1" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1CF6B3C1" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -1854,56 +1800,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3F5AC10A" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="001E76DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E76DE" w:rsidRPr="00E243E0" w14:paraId="3C860A3B" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4DBFD7D6" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -1921,56 +1861,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="53C80C20" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="001E76DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E76DE" w14:paraId="00E5E2CD" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7D4354C5" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -1988,56 +1922,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1B17F385" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="001E76DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E76DE" w14:paraId="54015AD8" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0E3A8FC4" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -2055,56 +1983,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="77AA1C01" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="001E76DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E76DE" w14:paraId="3FCBF3C9" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5306F818" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -2169,56 +2091,50 @@
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>FINANŠU PIEDĀVĀJUMS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6799"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="001E76DE" w14:paraId="0452F2EA" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6799" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BD53662" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="001E76DE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -2242,56 +2158,50 @@
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D9410BE" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Cena EUR bez PVN*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
       <w:tr w:rsidR="001E76DE" w14:paraId="38681039" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6799" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7D3D9CB9" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -2308,56 +2218,50 @@
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FB25B5F" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="001E76DE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E76DE" w14:paraId="2C81ED2E" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6799" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B4323D7" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
@@ -2376,56 +2280,50 @@
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29C2AD5F" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="001E76DE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E76DE" w14:paraId="573E227A" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6799" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F74C51F" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
@@ -2542,56 +2440,50 @@
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="378B0329" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="001E76DE">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9061" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2354"/>
         <w:gridCol w:w="6707"/>
       </w:tblGrid>
       <w:tr w:rsidR="001E76DE" w:rsidRPr="00E243E0" w14:paraId="291E0C9F" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6B04FDC1" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="naisf"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -2616,56 +2508,50 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3987C85B" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="naisf"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Pretendenta pārstāvis ar pārstāvības tiesībām vai tā pilnvarotā persona</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E76DE" w14:paraId="35942266" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="00D70722" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="naisf"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -2681,56 +2567,50 @@
           <w:tcPr>
             <w:tcW w:w="6707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="54394EE2" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="001E76DE">
             <w:pPr>
               <w:pStyle w:val="naisf"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E76DE" w14:paraId="430F99EF" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0EF87062" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="naisf"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -2759,118 +2639,118 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6BFC2475" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="001E76DE">
             <w:pPr>
               <w:pStyle w:val="naisf"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4891425C" w14:textId="77777777" w:rsidR="001E76DE" w:rsidRDefault="001E76DE"/>
     <w:sectPr w:rsidR="001E76DE">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C422892" w14:textId="77777777" w:rsidR="00D1076D" w:rsidRDefault="00D1076D">
+    <w:p w14:paraId="0A93CCC3" w14:textId="77777777" w:rsidR="00A838BC" w:rsidRDefault="00A838BC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61905910" w14:textId="77777777" w:rsidR="00D1076D" w:rsidRDefault="00D1076D">
+    <w:p w14:paraId="5489A000" w14:textId="77777777" w:rsidR="00A838BC" w:rsidRDefault="00A838BC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C338813" w14:textId="77777777" w:rsidR="00D1076D" w:rsidRDefault="00D1076D">
+    <w:p w14:paraId="3C0687E3" w14:textId="77777777" w:rsidR="00A838BC" w:rsidRDefault="00A838BC">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="673E9535" w14:textId="77777777" w:rsidR="00D1076D" w:rsidRDefault="00D1076D">
+    <w:p w14:paraId="1C038554" w14:textId="77777777" w:rsidR="00A838BC" w:rsidRDefault="00A838BC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25E56D3A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="580892E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
@@ -3029,69 +2909,79 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="433785262">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="54159428">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E76DE"/>
     <w:rsid w:val="001E76DE"/>
+    <w:rsid w:val="00470279"/>
+    <w:rsid w:val="005902B0"/>
+    <w:rsid w:val="00594C26"/>
+    <w:rsid w:val="00781331"/>
+    <w:rsid w:val="007C4401"/>
+    <w:rsid w:val="00A838BC"/>
+    <w:rsid w:val="00B22EAC"/>
     <w:rsid w:val="00D1076D"/>
     <w:rsid w:val="00DE7FF2"/>
     <w:rsid w:val="00E243E0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -4013,54 +3903,50 @@
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
     <w:name w:val="Kājene Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
@@ -4337,53 +4223,53 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>745</Words>
-  <Characters>4250</Characters>
+  <Words>3182</Words>
+  <Characters>1815</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
+  <Lines>15</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4986</CharactersWithSpaces>
+  <CharactersWithSpaces>4988</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Zane Indersone</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>