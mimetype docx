--- v0 (2026-05-24)
+++ v1 (2026-07-27)
@@ -34,125 +34,182 @@
       </w:pPr>
       <w:r w:rsidRPr="003646C0">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FC7F8DA" w14:textId="624B8A96" w:rsidR="003646C0" w:rsidRPr="003646C0" w:rsidRDefault="003646C0" w:rsidP="004949A6">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003646C0">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(fiziskās personas vārds, uzvārds/juridiskās personas nosaukums)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A2BC5B" w14:textId="77777777" w:rsidR="003646C0" w:rsidRPr="003646C0" w:rsidRDefault="003646C0" w:rsidP="003646C0">
+    <w:p w14:paraId="4A971E94" w14:textId="77777777" w:rsidR="00EA6192" w:rsidRPr="003646C0" w:rsidRDefault="00EA6192" w:rsidP="00EA6192">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003646C0">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="227CEECE" w14:textId="56568DB2" w:rsidR="00EA6192" w:rsidRPr="00EA6192" w:rsidRDefault="00EA6192" w:rsidP="00EA6192">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA6192">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA6192">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>personas kods</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA6192">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA6192">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reģistrācijas numurs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA6192">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A2BC5B" w14:textId="23B53AFB" w:rsidR="003646C0" w:rsidRPr="003646C0" w:rsidRDefault="003646C0" w:rsidP="003646C0">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003646C0">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="3F20BDF5" w14:textId="77777777" w:rsidR="003646C0" w:rsidRPr="003646C0" w:rsidRDefault="003646C0" w:rsidP="004949A6">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003646C0">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(deklarētā dzīvesvieta/ juridiskā adrese)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6624441B" w14:textId="77777777" w:rsidR="003646C0" w:rsidRPr="003646C0" w:rsidRDefault="003646C0" w:rsidP="003646C0">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003646C0">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AC6AFA3" w14:textId="67CB0349" w:rsidR="003646C0" w:rsidRDefault="003646C0" w:rsidP="004949A6">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003646C0">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(tālruņa numurs, e-pasts)</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="26B4A792" w14:textId="63BD464D" w:rsidR="0053155B" w:rsidRPr="003646C0" w:rsidRDefault="0053155B" w:rsidP="0053155B">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003646C0">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ropažu novada pašvaldībai</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D4A9A0B" w14:textId="77777777" w:rsidR="0053155B" w:rsidRPr="00C10CDE" w:rsidRDefault="0053155B" w:rsidP="0053155B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
@@ -788,51 +845,51 @@
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
@@ -1633,87 +1690,91 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1342315497">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1912958374">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1996570456">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1473791756">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1989936201">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="444613935">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0053155B"/>
+    <w:rsid w:val="00127832"/>
+    <w:rsid w:val="00143742"/>
     <w:rsid w:val="001D570C"/>
     <w:rsid w:val="00262BBD"/>
     <w:rsid w:val="00283BA1"/>
     <w:rsid w:val="003646C0"/>
     <w:rsid w:val="00442889"/>
     <w:rsid w:val="00455B41"/>
     <w:rsid w:val="004949A6"/>
     <w:rsid w:val="0053155B"/>
     <w:rsid w:val="0063782B"/>
     <w:rsid w:val="0070746A"/>
     <w:rsid w:val="00754228"/>
     <w:rsid w:val="0078276C"/>
     <w:rsid w:val="00866F2C"/>
     <w:rsid w:val="00886C27"/>
+    <w:rsid w:val="008B699D"/>
     <w:rsid w:val="008E6BBD"/>
     <w:rsid w:val="00A32DF6"/>
     <w:rsid w:val="00BD28AA"/>
     <w:rsid w:val="00BE2DD8"/>
     <w:rsid w:val="00C10CDE"/>
     <w:rsid w:val="00C57FC6"/>
     <w:rsid w:val="00D60236"/>
     <w:rsid w:val="00DD37A7"/>
     <w:rsid w:val="00EA111B"/>
+    <w:rsid w:val="00EA6192"/>
     <w:rsid w:val="00EE20E3"/>
     <w:rsid w:val="00F90D87"/>
     <w:rsid w:val="00FD47DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -3039,69 +3100,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A44C3189-5C82-4B61-A3FA-60BFF5EC6F68}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1784</Words>
-  <Characters>1018</Characters>
+  <Words>1839</Words>
+  <Characters>1049</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2797</CharactersWithSpaces>
+  <CharactersWithSpaces>2883</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Diāna Poriete</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>