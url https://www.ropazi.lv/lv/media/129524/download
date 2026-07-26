--- v0 (2026-05-26)
+++ v1 (2026-07-26)
@@ -200,172 +200,194 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004250B4" w:rsidRPr="008B23B9" w14:paraId="3C355F46" w14:textId="77777777" w:rsidTr="00A10782">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09F96E53" w14:textId="77777777" w:rsidR="004250B4" w:rsidRPr="008B23B9" w:rsidRDefault="004250B4" w:rsidP="00A10782">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="008B23B9">
               <w:t>Iestādes Kontaktpersona:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="410A1E33" w14:textId="41ACAD19" w:rsidR="005D171B" w:rsidRPr="008B23B9" w:rsidRDefault="00E32FCA" w:rsidP="00A10782">
+          <w:p w14:paraId="410A1E33" w14:textId="05123620" w:rsidR="005D171B" w:rsidRPr="008B23B9" w:rsidRDefault="00E32FCA" w:rsidP="00A10782">
             <w:pPr>
               <w:pStyle w:val="Paraststmeklis"/>
             </w:pPr>
             <w:r w:rsidRPr="008B23B9">
               <w:t xml:space="preserve">Kultūras centra “Ulbrokas Pērle” </w:t>
             </w:r>
             <w:r w:rsidR="008B23B9" w:rsidRPr="008B23B9">
               <w:t>v</w:t>
             </w:r>
             <w:r w:rsidRPr="008B23B9">
               <w:t xml:space="preserve">adītājas vietnieks saimnieciskajā darbā </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="008B23B9" w:rsidRPr="008B23B9">
               <w:t>Eižans</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="008B23B9" w:rsidRPr="008B23B9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="008B23B9" w:rsidRPr="008B23B9">
               <w:t>Supe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B23B9">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="008B23B9" w:rsidRPr="008B23B9">
-[...3 lines deleted...]
-              <w:t>@ropazi.lv, 67910502</w:t>
+            <w:hyperlink r:id="rId6" w:history="1">
+              <w:r w:rsidR="00584625" w:rsidRPr="00B24B39">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                </w:rPr>
+                <w:t>eizans.supe@ropazi.lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00584625">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B23B9">
+              <w:t xml:space="preserve"> 67910502</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004250B4" w:rsidRPr="008B23B9" w14:paraId="49EC0ACB" w14:textId="77777777" w:rsidTr="00A10782">
         <w:trPr>
           <w:trHeight w:val="704"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B53DC5A" w14:textId="77777777" w:rsidR="004250B4" w:rsidRPr="008B23B9" w:rsidRDefault="004250B4" w:rsidP="00A10782">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B23B9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Cenu piedāvājumu sūtīt uz e-pasta adresi:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B392277" w14:textId="77777777" w:rsidR="004250B4" w:rsidRPr="008B23B9" w:rsidRDefault="004250B4" w:rsidP="00A10782">
+          <w:p w14:paraId="2B392277" w14:textId="73B44852" w:rsidR="004250B4" w:rsidRPr="008B23B9" w:rsidRDefault="00584625" w:rsidP="00A10782">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="008B23B9">
-              <w:t xml:space="preserve">cenu.aptaujas@ropazi.lv </w:t>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r w:rsidRPr="00B24B39">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                </w:rPr>
+                <w:t>cenu.aptaujas@ropazi.lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004250B4" w:rsidRPr="008B23B9" w14:paraId="4C90AD9D" w14:textId="77777777" w:rsidTr="00A10782">
         <w:trPr>
           <w:trHeight w:val="704"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F66E63C" w14:textId="77777777" w:rsidR="004250B4" w:rsidRPr="008B23B9" w:rsidRDefault="004250B4" w:rsidP="00A10782">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="008B23B9">
               <w:t>Piedāvājumu iesniegšanas termiņš:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="299B797E" w14:textId="354FE7B2" w:rsidR="004250B4" w:rsidRPr="008B23B9" w:rsidRDefault="002A791A" w:rsidP="00A10782">
+          <w:p w14:paraId="299B797E" w14:textId="74FAF7CB" w:rsidR="004250B4" w:rsidRPr="008B23B9" w:rsidRDefault="002A791A" w:rsidP="00A10782">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidR="00E32FCA" w:rsidRPr="008B23B9">
               <w:t xml:space="preserve">īdz </w:t>
             </w:r>
             <w:r w:rsidR="00C607F0" w:rsidRPr="008B23B9">
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00301194">
-              <w:t>6</w:t>
+            <w:r w:rsidR="00584625">
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00C607F0" w:rsidRPr="008B23B9">
               <w:t>.05.202</w:t>
             </w:r>
             <w:r w:rsidR="008B23B9" w:rsidRPr="008B23B9">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00C607F0" w:rsidRPr="008B23B9">
-              <w:t>. plkst. 09:00</w:t>
+              <w:t xml:space="preserve">. plkst. </w:t>
+            </w:r>
+            <w:r w:rsidR="00584625">
+              <w:t>10.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C607F0" w:rsidRPr="008B23B9">
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="65614DE1" w14:textId="77777777" w:rsidR="004250B4" w:rsidRPr="008B23B9" w:rsidRDefault="004250B4" w:rsidP="004250B4">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60F59584" w14:textId="60D17A63" w:rsidR="004250B4" w:rsidRPr="008B23B9" w:rsidRDefault="004250B4" w:rsidP="004250B4">
       <w:r w:rsidRPr="008B23B9">
         <w:t xml:space="preserve">Cenu </w:t>
       </w:r>
       <w:r w:rsidR="009D4CF2">
         <w:t>aptauja</w:t>
       </w:r>
       <w:r w:rsidRPr="008B23B9">
         <w:t>s mērķis – noskaidrot zemāko cenu piedāvājumu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4875CE8E" w14:textId="77777777" w:rsidR="004250B4" w:rsidRPr="008B23B9" w:rsidRDefault="004250B4" w:rsidP="004250B4">
       <w:r w:rsidRPr="008B23B9">
@@ -2341,79 +2363,86 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7D953E86" w14:textId="77777777" w:rsidR="005D171B" w:rsidRPr="008B23B9" w:rsidRDefault="005D171B" w:rsidP="005D171B"/>
     <w:p w14:paraId="47F288DA" w14:textId="618C969C" w:rsidR="00BC0B83" w:rsidRPr="008B23B9" w:rsidRDefault="00BC0B83" w:rsidP="004250B4"/>
     <w:sectPr w:rsidR="00BC0B83" w:rsidRPr="008B23B9" w:rsidSect="005D171B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="049D3940"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6BCAB924"/>
     <w:lvl w:ilvl="0" w:tplc="1EBA26C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
@@ -3177,100 +3206,102 @@
     <w:rsid w:val="00013E19"/>
     <w:rsid w:val="00016955"/>
     <w:rsid w:val="00086236"/>
     <w:rsid w:val="00091FF9"/>
     <w:rsid w:val="001D43A8"/>
     <w:rsid w:val="00203A6B"/>
     <w:rsid w:val="00266385"/>
     <w:rsid w:val="002A791A"/>
     <w:rsid w:val="002B1DEE"/>
     <w:rsid w:val="002F46FB"/>
     <w:rsid w:val="00301194"/>
     <w:rsid w:val="00327816"/>
     <w:rsid w:val="003410A8"/>
     <w:rsid w:val="00396AD2"/>
     <w:rsid w:val="003E0FFE"/>
     <w:rsid w:val="003F5976"/>
     <w:rsid w:val="004250B4"/>
     <w:rsid w:val="00482176"/>
     <w:rsid w:val="004E7924"/>
     <w:rsid w:val="00507C59"/>
     <w:rsid w:val="00541154"/>
     <w:rsid w:val="005532D8"/>
     <w:rsid w:val="00557987"/>
     <w:rsid w:val="00565FA6"/>
     <w:rsid w:val="005716CB"/>
+    <w:rsid w:val="00584625"/>
     <w:rsid w:val="005D171B"/>
     <w:rsid w:val="005F4C85"/>
     <w:rsid w:val="005F5CA6"/>
     <w:rsid w:val="00675030"/>
     <w:rsid w:val="00677453"/>
     <w:rsid w:val="00683AB2"/>
     <w:rsid w:val="006C191F"/>
     <w:rsid w:val="00747B91"/>
     <w:rsid w:val="007824FE"/>
     <w:rsid w:val="007E493A"/>
     <w:rsid w:val="00801C4E"/>
     <w:rsid w:val="00807B75"/>
     <w:rsid w:val="008A3E5E"/>
     <w:rsid w:val="008B23B9"/>
     <w:rsid w:val="009402E2"/>
     <w:rsid w:val="00960C1E"/>
     <w:rsid w:val="009D4CF2"/>
     <w:rsid w:val="00A069C5"/>
     <w:rsid w:val="00A218CB"/>
     <w:rsid w:val="00AB46E5"/>
     <w:rsid w:val="00AD1B01"/>
     <w:rsid w:val="00AF2330"/>
     <w:rsid w:val="00B3791B"/>
     <w:rsid w:val="00BA6249"/>
     <w:rsid w:val="00BB12FD"/>
     <w:rsid w:val="00BC0B83"/>
     <w:rsid w:val="00C32C96"/>
     <w:rsid w:val="00C607F0"/>
     <w:rsid w:val="00C708B6"/>
+    <w:rsid w:val="00D557C4"/>
     <w:rsid w:val="00D57738"/>
     <w:rsid w:val="00D82117"/>
     <w:rsid w:val="00D86873"/>
     <w:rsid w:val="00E32FCA"/>
     <w:rsid w:val="00E80E18"/>
     <w:rsid w:val="00F364EA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lv-LV"/>
+  <w:themeFontLang w:val="lv-LV" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="42636A56"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{01121EA8-468F-4D08-A2F4-CED8B47841E0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -3728,51 +3759,50 @@
     <w:rsid w:val="004250B4"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="2,Syle 1,Strip,H&amp;P List Paragraph,Virsraksti,Saistīto dokumentu saraksts,PPS_Bullet,Numurets,Colorful List - Accent 12,List Paragraph1"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="SarakstarindkopaRakstz"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004E7924"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipersaite">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E7924"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Komentraatsauce">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D86873"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Komentrateksts">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="KomentratekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
@@ -3871,77 +3901,89 @@
     <w:name w:val="Font Style21"/>
     <w:rsid w:val="002B1DEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SarakstarindkopaRakstz">
     <w:name w:val="Saraksta rindkopa Rakstz."/>
     <w:aliases w:val="2 Rakstz.,Syle 1 Rakstz.,Strip Rakstz.,H&amp;P List Paragraph Rakstz.,Virsraksti Rakstz.,Saistīto dokumentu saraksts Rakstz.,PPS_Bullet Rakstz.,Numurets Rakstz.,Colorful List - Accent 12 Rakstz.,List Paragraph1 Rakstz."/>
     <w:link w:val="Sarakstarindkopa"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="009D4CF2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Neatrisintapieminana">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00584625"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="583999316">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cenu.aptaujas@ropazi.lv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eizans.supe@ropazi.lv" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4216,70 +4258,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8981AF6-BEE2-47C2-8676-07FE074F7AC0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>2616</Words>
-  <Characters>1492</Characters>
+  <Words>626</Words>
+  <Characters>3571</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4100</CharactersWithSpaces>
+  <CharactersWithSpaces>4189</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Darbinieks</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>