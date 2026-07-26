--- v0 (2026-05-26)
+++ v1 (2026-07-26)
@@ -6,111 +6,110 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7315115E-E61B-4880-ACA7-5E58D3A3F1B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FE576BFA-25CE-415B-AC12-169562C064B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="707" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="707" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Buvniecibas koptame" sheetId="27" r:id="rId1"/>
     <sheet name="Kopsavilkums" sheetId="28" r:id="rId2"/>
     <sheet name="Mežu iela Silakrogā" sheetId="31" r:id="rId3"/>
     <sheet name="Rīgas iela 5, Ropažos" sheetId="29" r:id="rId4"/>
     <sheet name="Sapņu Līču 1 " sheetId="30" r:id="rId5"/>
     <sheet name=" Sapņu Līču 2 " sheetId="32" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Rīgas iela 5, Ropažos'!$A$8:$D$23</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Sapņu Līču 1 '!$A$8:$D$34</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Rīgas iela 5, Ropažos'!$10:$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Sapņu Līču 1 '!$10:$10</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A4" i="31" l="1"/>
-  <c r="K15" i="29"/>
+  <c r="K15" i="29" l="1"/>
   <c r="K16" i="30"/>
   <c r="O15" i="31"/>
   <c r="G13" i="32"/>
   <c r="J13" i="32" s="1"/>
   <c r="K13" i="32"/>
   <c r="L13" i="32"/>
   <c r="M13" i="32"/>
   <c r="O13" i="32" s="1"/>
   <c r="N13" i="32"/>
   <c r="G14" i="32"/>
   <c r="J14" i="32"/>
   <c r="K14" i="32"/>
   <c r="L14" i="32"/>
   <c r="O14" i="32" s="1"/>
   <c r="M14" i="32"/>
   <c r="N14" i="32"/>
   <c r="G15" i="32"/>
   <c r="J15" i="32"/>
   <c r="K15" i="32"/>
   <c r="L15" i="32"/>
-  <c r="O15" i="32" s="1"/>
   <c r="M15" i="32"/>
   <c r="N15" i="32"/>
+  <c r="O15" i="32"/>
   <c r="G16" i="32"/>
   <c r="L16" i="32" s="1"/>
   <c r="J16" i="32"/>
   <c r="K16" i="32"/>
   <c r="M16" i="32"/>
   <c r="N16" i="32"/>
   <c r="G17" i="32"/>
   <c r="J17" i="32"/>
   <c r="K17" i="32"/>
   <c r="L17" i="32"/>
   <c r="M17" i="32"/>
   <c r="N17" i="32"/>
   <c r="O17" i="32"/>
   <c r="G13" i="30"/>
   <c r="J13" i="30"/>
   <c r="K13" i="30"/>
   <c r="G13" i="28" s="1"/>
   <c r="L13" i="30"/>
   <c r="L16" i="30" s="1"/>
   <c r="D13" i="28" s="1"/>
   <c r="M13" i="30"/>
   <c r="O13" i="30" s="1"/>
   <c r="N13" i="30"/>
   <c r="G14" i="30"/>
   <c r="J14" i="30" s="1"/>
@@ -164,117 +163,119 @@
   <c r="N12" i="30"/>
   <c r="M12" i="30"/>
   <c r="K12" i="30"/>
   <c r="G12" i="30"/>
   <c r="J12" i="30" s="1"/>
   <c r="A4" i="30"/>
   <c r="A3" i="30"/>
   <c r="N14" i="31"/>
   <c r="M14" i="31"/>
   <c r="K14" i="31"/>
   <c r="G14" i="31"/>
   <c r="L14" i="31" s="1"/>
   <c r="O14" i="31" s="1"/>
   <c r="N13" i="31"/>
   <c r="M13" i="31"/>
   <c r="K13" i="31"/>
   <c r="G13" i="31"/>
   <c r="J13" i="31" s="1"/>
   <c r="N12" i="31"/>
   <c r="M12" i="31"/>
   <c r="L12" i="31"/>
   <c r="O12" i="31" s="1"/>
   <c r="K12" i="31"/>
   <c r="G12" i="31"/>
   <c r="J12" i="31" s="1"/>
+  <c r="A4" i="31"/>
   <c r="A3" i="31"/>
   <c r="G14" i="28"/>
   <c r="O16" i="32" l="1"/>
   <c r="K18" i="32"/>
   <c r="N18" i="32"/>
   <c r="M18" i="32"/>
   <c r="E14" i="28" s="1"/>
   <c r="E15" i="28" s="1"/>
   <c r="O12" i="32"/>
   <c r="L18" i="32"/>
   <c r="D14" i="28" s="1"/>
   <c r="D15" i="28" s="1"/>
   <c r="O16" i="30"/>
   <c r="C13" i="28" s="1"/>
   <c r="F15" i="28"/>
   <c r="G15" i="28"/>
   <c r="L12" i="30"/>
   <c r="O12" i="30"/>
   <c r="N5" i="30" s="1"/>
   <c r="L13" i="31"/>
   <c r="O13" i="31" s="1"/>
   <c r="N5" i="31" s="1"/>
   <c r="J14" i="31"/>
   <c r="G12" i="29"/>
   <c r="L12" i="29" s="1"/>
   <c r="K12" i="29"/>
   <c r="G13" i="29"/>
   <c r="J13" i="29" s="1"/>
   <c r="K13" i="29"/>
   <c r="G14" i="29"/>
   <c r="J14" i="29" s="1"/>
   <c r="K14" i="29"/>
   <c r="N14" i="29"/>
   <c r="M14" i="29"/>
   <c r="N13" i="29"/>
   <c r="M13" i="29"/>
   <c r="N12" i="29"/>
   <c r="M12" i="29"/>
+  <c r="A4" i="29"/>
   <c r="A3" i="29"/>
   <c r="E11" i="27"/>
   <c r="A4" i="27"/>
   <c r="A3" i="27"/>
   <c r="O18" i="32" l="1"/>
   <c r="O12" i="29"/>
   <c r="L14" i="29"/>
   <c r="O14" i="29" s="1"/>
   <c r="J12" i="29"/>
   <c r="L13" i="29"/>
   <c r="O13" i="29" s="1"/>
   <c r="C6" i="28"/>
   <c r="N5" i="32" l="1"/>
   <c r="C14" i="28"/>
   <c r="C15" i="28" s="1"/>
   <c r="C19" i="28" s="1"/>
   <c r="N5" i="29"/>
   <c r="C5" i="28" l="1"/>
   <c r="C10" i="27"/>
   <c r="C12" i="27" s="1"/>
   <c r="E10" i="27" l="1"/>
   <c r="C13" i="27"/>
   <c r="C14" i="27" s="1"/>
   <c r="E14" i="27" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="66">
   <si>
     <t>Mērvienība</t>
   </si>
   <si>
     <t>Daudzums</t>
   </si>
   <si>
     <t>Nr.p.k.</t>
   </si>
   <si>
     <t>Darbu nosaukums</t>
   </si>
   <si>
     <t>Būvniecības koptāme</t>
   </si>
   <si>
     <t>Objekta nosaukums</t>
   </si>
   <si>
     <t>Objekta  izmaksas (euro)</t>
   </si>
   <si>
     <t>Kopā</t>
   </si>
   <si>
@@ -358,87 +359,99 @@
   <si>
     <t>Būvuzņēmēja peļņa (  %)</t>
   </si>
   <si>
     <t xml:space="preserve">2026.gada </t>
   </si>
   <si>
     <t>Tāme sastādīta  2026. gada tirgus cenās, pamatojoties uz tehnisko specifikāciju.</t>
   </si>
   <si>
     <t>Tāmes  izmaksas  EUR</t>
   </si>
   <si>
     <t>2026.gada __. ___________</t>
   </si>
   <si>
     <t>Lokālā tāme Nr_1</t>
   </si>
   <si>
     <t>Volejbola laukumu uzlabošana un divu jaunu laukumu izveide</t>
   </si>
   <si>
     <t>Objekta adreses: Rīgas iela 5, Ropaži; Mežu iela Silakrogā; Sapņu Līču iela Zaķu muižā, Ropažu pagasts, LV-2135</t>
   </si>
   <si>
+    <t>Mežu iela, Silakrogā</t>
+  </si>
+  <si>
+    <t>Rīgas iela 5, Ropažos</t>
+  </si>
+  <si>
     <t>Objekta nosaukums: Volejbola laukumu uzlabošana</t>
   </si>
   <si>
     <t>Rīgas iela 5, Ropaži</t>
   </si>
   <si>
     <t xml:space="preserve">Demontēt un utilizēt esošos, pludmales volejbola stabus diviem pludmales volejbola laukumiem </t>
   </si>
   <si>
     <t>kompl.</t>
   </si>
   <si>
     <t>Iebetonētas alumīnija kapsulas pludmales volejbola stabiem. Izvietojums 08 m no  laukuma sānu līnijas.  Betonēšana atbilstoši aprīkojuma ražotāja rekomendācijām (betona bloks -100 x 100 x 100 cm): Kapsulas augšējai malai jāatrodas 40 cm zem smilšu virskārtas (smilšu slāņa pamatnē). Pirms betonēšanas bedres apakšā 10 cm drenāžas slānis (dolomīta šķembas (8–16 mm)).  Stabu konstrukcijai jābūt ar 2° slīpumu uz āru, prom no laukuma. Betonēšanai izmantot  C25/30 markas betonu</t>
   </si>
   <si>
     <t>Mežu iela Silakrogā</t>
   </si>
   <si>
     <t xml:space="preserve">	20 cm drenējošās kārtas izveidošana 44x14, dolomīta šķembas (8–16 mm). </t>
   </si>
   <si>
     <t>Ģeotekstila ieklāšana 46x16. Ģeotekstilu, (blīvums: 200 g/m²), ieklāj pāri visai bedrei un izloka uz augšu, gar malām, līdz pat zemes virskārtai gar bedres sienām 30 cm.</t>
   </si>
   <si>
     <t xml:space="preserve">40 cm smilšu virskārtas izveidošana. Smilšu kārtām jāveido nedaudz augstāku par apkārtējo zemi,   lēzenu pāreju uz zālāju. Smiltis (308m³), divreiz skalotas, sijātas upes vai karjera smiltis (frakcija 0,5–1,2 mm), kas neput un nelīp pie ādas, bez akmeņiem vai bīstamiem piemaisījumiem izlīdzināt </t>
   </si>
   <si>
     <t>Sapņu Līču iela Ropaži divi jauni laukumi</t>
   </si>
   <si>
     <t>Sapņu Līču iela, Zaķu muiža, Ropaži divi esošie laukumi</t>
   </si>
   <si>
     <t>Iebetonētas alumīnija kapsulas pludmales volejbola stabiem. Izvietojums 08 m no  laukuma sānu līnijas.  Betonēšana atbilstoši aprīkojuma ražotāja rekomendācijām (betona bloks -100 x 100 x 100 cm): Kapsulas augšējai malai jāatrodas 40 cm zem smilšu virskārtas (smilšu slāņa pamatnē). Pirms betonēšanas bedres apakšā 10 cm drenāžas slānis (dolomīta šķembas (8–16 mm)).  Stabu konstrukcijai jābūt ar 2° slīpumu uz āru, prom no laukuma. Betonēšanai izmantot  C25/30 markas betonu.</t>
   </si>
   <si>
     <t xml:space="preserve">Esošo pludmales volejbola  laukuma  20 cm virskārtas nomaiņa. Smilšu izlīdzināšana. Smilšu kārtām jāveido nedaudz augstāku par apkārtējo zemi,   lēzenu pāreju uz zālāju. Smiltis  divreiz skalotas, sijātas upes vai karjera smiltis (frakcija 0,5–1,2 mm), kas neput un nelīp pie ādas, bez akmeņiem vai bīstamiem piemaisījumiem izlīdzināt </t>
+  </si>
+  <si>
+    <t>Sapņu ļīču iela 1, Zaķumuižā</t>
+  </si>
+  <si>
+    <t>Sapņu ļīču iela 2, Zaķumuižā</t>
   </si>
   <si>
     <t>Labiekārtošanas darbi</t>
   </si>
   <si>
     <t>Lokālā tāme Nr_2</t>
   </si>
   <si>
     <t>Lokālā tāme Nr_3</t>
   </si>
   <si>
     <t>Lokālā tāme Nr_4</t>
   </si>
   <si>
     <r>
       <t>Pludmales volejbola stabi</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>: ar apaļu profilu, karsti cinkota tērauda, pulverkrāsoti ar iebūvētu tīkla augstuma regulēšanas mehānisma bloku/sliedi (</t>
@@ -491,65 +504,50 @@
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">izveidošana 44x 14 m (jaunajiem laukumiem paredzētā </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>laukumu vieta zemāka,  izlīdzinot esošo un jauno laukumu līmeni horizontālā plaknē. Drošības zona starp laukumu gala līnijām, 6m; starp blakus esošajiem laukumu stabiem  6m.</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFEE0000"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (Izrakto zemi novietot pasūtītājā norādītājā vietā).</t>
     </r>
   </si>
   <si>
     <t>Pludmales volejbola stabi: ar apaļu profilu, karsti cinkota tērauda, pulverkrāsoti ar iebūvētu tīkla augstuma regulēšanas mehānisma bloku/sliedi (rail sistem) un iebūvētu tīkla spriegotāju. Stabiem jāatbilst un jābūt marķētiem atbilstoši Eiropas drošības standartam EN 1271* un Starptautiskās Volejbola federācijas (FIVB) oficiālajiem noteikumiem, publiskai lietošanai. Pievienot sertifikātu par stabu atbilstību EN1271.</t>
-  </si>
-[...13 lines deleted...]
-    <t>=Kopsavilkums!=Kopsavilkums!A4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* \-??_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="[$-426]General"/>
     <numFmt numFmtId="167" formatCode="_-[$€-2]\ * #,##0.00_-;\-[$€-2]\ * #,##0.00_-;_-[$€-2]\ * &quot;-&quot;??_-"/>
     <numFmt numFmtId="168" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* \-??_);_(@_)"/>
     <numFmt numFmtId="169" formatCode="000"/>
     <numFmt numFmtId="170" formatCode="0.00;;"/>
   </numFmts>
   <fonts count="42" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2126,129 +2124,129 @@
     <xf numFmtId="0" fontId="31" fillId="0" borderId="39" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="34" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="31" fillId="0" borderId="43" xfId="39" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="39" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="31" fillId="0" borderId="0" xfId="39" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="30" fillId="0" borderId="0" xfId="147" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="30" fillId="0" borderId="0" xfId="39" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="39" applyFont="1"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="39" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="147" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="25" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="25" xfId="147" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="8" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="149" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="148" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="18" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="8" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="18" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="26" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="24" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="31" fillId="0" borderId="0" xfId="147" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="146" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="28" xfId="146" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="29" xfId="146" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="30" xfId="146" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" xfId="146" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="32" xfId="146" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="33" xfId="146" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="149" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="148" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...61 lines deleted...]
-    <xf numFmtId="2" fontId="31" fillId="0" borderId="0" xfId="147" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="156">
     <cellStyle name="_UAS_VS" xfId="153" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="1. izcēlums" xfId="47" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="2. izcēlums" xfId="48" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent1 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Accent3 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent4 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="20% - Accent5 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Accent6 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% no 1. izcēluma" xfId="49" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% no 2. izcēluma" xfId="50" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% no 3. izcēluma" xfId="51" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="20% no 4. izcēluma" xfId="52" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="20% no 5. izcēluma" xfId="53" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="20% no 6. izcēluma" xfId="54" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="3. izcēlums " xfId="55" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="4. izcēlums" xfId="56" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="40% - Accent1 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="40% - Accent2 2" xfId="11" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="40% - Accent3 2" xfId="12" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="40% - Accent4 2" xfId="13" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
@@ -2737,4598 +2735,4599 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O20"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="C24" sqref="B22:C24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="6.7109375" style="69" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="20.7109375" style="69" customWidth="1"/>
+    <col min="1" max="1" width="6.6640625" style="69" customWidth="1"/>
+    <col min="2" max="2" width="80.6640625" style="69" customWidth="1"/>
+    <col min="3" max="3" width="20.6640625" style="69" customWidth="1"/>
     <col min="4" max="4" width="10" style="69" hidden="1" customWidth="1"/>
-    <col min="5" max="5" width="11.7109375" style="69" hidden="1" customWidth="1"/>
-    <col min="6" max="6" width="8.7109375" style="69"/>
+    <col min="5" max="5" width="11.6640625" style="69" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="8.6640625" style="69"/>
     <col min="7" max="7" width="12" style="69" bestFit="1" customWidth="1"/>
-    <col min="8" max="16384" width="8.7109375" style="69"/>
+    <col min="8" max="16384" width="8.6640625" style="69"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A1" s="142" t="s">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A1" s="128" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="143"/>
-      <c r="C1" s="143"/>
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
       <c r="D1" s="68"/>
     </row>
-    <row r="2" spans="1:15" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C2" s="145"/>
+    <row r="2" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A2" s="130"/>
+      <c r="B2" s="131"/>
+      <c r="C2" s="131"/>
       <c r="D2" s="68"/>
     </row>
-    <row r="3" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A3" s="70" t="str">
         <f>Kopsavilkums!A3</f>
         <v>Objekta nosaukums: Volejbola laukumu uzlabošana</v>
       </c>
       <c r="B3" s="71" t="s">
         <v>40</v>
       </c>
       <c r="C3" s="72"/>
       <c r="D3" s="68"/>
     </row>
-    <row r="4" spans="1:15" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:15" s="68" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="70" t="str">
         <f>Kopsavilkums!A4</f>
         <v>Objekta adreses: Rīgas iela 5, Ropaži; Mežu iela Silakrogā; Sapņu Līču iela Zaķu muižā, Ropažu pagasts, LV-2135</v>
       </c>
       <c r="B4" s="71"/>
       <c r="C4" s="72"/>
       <c r="D4" s="71"/>
       <c r="E4" s="71"/>
       <c r="F4" s="71"/>
       <c r="G4" s="71"/>
       <c r="H4" s="73"/>
       <c r="I4" s="73"/>
       <c r="J4" s="73"/>
       <c r="K4" s="73"/>
       <c r="L4" s="73"/>
       <c r="M4" s="73"/>
       <c r="N4" s="73"/>
       <c r="O4" s="73"/>
     </row>
-    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A5" s="73"/>
       <c r="B5" s="74"/>
       <c r="C5" s="74"/>
       <c r="D5" s="68"/>
     </row>
-    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A6" s="68"/>
       <c r="B6" s="68"/>
       <c r="C6" s="68"/>
       <c r="D6" s="68"/>
     </row>
-    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A7" s="146" t="s">
+    <row r="7" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A7" s="132" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="146" t="s">
+      <c r="B7" s="132" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="146" t="s">
+      <c r="C7" s="132" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="68"/>
     </row>
-    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C8" s="146"/>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A8" s="132"/>
+      <c r="B8" s="132"/>
+      <c r="C8" s="132"/>
       <c r="D8" s="68"/>
     </row>
-    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A9" s="75">
         <v>1</v>
       </c>
       <c r="B9" s="75">
         <v>2</v>
       </c>
       <c r="C9" s="75">
         <v>3</v>
       </c>
       <c r="D9" s="68"/>
     </row>
-    <row r="10" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="75">
         <v>1</v>
       </c>
       <c r="B10" s="76" t="str">
         <f>B3</f>
         <v>Volejbola laukumu uzlabošana un divu jaunu laukumu izveide</v>
       </c>
       <c r="C10" s="77">
         <f>Kopsavilkums!C19</f>
         <v>0</v>
       </c>
       <c r="D10" s="78">
         <v>6142700.0199999996</v>
       </c>
       <c r="E10" s="78">
         <f>D10-C10</f>
         <v>6142700.0199999996</v>
       </c>
     </row>
-    <row r="11" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A11" s="75"/>
       <c r="B11" s="76"/>
       <c r="C11" s="77"/>
       <c r="D11" s="78">
         <v>431549.66</v>
       </c>
       <c r="E11" s="78">
         <f>D11-C11</f>
         <v>431549.66</v>
       </c>
     </row>
-    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A12" s="75"/>
       <c r="B12" s="79" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="80">
         <f>SUM(C10:C11)</f>
         <v>0</v>
       </c>
       <c r="D12" s="68"/>
       <c r="G12" s="81"/>
       <c r="H12" s="82"/>
     </row>
-    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A13" s="75"/>
       <c r="B13" s="79" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="80">
         <f>C12*0.21</f>
         <v>0</v>
       </c>
       <c r="D13" s="68"/>
       <c r="G13" s="81"/>
     </row>
-    <row r="14" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A14" s="75"/>
       <c r="B14" s="79" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="80">
         <f>C12+C13</f>
         <v>0</v>
       </c>
       <c r="D14" s="78">
         <v>9873935.3800000008</v>
       </c>
       <c r="E14" s="78">
         <f>D14-C14</f>
         <v>9873935.3800000008</v>
       </c>
       <c r="G14" s="81"/>
     </row>
-    <row r="15" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A15" s="83"/>
       <c r="B15" s="84"/>
       <c r="C15" s="83"/>
       <c r="D15" s="68"/>
     </row>
-    <row r="16" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A16" s="83"/>
       <c r="B16" s="73"/>
       <c r="C16" s="41"/>
       <c r="D16" s="68"/>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A17" s="85"/>
       <c r="B17" s="39"/>
       <c r="C17" s="39"/>
       <c r="D17" s="40"/>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A18" s="85"/>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="40"/>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:4" x14ac:dyDescent="0.3">
       <c r="B19" s="41"/>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:4" x14ac:dyDescent="0.3">
       <c r="B20" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;RAPSTIPRINU
 _______________________
 (Pasūtītāja paraksts un tā atšifrējums)
 Z.V.
 ________.gada____._____________
 </oddHeader>
     <oddFooter xml:space="preserve">&amp;LX20-007&amp;CPoruka ielas pārbūve Ogrē, Ogres novadā&amp;RLapa: &amp;P </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:O25"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="B11" sqref="B11"/>
+    <sheetView topLeftCell="A3" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="5.7109375" style="68" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13" max="16384" width="9.28515625" style="68"/>
+    <col min="1" max="1" width="5.6640625" style="68" customWidth="1"/>
+    <col min="2" max="2" width="56.6640625" style="68" customWidth="1"/>
+    <col min="3" max="3" width="9.44140625" style="68" customWidth="1"/>
+    <col min="4" max="4" width="8.6640625" style="68" customWidth="1"/>
+    <col min="5" max="5" width="9.33203125" style="68" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="8.6640625" style="68" customWidth="1"/>
+    <col min="7" max="7" width="8.44140625" style="68" customWidth="1"/>
+    <col min="8" max="11" width="9.33203125" style="68"/>
+    <col min="12" max="12" width="9.5546875" style="68" bestFit="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.33203125" style="68"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="142" t="s">
+    <row r="1" spans="1:15" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="128" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="143"/>
-[...15 lines deleted...]
-    <row r="3" spans="1:15" s="69" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
+      <c r="D1" s="129"/>
+      <c r="E1" s="129"/>
+      <c r="F1" s="129"/>
+      <c r="G1" s="129"/>
+    </row>
+    <row r="2" spans="1:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="130"/>
+      <c r="B2" s="130"/>
+      <c r="C2" s="130"/>
+      <c r="D2" s="130"/>
+      <c r="E2" s="130"/>
+      <c r="F2" s="130"/>
+      <c r="G2" s="130"/>
+    </row>
+    <row r="3" spans="1:15" s="69" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A3" s="86" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B3" s="87"/>
       <c r="C3" s="88"/>
       <c r="D3" s="68"/>
     </row>
-    <row r="4" spans="1:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="86" t="s">
         <v>41</v>
       </c>
       <c r="B4" s="87"/>
       <c r="C4" s="87"/>
       <c r="D4" s="87"/>
       <c r="E4" s="87"/>
       <c r="F4" s="87"/>
       <c r="G4" s="87"/>
       <c r="H4" s="89"/>
       <c r="I4" s="73"/>
       <c r="J4" s="73"/>
       <c r="K4" s="73"/>
       <c r="L4" s="73"/>
       <c r="M4" s="73"/>
       <c r="N4" s="73"/>
       <c r="O4" s="73"/>
     </row>
-    <row r="5" spans="1:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="89"/>
       <c r="B5" s="90" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="91">
         <f>C19</f>
         <v>0</v>
       </c>
       <c r="D5" s="87"/>
       <c r="E5" s="87"/>
       <c r="F5" s="87"/>
       <c r="G5" s="87"/>
     </row>
-    <row r="6" spans="1:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="89"/>
       <c r="B6" s="90" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="91">
         <f>G15</f>
         <v>0</v>
       </c>
       <c r="D6" s="87"/>
       <c r="E6" s="87"/>
       <c r="F6" s="92"/>
       <c r="G6" s="87"/>
     </row>
-    <row r="7" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="89"/>
       <c r="B7" s="90" t="s">
         <v>12</v>
       </c>
-      <c r="C7" s="154" t="s">
+      <c r="C7" s="142" t="s">
         <v>35</v>
       </c>
-      <c r="D7" s="154"/>
-      <c r="E7" s="154"/>
+      <c r="D7" s="142"/>
+      <c r="E7" s="142"/>
       <c r="F7" s="92"/>
       <c r="G7" s="87"/>
     </row>
-    <row r="8" spans="1:15" ht="14.25" thickBot="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-      <c r="A9" s="147" t="s">
+    <row r="8" spans="1:15" ht="14.4" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="9" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="135" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="149" t="s">
+      <c r="B9" s="137" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="149" t="s">
+      <c r="C9" s="137" t="s">
         <v>14</v>
       </c>
-      <c r="D9" s="151" t="s">
+      <c r="D9" s="139" t="s">
         <v>15</v>
       </c>
-      <c r="E9" s="151"/>
-[...1 lines deleted...]
-      <c r="G9" s="152" t="s">
+      <c r="E9" s="139"/>
+      <c r="F9" s="139"/>
+      <c r="G9" s="140" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="10" spans="1:15" ht="40.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C10" s="150"/>
+    <row r="10" spans="1:15" ht="40.200000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="136"/>
+      <c r="B10" s="138"/>
+      <c r="C10" s="138"/>
       <c r="D10" s="75" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="75" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="75" t="s">
         <v>19</v>
       </c>
-      <c r="G10" s="153"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G10" s="141"/>
+    </row>
+    <row r="11" spans="1:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="93">
         <v>1</v>
       </c>
       <c r="B11" s="94" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="C11" s="95">
         <f>'Rīgas iela 5, Ropažos'!O15</f>
         <v>0</v>
       </c>
       <c r="D11" s="96">
         <f>'Rīgas iela 5, Ropažos'!L15</f>
         <v>0</v>
       </c>
       <c r="E11" s="96">
         <f>'Rīgas iela 5, Ropažos'!M15</f>
         <v>0</v>
       </c>
       <c r="F11" s="96">
         <f>'Rīgas iela 5, Ropažos'!N15</f>
         <v>0</v>
       </c>
       <c r="G11" s="97">
         <f>'Rīgas iela 5, Ropažos'!K15</f>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="98">
         <v>2</v>
       </c>
       <c r="B12" s="99" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="C12" s="100">
         <f>'Mežu iela Silakrogā'!O15</f>
         <v>0</v>
       </c>
       <c r="D12" s="101">
         <f>'Mežu iela Silakrogā'!L15</f>
         <v>0</v>
       </c>
       <c r="E12" s="101">
         <f>'Mežu iela Silakrogā'!M15</f>
         <v>0</v>
       </c>
       <c r="F12" s="101">
         <f>'Mežu iela Silakrogā'!N15</f>
         <v>0</v>
       </c>
       <c r="G12" s="102">
         <f>'Mežu iela Silakrogā'!K15</f>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="98">
         <v>3</v>
       </c>
       <c r="B13" s="103" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="C13" s="100">
         <f>'Sapņu Līču 1 '!O16</f>
         <v>0</v>
       </c>
       <c r="D13" s="101">
         <f>'Sapņu Līču 1 '!L16</f>
         <v>0</v>
       </c>
       <c r="E13" s="101">
         <f>'Sapņu Līču 1 '!M16</f>
         <v>0</v>
       </c>
       <c r="F13" s="101">
         <f>'Sapņu Līču 1 '!N16</f>
         <v>0</v>
       </c>
       <c r="G13" s="102">
         <f>'Sapņu Līču 1 '!K16</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="104">
         <v>4</v>
       </c>
       <c r="B14" s="103" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="C14" s="100">
         <f>' Sapņu Līču 2 '!O18</f>
         <v>0</v>
       </c>
       <c r="D14" s="101">
         <f>' Sapņu Līču 2 '!L18</f>
         <v>0</v>
       </c>
       <c r="E14" s="101">
         <f>' Sapņu Līču 2 '!M18</f>
         <v>0</v>
       </c>
       <c r="F14" s="101">
         <f>'Rīgas iela 5, Ropažos'!N18</f>
         <v>0</v>
       </c>
       <c r="G14" s="102">
         <f>'Rīgas iela 5, Ropažos'!K17</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:15" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:15" ht="13.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="105"/>
       <c r="B15" s="106" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="107">
         <f>SUM(C11:C14)</f>
         <v>0</v>
       </c>
       <c r="D15" s="108">
         <f>SUM(D11:D14)</f>
         <v>0</v>
       </c>
       <c r="E15" s="108">
         <f>SUM(E11:E14)</f>
         <v>0</v>
       </c>
       <c r="F15" s="108">
         <f>SUM(F11:F14)</f>
         <v>0</v>
       </c>
       <c r="G15" s="109">
         <f>SUM(G11:G14)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:15" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="93"/>
       <c r="B16" s="110" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="111"/>
       <c r="D16" s="112"/>
       <c r="E16" s="113"/>
       <c r="F16" s="113"/>
       <c r="G16" s="113"/>
       <c r="J16" s="114"/>
       <c r="L16" s="114"/>
     </row>
-    <row r="17" spans="1:7" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:7" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="104"/>
       <c r="B17" s="115" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="116"/>
       <c r="D17" s="117"/>
       <c r="E17" s="118"/>
       <c r="F17" s="118"/>
       <c r="G17" s="118"/>
     </row>
-    <row r="18" spans="1:7" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:7" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="104"/>
       <c r="B18" s="115" t="s">
         <v>34</v>
       </c>
       <c r="C18" s="116"/>
       <c r="D18" s="117"/>
       <c r="E18" s="118"/>
       <c r="F18" s="118"/>
       <c r="G18" s="118"/>
     </row>
-    <row r="19" spans="1:7" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:7" ht="13.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="119"/>
       <c r="B19" s="120" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="121">
         <f>C15+C16+C18</f>
         <v>0</v>
       </c>
       <c r="D19" s="117"/>
       <c r="E19" s="118"/>
       <c r="F19" s="118"/>
       <c r="G19" s="118"/>
     </row>
-    <row r="20" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="83"/>
       <c r="B20" s="122"/>
       <c r="C20" s="83"/>
       <c r="D20" s="83"/>
       <c r="E20" s="123"/>
       <c r="F20" s="123"/>
       <c r="G20" s="123"/>
     </row>
-    <row r="21" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="83"/>
       <c r="B21" s="72"/>
       <c r="C21" s="124"/>
       <c r="D21" s="72"/>
       <c r="E21" s="125"/>
       <c r="F21" s="125"/>
       <c r="G21" s="125"/>
     </row>
-    <row r="22" spans="1:7" s="69" customFormat="1" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7" s="69" customFormat="1" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="85"/>
       <c r="B22" s="39"/>
       <c r="C22" s="39"/>
-      <c r="D22" s="132"/>
-[...4 lines deleted...]
-    <row r="23" spans="1:7" s="69" customFormat="1" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D22" s="133"/>
+      <c r="E22" s="133"/>
+      <c r="F22" s="133"/>
+      <c r="G22" s="133"/>
+    </row>
+    <row r="23" spans="1:7" s="69" customFormat="1" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="85"/>
       <c r="B23" s="42"/>
       <c r="C23" s="42"/>
       <c r="D23" s="134"/>
       <c r="E23" s="134"/>
       <c r="F23" s="134"/>
       <c r="G23" s="134"/>
     </row>
-    <row r="24" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:7" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B24" s="39"/>
       <c r="C24" s="126"/>
       <c r="D24" s="126"/>
       <c r="G24" s="126"/>
     </row>
-    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.3">
       <c r="B25" s="39"/>
       <c r="C25" s="126"/>
       <c r="D25" s="126"/>
       <c r="G25" s="126"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="D22:G22"/>
     <mergeCell ref="D23:G23"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="D9:F9"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="C7:E7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="1.1811023622047245" bottom="0.59055118110236227" header="0.78740157480314965" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" firstPageNumber="2" orientation="landscape" useFirstPageNumber="1" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E9657ED-F082-46F1-9323-4C98EB7CE26B}">
   <dimension ref="A1:O46"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView topLeftCell="A3" workbookViewId="0">
+      <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="5" style="52" customWidth="1"/>
-    <col min="2" max="2" width="67.140625" style="5" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="8.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="67.109375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="10.33203125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="15.33203125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.5546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="9" style="3"/>
     <col min="7" max="9" width="9" style="2"/>
-    <col min="10" max="10" width="10.5703125" style="2" customWidth="1"/>
+    <col min="10" max="10" width="10.5546875" style="2" customWidth="1"/>
     <col min="11" max="12" width="9" style="2"/>
-    <col min="13" max="13" width="10.5703125" style="2" customWidth="1"/>
+    <col min="13" max="13" width="10.5546875" style="2" customWidth="1"/>
     <col min="14" max="14" width="9" style="2"/>
-    <col min="15" max="15" width="11.28515625" style="2" customWidth="1"/>
+    <col min="15" max="15" width="11.33203125" style="2" customWidth="1"/>
     <col min="16" max="254" width="9" style="2"/>
     <col min="255" max="255" width="5" style="2" customWidth="1"/>
-    <col min="256" max="256" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="259" max="259" width="8.5703125" style="2" customWidth="1"/>
+    <col min="256" max="256" width="64.33203125" style="2" customWidth="1"/>
+    <col min="257" max="257" width="10.33203125" style="2" customWidth="1"/>
+    <col min="258" max="258" width="15.33203125" style="2" customWidth="1"/>
+    <col min="259" max="259" width="8.5546875" style="2" customWidth="1"/>
     <col min="260" max="510" width="9" style="2"/>
     <col min="511" max="511" width="5" style="2" customWidth="1"/>
-    <col min="512" max="512" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="515" max="515" width="8.5703125" style="2" customWidth="1"/>
+    <col min="512" max="512" width="64.33203125" style="2" customWidth="1"/>
+    <col min="513" max="513" width="10.33203125" style="2" customWidth="1"/>
+    <col min="514" max="514" width="15.33203125" style="2" customWidth="1"/>
+    <col min="515" max="515" width="8.5546875" style="2" customWidth="1"/>
     <col min="516" max="766" width="9" style="2"/>
     <col min="767" max="767" width="5" style="2" customWidth="1"/>
-    <col min="768" max="768" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="771" max="771" width="8.5703125" style="2" customWidth="1"/>
+    <col min="768" max="768" width="64.33203125" style="2" customWidth="1"/>
+    <col min="769" max="769" width="10.33203125" style="2" customWidth="1"/>
+    <col min="770" max="770" width="15.33203125" style="2" customWidth="1"/>
+    <col min="771" max="771" width="8.5546875" style="2" customWidth="1"/>
     <col min="772" max="1022" width="9" style="2"/>
     <col min="1023" max="1023" width="5" style="2" customWidth="1"/>
-    <col min="1024" max="1024" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1027" max="1027" width="8.5703125" style="2" customWidth="1"/>
+    <col min="1024" max="1024" width="64.33203125" style="2" customWidth="1"/>
+    <col min="1025" max="1025" width="10.33203125" style="2" customWidth="1"/>
+    <col min="1026" max="1026" width="15.33203125" style="2" customWidth="1"/>
+    <col min="1027" max="1027" width="8.5546875" style="2" customWidth="1"/>
     <col min="1028" max="1278" width="9" style="2"/>
     <col min="1279" max="1279" width="5" style="2" customWidth="1"/>
-    <col min="1280" max="1280" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1283" max="1283" width="8.5703125" style="2" customWidth="1"/>
+    <col min="1280" max="1280" width="64.33203125" style="2" customWidth="1"/>
+    <col min="1281" max="1281" width="10.33203125" style="2" customWidth="1"/>
+    <col min="1282" max="1282" width="15.33203125" style="2" customWidth="1"/>
+    <col min="1283" max="1283" width="8.5546875" style="2" customWidth="1"/>
     <col min="1284" max="1534" width="9" style="2"/>
     <col min="1535" max="1535" width="5" style="2" customWidth="1"/>
-    <col min="1536" max="1536" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1539" max="1539" width="8.5703125" style="2" customWidth="1"/>
+    <col min="1536" max="1536" width="64.33203125" style="2" customWidth="1"/>
+    <col min="1537" max="1537" width="10.33203125" style="2" customWidth="1"/>
+    <col min="1538" max="1538" width="15.33203125" style="2" customWidth="1"/>
+    <col min="1539" max="1539" width="8.5546875" style="2" customWidth="1"/>
     <col min="1540" max="1790" width="9" style="2"/>
     <col min="1791" max="1791" width="5" style="2" customWidth="1"/>
-    <col min="1792" max="1792" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1795" max="1795" width="8.5703125" style="2" customWidth="1"/>
+    <col min="1792" max="1792" width="64.33203125" style="2" customWidth="1"/>
+    <col min="1793" max="1793" width="10.33203125" style="2" customWidth="1"/>
+    <col min="1794" max="1794" width="15.33203125" style="2" customWidth="1"/>
+    <col min="1795" max="1795" width="8.5546875" style="2" customWidth="1"/>
     <col min="1796" max="2046" width="9" style="2"/>
     <col min="2047" max="2047" width="5" style="2" customWidth="1"/>
-    <col min="2048" max="2048" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2051" max="2051" width="8.5703125" style="2" customWidth="1"/>
+    <col min="2048" max="2048" width="64.33203125" style="2" customWidth="1"/>
+    <col min="2049" max="2049" width="10.33203125" style="2" customWidth="1"/>
+    <col min="2050" max="2050" width="15.33203125" style="2" customWidth="1"/>
+    <col min="2051" max="2051" width="8.5546875" style="2" customWidth="1"/>
     <col min="2052" max="2302" width="9" style="2"/>
     <col min="2303" max="2303" width="5" style="2" customWidth="1"/>
-    <col min="2304" max="2304" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2307" max="2307" width="8.5703125" style="2" customWidth="1"/>
+    <col min="2304" max="2304" width="64.33203125" style="2" customWidth="1"/>
+    <col min="2305" max="2305" width="10.33203125" style="2" customWidth="1"/>
+    <col min="2306" max="2306" width="15.33203125" style="2" customWidth="1"/>
+    <col min="2307" max="2307" width="8.5546875" style="2" customWidth="1"/>
     <col min="2308" max="2558" width="9" style="2"/>
     <col min="2559" max="2559" width="5" style="2" customWidth="1"/>
-    <col min="2560" max="2560" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2563" max="2563" width="8.5703125" style="2" customWidth="1"/>
+    <col min="2560" max="2560" width="64.33203125" style="2" customWidth="1"/>
+    <col min="2561" max="2561" width="10.33203125" style="2" customWidth="1"/>
+    <col min="2562" max="2562" width="15.33203125" style="2" customWidth="1"/>
+    <col min="2563" max="2563" width="8.5546875" style="2" customWidth="1"/>
     <col min="2564" max="2814" width="9" style="2"/>
     <col min="2815" max="2815" width="5" style="2" customWidth="1"/>
-    <col min="2816" max="2816" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2819" max="2819" width="8.5703125" style="2" customWidth="1"/>
+    <col min="2816" max="2816" width="64.33203125" style="2" customWidth="1"/>
+    <col min="2817" max="2817" width="10.33203125" style="2" customWidth="1"/>
+    <col min="2818" max="2818" width="15.33203125" style="2" customWidth="1"/>
+    <col min="2819" max="2819" width="8.5546875" style="2" customWidth="1"/>
     <col min="2820" max="3070" width="9" style="2"/>
     <col min="3071" max="3071" width="5" style="2" customWidth="1"/>
-    <col min="3072" max="3072" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3075" max="3075" width="8.5703125" style="2" customWidth="1"/>
+    <col min="3072" max="3072" width="64.33203125" style="2" customWidth="1"/>
+    <col min="3073" max="3073" width="10.33203125" style="2" customWidth="1"/>
+    <col min="3074" max="3074" width="15.33203125" style="2" customWidth="1"/>
+    <col min="3075" max="3075" width="8.5546875" style="2" customWidth="1"/>
     <col min="3076" max="3326" width="9" style="2"/>
     <col min="3327" max="3327" width="5" style="2" customWidth="1"/>
-    <col min="3328" max="3328" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3331" max="3331" width="8.5703125" style="2" customWidth="1"/>
+    <col min="3328" max="3328" width="64.33203125" style="2" customWidth="1"/>
+    <col min="3329" max="3329" width="10.33203125" style="2" customWidth="1"/>
+    <col min="3330" max="3330" width="15.33203125" style="2" customWidth="1"/>
+    <col min="3331" max="3331" width="8.5546875" style="2" customWidth="1"/>
     <col min="3332" max="3582" width="9" style="2"/>
     <col min="3583" max="3583" width="5" style="2" customWidth="1"/>
-    <col min="3584" max="3584" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3587" max="3587" width="8.5703125" style="2" customWidth="1"/>
+    <col min="3584" max="3584" width="64.33203125" style="2" customWidth="1"/>
+    <col min="3585" max="3585" width="10.33203125" style="2" customWidth="1"/>
+    <col min="3586" max="3586" width="15.33203125" style="2" customWidth="1"/>
+    <col min="3587" max="3587" width="8.5546875" style="2" customWidth="1"/>
     <col min="3588" max="3838" width="9" style="2"/>
     <col min="3839" max="3839" width="5" style="2" customWidth="1"/>
-    <col min="3840" max="3840" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3843" max="3843" width="8.5703125" style="2" customWidth="1"/>
+    <col min="3840" max="3840" width="64.33203125" style="2" customWidth="1"/>
+    <col min="3841" max="3841" width="10.33203125" style="2" customWidth="1"/>
+    <col min="3842" max="3842" width="15.33203125" style="2" customWidth="1"/>
+    <col min="3843" max="3843" width="8.5546875" style="2" customWidth="1"/>
     <col min="3844" max="4094" width="9" style="2"/>
     <col min="4095" max="4095" width="5" style="2" customWidth="1"/>
-    <col min="4096" max="4096" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4099" max="4099" width="8.5703125" style="2" customWidth="1"/>
+    <col min="4096" max="4096" width="64.33203125" style="2" customWidth="1"/>
+    <col min="4097" max="4097" width="10.33203125" style="2" customWidth="1"/>
+    <col min="4098" max="4098" width="15.33203125" style="2" customWidth="1"/>
+    <col min="4099" max="4099" width="8.5546875" style="2" customWidth="1"/>
     <col min="4100" max="4350" width="9" style="2"/>
     <col min="4351" max="4351" width="5" style="2" customWidth="1"/>
-    <col min="4352" max="4352" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4355" max="4355" width="8.5703125" style="2" customWidth="1"/>
+    <col min="4352" max="4352" width="64.33203125" style="2" customWidth="1"/>
+    <col min="4353" max="4353" width="10.33203125" style="2" customWidth="1"/>
+    <col min="4354" max="4354" width="15.33203125" style="2" customWidth="1"/>
+    <col min="4355" max="4355" width="8.5546875" style="2" customWidth="1"/>
     <col min="4356" max="4606" width="9" style="2"/>
     <col min="4607" max="4607" width="5" style="2" customWidth="1"/>
-    <col min="4608" max="4608" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4611" max="4611" width="8.5703125" style="2" customWidth="1"/>
+    <col min="4608" max="4608" width="64.33203125" style="2" customWidth="1"/>
+    <col min="4609" max="4609" width="10.33203125" style="2" customWidth="1"/>
+    <col min="4610" max="4610" width="15.33203125" style="2" customWidth="1"/>
+    <col min="4611" max="4611" width="8.5546875" style="2" customWidth="1"/>
     <col min="4612" max="4862" width="9" style="2"/>
     <col min="4863" max="4863" width="5" style="2" customWidth="1"/>
-    <col min="4864" max="4864" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4867" max="4867" width="8.5703125" style="2" customWidth="1"/>
+    <col min="4864" max="4864" width="64.33203125" style="2" customWidth="1"/>
+    <col min="4865" max="4865" width="10.33203125" style="2" customWidth="1"/>
+    <col min="4866" max="4866" width="15.33203125" style="2" customWidth="1"/>
+    <col min="4867" max="4867" width="8.5546875" style="2" customWidth="1"/>
     <col min="4868" max="5118" width="9" style="2"/>
     <col min="5119" max="5119" width="5" style="2" customWidth="1"/>
-    <col min="5120" max="5120" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5123" max="5123" width="8.5703125" style="2" customWidth="1"/>
+    <col min="5120" max="5120" width="64.33203125" style="2" customWidth="1"/>
+    <col min="5121" max="5121" width="10.33203125" style="2" customWidth="1"/>
+    <col min="5122" max="5122" width="15.33203125" style="2" customWidth="1"/>
+    <col min="5123" max="5123" width="8.5546875" style="2" customWidth="1"/>
     <col min="5124" max="5374" width="9" style="2"/>
     <col min="5375" max="5375" width="5" style="2" customWidth="1"/>
-    <col min="5376" max="5376" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5379" max="5379" width="8.5703125" style="2" customWidth="1"/>
+    <col min="5376" max="5376" width="64.33203125" style="2" customWidth="1"/>
+    <col min="5377" max="5377" width="10.33203125" style="2" customWidth="1"/>
+    <col min="5378" max="5378" width="15.33203125" style="2" customWidth="1"/>
+    <col min="5379" max="5379" width="8.5546875" style="2" customWidth="1"/>
     <col min="5380" max="5630" width="9" style="2"/>
     <col min="5631" max="5631" width="5" style="2" customWidth="1"/>
-    <col min="5632" max="5632" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5635" max="5635" width="8.5703125" style="2" customWidth="1"/>
+    <col min="5632" max="5632" width="64.33203125" style="2" customWidth="1"/>
+    <col min="5633" max="5633" width="10.33203125" style="2" customWidth="1"/>
+    <col min="5634" max="5634" width="15.33203125" style="2" customWidth="1"/>
+    <col min="5635" max="5635" width="8.5546875" style="2" customWidth="1"/>
     <col min="5636" max="5886" width="9" style="2"/>
     <col min="5887" max="5887" width="5" style="2" customWidth="1"/>
-    <col min="5888" max="5888" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5891" max="5891" width="8.5703125" style="2" customWidth="1"/>
+    <col min="5888" max="5888" width="64.33203125" style="2" customWidth="1"/>
+    <col min="5889" max="5889" width="10.33203125" style="2" customWidth="1"/>
+    <col min="5890" max="5890" width="15.33203125" style="2" customWidth="1"/>
+    <col min="5891" max="5891" width="8.5546875" style="2" customWidth="1"/>
     <col min="5892" max="6142" width="9" style="2"/>
     <col min="6143" max="6143" width="5" style="2" customWidth="1"/>
-    <col min="6144" max="6144" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6147" max="6147" width="8.5703125" style="2" customWidth="1"/>
+    <col min="6144" max="6144" width="64.33203125" style="2" customWidth="1"/>
+    <col min="6145" max="6145" width="10.33203125" style="2" customWidth="1"/>
+    <col min="6146" max="6146" width="15.33203125" style="2" customWidth="1"/>
+    <col min="6147" max="6147" width="8.5546875" style="2" customWidth="1"/>
     <col min="6148" max="6398" width="9" style="2"/>
     <col min="6399" max="6399" width="5" style="2" customWidth="1"/>
-    <col min="6400" max="6400" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6403" max="6403" width="8.5703125" style="2" customWidth="1"/>
+    <col min="6400" max="6400" width="64.33203125" style="2" customWidth="1"/>
+    <col min="6401" max="6401" width="10.33203125" style="2" customWidth="1"/>
+    <col min="6402" max="6402" width="15.33203125" style="2" customWidth="1"/>
+    <col min="6403" max="6403" width="8.5546875" style="2" customWidth="1"/>
     <col min="6404" max="6654" width="9" style="2"/>
     <col min="6655" max="6655" width="5" style="2" customWidth="1"/>
-    <col min="6656" max="6656" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6659" max="6659" width="8.5703125" style="2" customWidth="1"/>
+    <col min="6656" max="6656" width="64.33203125" style="2" customWidth="1"/>
+    <col min="6657" max="6657" width="10.33203125" style="2" customWidth="1"/>
+    <col min="6658" max="6658" width="15.33203125" style="2" customWidth="1"/>
+    <col min="6659" max="6659" width="8.5546875" style="2" customWidth="1"/>
     <col min="6660" max="6910" width="9" style="2"/>
     <col min="6911" max="6911" width="5" style="2" customWidth="1"/>
-    <col min="6912" max="6912" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6915" max="6915" width="8.5703125" style="2" customWidth="1"/>
+    <col min="6912" max="6912" width="64.33203125" style="2" customWidth="1"/>
+    <col min="6913" max="6913" width="10.33203125" style="2" customWidth="1"/>
+    <col min="6914" max="6914" width="15.33203125" style="2" customWidth="1"/>
+    <col min="6915" max="6915" width="8.5546875" style="2" customWidth="1"/>
     <col min="6916" max="7166" width="9" style="2"/>
     <col min="7167" max="7167" width="5" style="2" customWidth="1"/>
-    <col min="7168" max="7168" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7171" max="7171" width="8.5703125" style="2" customWidth="1"/>
+    <col min="7168" max="7168" width="64.33203125" style="2" customWidth="1"/>
+    <col min="7169" max="7169" width="10.33203125" style="2" customWidth="1"/>
+    <col min="7170" max="7170" width="15.33203125" style="2" customWidth="1"/>
+    <col min="7171" max="7171" width="8.5546875" style="2" customWidth="1"/>
     <col min="7172" max="7422" width="9" style="2"/>
     <col min="7423" max="7423" width="5" style="2" customWidth="1"/>
-    <col min="7424" max="7424" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7427" max="7427" width="8.5703125" style="2" customWidth="1"/>
+    <col min="7424" max="7424" width="64.33203125" style="2" customWidth="1"/>
+    <col min="7425" max="7425" width="10.33203125" style="2" customWidth="1"/>
+    <col min="7426" max="7426" width="15.33203125" style="2" customWidth="1"/>
+    <col min="7427" max="7427" width="8.5546875" style="2" customWidth="1"/>
     <col min="7428" max="7678" width="9" style="2"/>
     <col min="7679" max="7679" width="5" style="2" customWidth="1"/>
-    <col min="7680" max="7680" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7683" max="7683" width="8.5703125" style="2" customWidth="1"/>
+    <col min="7680" max="7680" width="64.33203125" style="2" customWidth="1"/>
+    <col min="7681" max="7681" width="10.33203125" style="2" customWidth="1"/>
+    <col min="7682" max="7682" width="15.33203125" style="2" customWidth="1"/>
+    <col min="7683" max="7683" width="8.5546875" style="2" customWidth="1"/>
     <col min="7684" max="7934" width="9" style="2"/>
     <col min="7935" max="7935" width="5" style="2" customWidth="1"/>
-    <col min="7936" max="7936" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7939" max="7939" width="8.5703125" style="2" customWidth="1"/>
+    <col min="7936" max="7936" width="64.33203125" style="2" customWidth="1"/>
+    <col min="7937" max="7937" width="10.33203125" style="2" customWidth="1"/>
+    <col min="7938" max="7938" width="15.33203125" style="2" customWidth="1"/>
+    <col min="7939" max="7939" width="8.5546875" style="2" customWidth="1"/>
     <col min="7940" max="8190" width="9" style="2"/>
     <col min="8191" max="8191" width="5" style="2" customWidth="1"/>
-    <col min="8192" max="8192" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8195" max="8195" width="8.5703125" style="2" customWidth="1"/>
+    <col min="8192" max="8192" width="64.33203125" style="2" customWidth="1"/>
+    <col min="8193" max="8193" width="10.33203125" style="2" customWidth="1"/>
+    <col min="8194" max="8194" width="15.33203125" style="2" customWidth="1"/>
+    <col min="8195" max="8195" width="8.5546875" style="2" customWidth="1"/>
     <col min="8196" max="8446" width="9" style="2"/>
     <col min="8447" max="8447" width="5" style="2" customWidth="1"/>
-    <col min="8448" max="8448" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8451" max="8451" width="8.5703125" style="2" customWidth="1"/>
+    <col min="8448" max="8448" width="64.33203125" style="2" customWidth="1"/>
+    <col min="8449" max="8449" width="10.33203125" style="2" customWidth="1"/>
+    <col min="8450" max="8450" width="15.33203125" style="2" customWidth="1"/>
+    <col min="8451" max="8451" width="8.5546875" style="2" customWidth="1"/>
     <col min="8452" max="8702" width="9" style="2"/>
     <col min="8703" max="8703" width="5" style="2" customWidth="1"/>
-    <col min="8704" max="8704" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8707" max="8707" width="8.5703125" style="2" customWidth="1"/>
+    <col min="8704" max="8704" width="64.33203125" style="2" customWidth="1"/>
+    <col min="8705" max="8705" width="10.33203125" style="2" customWidth="1"/>
+    <col min="8706" max="8706" width="15.33203125" style="2" customWidth="1"/>
+    <col min="8707" max="8707" width="8.5546875" style="2" customWidth="1"/>
     <col min="8708" max="8958" width="9" style="2"/>
     <col min="8959" max="8959" width="5" style="2" customWidth="1"/>
-    <col min="8960" max="8960" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8963" max="8963" width="8.5703125" style="2" customWidth="1"/>
+    <col min="8960" max="8960" width="64.33203125" style="2" customWidth="1"/>
+    <col min="8961" max="8961" width="10.33203125" style="2" customWidth="1"/>
+    <col min="8962" max="8962" width="15.33203125" style="2" customWidth="1"/>
+    <col min="8963" max="8963" width="8.5546875" style="2" customWidth="1"/>
     <col min="8964" max="9214" width="9" style="2"/>
     <col min="9215" max="9215" width="5" style="2" customWidth="1"/>
-    <col min="9216" max="9216" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9219" max="9219" width="8.5703125" style="2" customWidth="1"/>
+    <col min="9216" max="9216" width="64.33203125" style="2" customWidth="1"/>
+    <col min="9217" max="9217" width="10.33203125" style="2" customWidth="1"/>
+    <col min="9218" max="9218" width="15.33203125" style="2" customWidth="1"/>
+    <col min="9219" max="9219" width="8.5546875" style="2" customWidth="1"/>
     <col min="9220" max="9470" width="9" style="2"/>
     <col min="9471" max="9471" width="5" style="2" customWidth="1"/>
-    <col min="9472" max="9472" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9475" max="9475" width="8.5703125" style="2" customWidth="1"/>
+    <col min="9472" max="9472" width="64.33203125" style="2" customWidth="1"/>
+    <col min="9473" max="9473" width="10.33203125" style="2" customWidth="1"/>
+    <col min="9474" max="9474" width="15.33203125" style="2" customWidth="1"/>
+    <col min="9475" max="9475" width="8.5546875" style="2" customWidth="1"/>
     <col min="9476" max="9726" width="9" style="2"/>
     <col min="9727" max="9727" width="5" style="2" customWidth="1"/>
-    <col min="9728" max="9728" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9731" max="9731" width="8.5703125" style="2" customWidth="1"/>
+    <col min="9728" max="9728" width="64.33203125" style="2" customWidth="1"/>
+    <col min="9729" max="9729" width="10.33203125" style="2" customWidth="1"/>
+    <col min="9730" max="9730" width="15.33203125" style="2" customWidth="1"/>
+    <col min="9731" max="9731" width="8.5546875" style="2" customWidth="1"/>
     <col min="9732" max="9982" width="9" style="2"/>
     <col min="9983" max="9983" width="5" style="2" customWidth="1"/>
-    <col min="9984" max="9984" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9987" max="9987" width="8.5703125" style="2" customWidth="1"/>
+    <col min="9984" max="9984" width="64.33203125" style="2" customWidth="1"/>
+    <col min="9985" max="9985" width="10.33203125" style="2" customWidth="1"/>
+    <col min="9986" max="9986" width="15.33203125" style="2" customWidth="1"/>
+    <col min="9987" max="9987" width="8.5546875" style="2" customWidth="1"/>
     <col min="9988" max="10238" width="9" style="2"/>
     <col min="10239" max="10239" width="5" style="2" customWidth="1"/>
-    <col min="10240" max="10240" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10243" max="10243" width="8.5703125" style="2" customWidth="1"/>
+    <col min="10240" max="10240" width="64.33203125" style="2" customWidth="1"/>
+    <col min="10241" max="10241" width="10.33203125" style="2" customWidth="1"/>
+    <col min="10242" max="10242" width="15.33203125" style="2" customWidth="1"/>
+    <col min="10243" max="10243" width="8.5546875" style="2" customWidth="1"/>
     <col min="10244" max="10494" width="9" style="2"/>
     <col min="10495" max="10495" width="5" style="2" customWidth="1"/>
-    <col min="10496" max="10496" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10499" max="10499" width="8.5703125" style="2" customWidth="1"/>
+    <col min="10496" max="10496" width="64.33203125" style="2" customWidth="1"/>
+    <col min="10497" max="10497" width="10.33203125" style="2" customWidth="1"/>
+    <col min="10498" max="10498" width="15.33203125" style="2" customWidth="1"/>
+    <col min="10499" max="10499" width="8.5546875" style="2" customWidth="1"/>
     <col min="10500" max="10750" width="9" style="2"/>
     <col min="10751" max="10751" width="5" style="2" customWidth="1"/>
-    <col min="10752" max="10752" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10755" max="10755" width="8.5703125" style="2" customWidth="1"/>
+    <col min="10752" max="10752" width="64.33203125" style="2" customWidth="1"/>
+    <col min="10753" max="10753" width="10.33203125" style="2" customWidth="1"/>
+    <col min="10754" max="10754" width="15.33203125" style="2" customWidth="1"/>
+    <col min="10755" max="10755" width="8.5546875" style="2" customWidth="1"/>
     <col min="10756" max="11006" width="9" style="2"/>
     <col min="11007" max="11007" width="5" style="2" customWidth="1"/>
-    <col min="11008" max="11008" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11011" max="11011" width="8.5703125" style="2" customWidth="1"/>
+    <col min="11008" max="11008" width="64.33203125" style="2" customWidth="1"/>
+    <col min="11009" max="11009" width="10.33203125" style="2" customWidth="1"/>
+    <col min="11010" max="11010" width="15.33203125" style="2" customWidth="1"/>
+    <col min="11011" max="11011" width="8.5546875" style="2" customWidth="1"/>
     <col min="11012" max="11262" width="9" style="2"/>
     <col min="11263" max="11263" width="5" style="2" customWidth="1"/>
-    <col min="11264" max="11264" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11267" max="11267" width="8.5703125" style="2" customWidth="1"/>
+    <col min="11264" max="11264" width="64.33203125" style="2" customWidth="1"/>
+    <col min="11265" max="11265" width="10.33203125" style="2" customWidth="1"/>
+    <col min="11266" max="11266" width="15.33203125" style="2" customWidth="1"/>
+    <col min="11267" max="11267" width="8.5546875" style="2" customWidth="1"/>
     <col min="11268" max="11518" width="9" style="2"/>
     <col min="11519" max="11519" width="5" style="2" customWidth="1"/>
-    <col min="11520" max="11520" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11523" max="11523" width="8.5703125" style="2" customWidth="1"/>
+    <col min="11520" max="11520" width="64.33203125" style="2" customWidth="1"/>
+    <col min="11521" max="11521" width="10.33203125" style="2" customWidth="1"/>
+    <col min="11522" max="11522" width="15.33203125" style="2" customWidth="1"/>
+    <col min="11523" max="11523" width="8.5546875" style="2" customWidth="1"/>
     <col min="11524" max="11774" width="9" style="2"/>
     <col min="11775" max="11775" width="5" style="2" customWidth="1"/>
-    <col min="11776" max="11776" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11779" max="11779" width="8.5703125" style="2" customWidth="1"/>
+    <col min="11776" max="11776" width="64.33203125" style="2" customWidth="1"/>
+    <col min="11777" max="11777" width="10.33203125" style="2" customWidth="1"/>
+    <col min="11778" max="11778" width="15.33203125" style="2" customWidth="1"/>
+    <col min="11779" max="11779" width="8.5546875" style="2" customWidth="1"/>
     <col min="11780" max="12030" width="9" style="2"/>
     <col min="12031" max="12031" width="5" style="2" customWidth="1"/>
-    <col min="12032" max="12032" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12035" max="12035" width="8.5703125" style="2" customWidth="1"/>
+    <col min="12032" max="12032" width="64.33203125" style="2" customWidth="1"/>
+    <col min="12033" max="12033" width="10.33203125" style="2" customWidth="1"/>
+    <col min="12034" max="12034" width="15.33203125" style="2" customWidth="1"/>
+    <col min="12035" max="12035" width="8.5546875" style="2" customWidth="1"/>
     <col min="12036" max="12286" width="9" style="2"/>
     <col min="12287" max="12287" width="5" style="2" customWidth="1"/>
-    <col min="12288" max="12288" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12291" max="12291" width="8.5703125" style="2" customWidth="1"/>
+    <col min="12288" max="12288" width="64.33203125" style="2" customWidth="1"/>
+    <col min="12289" max="12289" width="10.33203125" style="2" customWidth="1"/>
+    <col min="12290" max="12290" width="15.33203125" style="2" customWidth="1"/>
+    <col min="12291" max="12291" width="8.5546875" style="2" customWidth="1"/>
     <col min="12292" max="12542" width="9" style="2"/>
     <col min="12543" max="12543" width="5" style="2" customWidth="1"/>
-    <col min="12544" max="12544" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12547" max="12547" width="8.5703125" style="2" customWidth="1"/>
+    <col min="12544" max="12544" width="64.33203125" style="2" customWidth="1"/>
+    <col min="12545" max="12545" width="10.33203125" style="2" customWidth="1"/>
+    <col min="12546" max="12546" width="15.33203125" style="2" customWidth="1"/>
+    <col min="12547" max="12547" width="8.5546875" style="2" customWidth="1"/>
     <col min="12548" max="12798" width="9" style="2"/>
     <col min="12799" max="12799" width="5" style="2" customWidth="1"/>
-    <col min="12800" max="12800" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12803" max="12803" width="8.5703125" style="2" customWidth="1"/>
+    <col min="12800" max="12800" width="64.33203125" style="2" customWidth="1"/>
+    <col min="12801" max="12801" width="10.33203125" style="2" customWidth="1"/>
+    <col min="12802" max="12802" width="15.33203125" style="2" customWidth="1"/>
+    <col min="12803" max="12803" width="8.5546875" style="2" customWidth="1"/>
     <col min="12804" max="13054" width="9" style="2"/>
     <col min="13055" max="13055" width="5" style="2" customWidth="1"/>
-    <col min="13056" max="13056" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13059" max="13059" width="8.5703125" style="2" customWidth="1"/>
+    <col min="13056" max="13056" width="64.33203125" style="2" customWidth="1"/>
+    <col min="13057" max="13057" width="10.33203125" style="2" customWidth="1"/>
+    <col min="13058" max="13058" width="15.33203125" style="2" customWidth="1"/>
+    <col min="13059" max="13059" width="8.5546875" style="2" customWidth="1"/>
     <col min="13060" max="13310" width="9" style="2"/>
     <col min="13311" max="13311" width="5" style="2" customWidth="1"/>
-    <col min="13312" max="13312" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13315" max="13315" width="8.5703125" style="2" customWidth="1"/>
+    <col min="13312" max="13312" width="64.33203125" style="2" customWidth="1"/>
+    <col min="13313" max="13313" width="10.33203125" style="2" customWidth="1"/>
+    <col min="13314" max="13314" width="15.33203125" style="2" customWidth="1"/>
+    <col min="13315" max="13315" width="8.5546875" style="2" customWidth="1"/>
     <col min="13316" max="13566" width="9" style="2"/>
     <col min="13567" max="13567" width="5" style="2" customWidth="1"/>
-    <col min="13568" max="13568" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13571" max="13571" width="8.5703125" style="2" customWidth="1"/>
+    <col min="13568" max="13568" width="64.33203125" style="2" customWidth="1"/>
+    <col min="13569" max="13569" width="10.33203125" style="2" customWidth="1"/>
+    <col min="13570" max="13570" width="15.33203125" style="2" customWidth="1"/>
+    <col min="13571" max="13571" width="8.5546875" style="2" customWidth="1"/>
     <col min="13572" max="13822" width="9" style="2"/>
     <col min="13823" max="13823" width="5" style="2" customWidth="1"/>
-    <col min="13824" max="13824" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13827" max="13827" width="8.5703125" style="2" customWidth="1"/>
+    <col min="13824" max="13824" width="64.33203125" style="2" customWidth="1"/>
+    <col min="13825" max="13825" width="10.33203125" style="2" customWidth="1"/>
+    <col min="13826" max="13826" width="15.33203125" style="2" customWidth="1"/>
+    <col min="13827" max="13827" width="8.5546875" style="2" customWidth="1"/>
     <col min="13828" max="14078" width="9" style="2"/>
     <col min="14079" max="14079" width="5" style="2" customWidth="1"/>
-    <col min="14080" max="14080" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14083" max="14083" width="8.5703125" style="2" customWidth="1"/>
+    <col min="14080" max="14080" width="64.33203125" style="2" customWidth="1"/>
+    <col min="14081" max="14081" width="10.33203125" style="2" customWidth="1"/>
+    <col min="14082" max="14082" width="15.33203125" style="2" customWidth="1"/>
+    <col min="14083" max="14083" width="8.5546875" style="2" customWidth="1"/>
     <col min="14084" max="14334" width="9" style="2"/>
     <col min="14335" max="14335" width="5" style="2" customWidth="1"/>
-    <col min="14336" max="14336" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14339" max="14339" width="8.5703125" style="2" customWidth="1"/>
+    <col min="14336" max="14336" width="64.33203125" style="2" customWidth="1"/>
+    <col min="14337" max="14337" width="10.33203125" style="2" customWidth="1"/>
+    <col min="14338" max="14338" width="15.33203125" style="2" customWidth="1"/>
+    <col min="14339" max="14339" width="8.5546875" style="2" customWidth="1"/>
     <col min="14340" max="14590" width="9" style="2"/>
     <col min="14591" max="14591" width="5" style="2" customWidth="1"/>
-    <col min="14592" max="14592" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14595" max="14595" width="8.5703125" style="2" customWidth="1"/>
+    <col min="14592" max="14592" width="64.33203125" style="2" customWidth="1"/>
+    <col min="14593" max="14593" width="10.33203125" style="2" customWidth="1"/>
+    <col min="14594" max="14594" width="15.33203125" style="2" customWidth="1"/>
+    <col min="14595" max="14595" width="8.5546875" style="2" customWidth="1"/>
     <col min="14596" max="14846" width="9" style="2"/>
     <col min="14847" max="14847" width="5" style="2" customWidth="1"/>
-    <col min="14848" max="14848" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14851" max="14851" width="8.5703125" style="2" customWidth="1"/>
+    <col min="14848" max="14848" width="64.33203125" style="2" customWidth="1"/>
+    <col min="14849" max="14849" width="10.33203125" style="2" customWidth="1"/>
+    <col min="14850" max="14850" width="15.33203125" style="2" customWidth="1"/>
+    <col min="14851" max="14851" width="8.5546875" style="2" customWidth="1"/>
     <col min="14852" max="15102" width="9" style="2"/>
     <col min="15103" max="15103" width="5" style="2" customWidth="1"/>
-    <col min="15104" max="15104" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15107" max="15107" width="8.5703125" style="2" customWidth="1"/>
+    <col min="15104" max="15104" width="64.33203125" style="2" customWidth="1"/>
+    <col min="15105" max="15105" width="10.33203125" style="2" customWidth="1"/>
+    <col min="15106" max="15106" width="15.33203125" style="2" customWidth="1"/>
+    <col min="15107" max="15107" width="8.5546875" style="2" customWidth="1"/>
     <col min="15108" max="15358" width="9" style="2"/>
     <col min="15359" max="15359" width="5" style="2" customWidth="1"/>
-    <col min="15360" max="15360" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15363" max="15363" width="8.5703125" style="2" customWidth="1"/>
+    <col min="15360" max="15360" width="64.33203125" style="2" customWidth="1"/>
+    <col min="15361" max="15361" width="10.33203125" style="2" customWidth="1"/>
+    <col min="15362" max="15362" width="15.33203125" style="2" customWidth="1"/>
+    <col min="15363" max="15363" width="8.5546875" style="2" customWidth="1"/>
     <col min="15364" max="15614" width="9" style="2"/>
     <col min="15615" max="15615" width="5" style="2" customWidth="1"/>
-    <col min="15616" max="15616" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15619" max="15619" width="8.5703125" style="2" customWidth="1"/>
+    <col min="15616" max="15616" width="64.33203125" style="2" customWidth="1"/>
+    <col min="15617" max="15617" width="10.33203125" style="2" customWidth="1"/>
+    <col min="15618" max="15618" width="15.33203125" style="2" customWidth="1"/>
+    <col min="15619" max="15619" width="8.5546875" style="2" customWidth="1"/>
     <col min="15620" max="15870" width="9" style="2"/>
     <col min="15871" max="15871" width="5" style="2" customWidth="1"/>
-    <col min="15872" max="15872" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15875" max="15875" width="8.5703125" style="2" customWidth="1"/>
+    <col min="15872" max="15872" width="64.33203125" style="2" customWidth="1"/>
+    <col min="15873" max="15873" width="10.33203125" style="2" customWidth="1"/>
+    <col min="15874" max="15874" width="15.33203125" style="2" customWidth="1"/>
+    <col min="15875" max="15875" width="8.5546875" style="2" customWidth="1"/>
     <col min="15876" max="16126" width="9" style="2"/>
     <col min="16127" max="16127" width="5" style="2" customWidth="1"/>
-    <col min="16128" max="16128" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16131" max="16131" width="8.5703125" style="2" customWidth="1"/>
+    <col min="16128" max="16128" width="64.33203125" style="2" customWidth="1"/>
+    <col min="16129" max="16129" width="10.33203125" style="2" customWidth="1"/>
+    <col min="16130" max="16130" width="15.33203125" style="2" customWidth="1"/>
+    <col min="16131" max="16131" width="8.5546875" style="2" customWidth="1"/>
     <col min="16132" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="135"/>
+    <row r="1" spans="1:15" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="143" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1" s="143"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
-    <row r="2" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="str">
         <f>'Rīgas iela 5, Ropažos'!A2</f>
         <v>Labiekārtošanas darbi</v>
       </c>
       <c r="B2" s="1"/>
     </row>
-    <row r="3" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A3" s="4" t="str">
         <f>Kopsavilkums!A3</f>
         <v>Objekta nosaukums: Volejbola laukumu uzlabošana</v>
       </c>
     </row>
-    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A4" s="4" t="str">
         <f>Kopsavilkums!A4</f>
         <v>Objekta adreses: Rīgas iela 5, Ropaži; Mežu iela Silakrogā; Sapņu Līču iela Zaķu muižā, Ropažu pagasts, LV-2135</v>
       </c>
     </row>
-    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A5" s="4"/>
       <c r="L5" s="2" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="6">
         <f>O15</f>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A6" s="4"/>
       <c r="N6" s="6"/>
     </row>
-    <row r="7" spans="1:15" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:15" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="136" t="s">
+    <row r="8" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="144" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="138" t="s">
+      <c r="B8" s="146" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="138" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="140" t="s">
+      <c r="C8" s="146" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="148" t="s">
         <v>1</v>
       </c>
-      <c r="E8" s="128" t="s">
+      <c r="E8" s="150" t="s">
         <v>23</v>
       </c>
-      <c r="F8" s="129"/>
-[...4 lines deleted...]
-      <c r="K8" s="128" t="s">
+      <c r="F8" s="151"/>
+      <c r="G8" s="151"/>
+      <c r="H8" s="151"/>
+      <c r="I8" s="151"/>
+      <c r="J8" s="152"/>
+      <c r="K8" s="150" t="s">
         <v>24</v>
       </c>
-      <c r="L8" s="129"/>
-[...8 lines deleted...]
-      <c r="D9" s="141"/>
+      <c r="L8" s="151"/>
+      <c r="M8" s="151"/>
+      <c r="N8" s="151"/>
+      <c r="O8" s="152"/>
+    </row>
+    <row r="9" spans="1:15" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="145"/>
+      <c r="B9" s="147"/>
+      <c r="C9" s="147"/>
+      <c r="D9" s="149"/>
       <c r="E9" s="7" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="8" t="s">
         <v>27</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>28</v>
       </c>
       <c r="I9" s="8" t="s">
         <v>29</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>30</v>
       </c>
       <c r="K9" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L9" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M9" s="8" t="s">
         <v>28</v>
       </c>
       <c r="N9" s="8" t="s">
         <v>29</v>
       </c>
       <c r="O9" s="9" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="10" spans="1:15" s="18" customFormat="1" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:15" s="18" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A10" s="10">
         <v>1</v>
       </c>
       <c r="B10" s="11">
         <v>2</v>
       </c>
       <c r="C10" s="12">
         <v>3</v>
       </c>
       <c r="D10" s="13">
         <v>4</v>
       </c>
       <c r="E10" s="14">
         <v>5</v>
       </c>
       <c r="F10" s="12">
         <v>6</v>
       </c>
       <c r="G10" s="15">
         <v>7</v>
       </c>
       <c r="H10" s="11">
         <v>8</v>
       </c>
       <c r="I10" s="12">
         <v>9</v>
       </c>
       <c r="J10" s="16">
         <v>10</v>
       </c>
       <c r="K10" s="14">
         <v>11</v>
       </c>
       <c r="L10" s="12">
         <v>12</v>
       </c>
       <c r="M10" s="15">
         <v>13</v>
       </c>
       <c r="N10" s="11">
         <v>14</v>
       </c>
       <c r="O10" s="17">
         <v>15</v>
       </c>
     </row>
-    <row r="11" spans="1:15" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:15" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="19"/>
       <c r="B11" s="20" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C11" s="21"/>
       <c r="D11" s="22"/>
       <c r="E11" s="23"/>
       <c r="F11" s="24"/>
       <c r="G11" s="25"/>
       <c r="H11" s="25"/>
       <c r="I11" s="25"/>
       <c r="J11" s="26"/>
       <c r="K11" s="27"/>
       <c r="L11" s="28"/>
       <c r="M11" s="28"/>
       <c r="N11" s="28"/>
       <c r="O11" s="29"/>
     </row>
-    <row r="12" spans="1:15" s="18" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:15" s="18" customFormat="1" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="30">
         <v>1</v>
       </c>
       <c r="B12" s="31" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C12" s="32" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D12" s="33">
         <v>2</v>
       </c>
       <c r="E12" s="34"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35">
         <f t="shared" ref="G12:G14" si="0">E12*F12</f>
         <v>0</v>
       </c>
       <c r="H12" s="35"/>
       <c r="I12" s="35"/>
       <c r="J12" s="36">
         <f t="shared" ref="J12:J14" si="1">I12+H12+G12</f>
         <v>0</v>
       </c>
       <c r="K12" s="34">
         <f t="shared" ref="K12:K14" si="2">ROUND(D12*E12,2)</f>
         <v>0</v>
       </c>
       <c r="L12" s="35">
         <f t="shared" ref="L12:L14" si="3">ROUND(D12*G12,2)</f>
         <v>0</v>
       </c>
       <c r="M12" s="35">
         <f t="shared" ref="M12:M14" si="4">ROUND(D12*H12,2)</f>
         <v>0</v>
       </c>
       <c r="N12" s="35">
         <f t="shared" ref="N12:N14" si="5">ROUND(D12*I12,2)</f>
         <v>0</v>
       </c>
       <c r="O12" s="36">
         <f>L12+M12+N12</f>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:15" s="18" customFormat="1" ht="88.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:15" s="18" customFormat="1" ht="88.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="30">
         <v>2</v>
       </c>
       <c r="B13" s="57" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C13" s="32" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D13" s="33">
         <v>2</v>
       </c>
       <c r="E13" s="34"/>
       <c r="F13" s="35"/>
       <c r="G13" s="35">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="36">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K13" s="34">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L13" s="35">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M13" s="35">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N13" s="35">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="O13" s="36">
         <f t="shared" ref="O13" si="6">L13+M13+N13</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:15" s="18" customFormat="1" ht="87.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:15" s="18" customFormat="1" ht="87.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A14" s="30">
         <v>3</v>
       </c>
       <c r="B14" s="127" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C14" s="32" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D14" s="33">
         <v>2</v>
       </c>
       <c r="E14" s="34"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H14" s="35"/>
       <c r="I14" s="35"/>
       <c r="J14" s="36">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K14" s="34">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L14" s="35">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M14" s="35">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N14" s="35">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="O14" s="36">
         <f>L14+M14+N14</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:15" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="131" t="s">
+    <row r="15" spans="1:15" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="153" t="s">
         <v>32</v>
       </c>
-      <c r="B15" s="131"/>
-[...7 lines deleted...]
-      <c r="J15" s="131"/>
+      <c r="B15" s="153"/>
+      <c r="C15" s="153"/>
+      <c r="D15" s="153"/>
+      <c r="E15" s="153"/>
+      <c r="F15" s="153"/>
+      <c r="G15" s="153"/>
+      <c r="H15" s="153"/>
+      <c r="I15" s="153"/>
+      <c r="J15" s="153"/>
       <c r="K15" s="37">
         <f>ROUND(SUM(K12:K14),2)</f>
         <v>0</v>
       </c>
       <c r="L15" s="37">
         <f>ROUND(SUM(L12:L14),2)</f>
         <v>0</v>
       </c>
       <c r="M15" s="37">
         <f>ROUND(SUM(M12:M14),2)</f>
         <v>0</v>
       </c>
       <c r="N15" s="37">
         <f>ROUND(SUM(N12:N14),2)</f>
         <v>0</v>
       </c>
       <c r="O15" s="37">
         <f>ROUND(SUM(O12:O14),2)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="38"/>
       <c r="B16" s="38"/>
       <c r="C16" s="38"/>
       <c r="D16" s="38"/>
       <c r="E16" s="38"/>
       <c r="F16" s="2"/>
     </row>
-    <row r="17" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="38"/>
       <c r="B17" s="38"/>
       <c r="C17" s="38"/>
       <c r="D17" s="38"/>
       <c r="E17" s="38"/>
       <c r="F17" s="2"/>
     </row>
-    <row r="18" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="38"/>
       <c r="B18" s="39"/>
       <c r="C18" s="39"/>
       <c r="D18" s="39"/>
       <c r="E18" s="40"/>
       <c r="F18" s="2"/>
-      <c r="I18" s="132"/>
-[...4 lines deleted...]
-    <row r="19" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I18" s="133"/>
+      <c r="J18" s="133"/>
+      <c r="K18" s="133"/>
+      <c r="L18" s="133"/>
+    </row>
+    <row r="19" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="38"/>
       <c r="B19" s="42"/>
       <c r="C19" s="42"/>
-      <c r="D19" s="133"/>
-      <c r="E19" s="133"/>
+      <c r="D19" s="154"/>
+      <c r="E19" s="154"/>
       <c r="F19" s="2"/>
       <c r="I19" s="134"/>
       <c r="J19" s="134"/>
       <c r="K19" s="134"/>
       <c r="L19" s="134"/>
     </row>
-    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A20" s="44"/>
       <c r="B20" s="45"/>
       <c r="C20" s="45"/>
       <c r="D20" s="45"/>
       <c r="E20" s="44"/>
       <c r="F20" s="2"/>
     </row>
-    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A21" s="46"/>
       <c r="B21" s="47"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="48"/>
       <c r="F21" s="2"/>
     </row>
-    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A22" s="46"/>
       <c r="B22" s="47"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="48"/>
       <c r="F22" s="2"/>
     </row>
-    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A23" s="46"/>
       <c r="B23" s="47"/>
       <c r="C23" s="5"/>
       <c r="D23" s="48"/>
       <c r="E23" s="48"/>
       <c r="F23" s="2"/>
     </row>
-    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A24" s="49"/>
       <c r="B24" s="50"/>
       <c r="C24" s="51"/>
       <c r="D24" s="51"/>
     </row>
-    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B25" s="53"/>
     </row>
-    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" x14ac:dyDescent="0.3">
       <c r="C26" s="46"/>
       <c r="D26" s="46"/>
     </row>
-    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" x14ac:dyDescent="0.3">
       <c r="B28" s="53"/>
     </row>
-    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" x14ac:dyDescent="0.3">
       <c r="B29" s="53"/>
     </row>
-    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12" x14ac:dyDescent="0.3">
       <c r="B30" s="53"/>
     </row>
-    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12" x14ac:dyDescent="0.3">
       <c r="B31" s="54"/>
     </row>
-    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12" x14ac:dyDescent="0.3">
       <c r="B32" s="54"/>
     </row>
-    <row r="33" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B33" s="54"/>
     </row>
-    <row r="34" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B34" s="54"/>
     </row>
-    <row r="35" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="35" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B35" s="54"/>
     </row>
-    <row r="36" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B36" s="54"/>
     </row>
-    <row r="37" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="37" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B37" s="54"/>
     </row>
-    <row r="38" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="38" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B38" s="54"/>
     </row>
-    <row r="39" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="39" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B39" s="54"/>
     </row>
-    <row r="40" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="40" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B40" s="54"/>
     </row>
-    <row r="41" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="41" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B41" s="54"/>
     </row>
-    <row r="42" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="42" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B42" s="54"/>
     </row>
-    <row r="43" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="43" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B43" s="54"/>
     </row>
-    <row r="44" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="44" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B44" s="54"/>
     </row>
-    <row r="45" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="45" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B45" s="54"/>
     </row>
-    <row r="46" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="46" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B46" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A1:B1"/>
-[...3 lines deleted...]
-    <mergeCell ref="D8:D9"/>
     <mergeCell ref="K8:O8"/>
     <mergeCell ref="A15:J15"/>
     <mergeCell ref="I18:L18"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="I19:L19"/>
     <mergeCell ref="E8:J8"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="D8:D9"/>
   </mergeCells>
   <conditionalFormatting sqref="B11:B12">
     <cfRule type="cellIs" dxfId="3" priority="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D3B59D15-1C0D-4820-9046-D6673DA4EE53}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O46"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="99" zoomScaleNormal="85" zoomScaleSheetLayoutView="130" zoomScalePageLayoutView="110" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView topLeftCell="A6" zoomScale="99" zoomScaleNormal="85" zoomScaleSheetLayoutView="130" zoomScalePageLayoutView="110" workbookViewId="0">
+      <selection activeCell="K16" sqref="K16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="5" style="52" customWidth="1"/>
-    <col min="2" max="2" width="67.140625" style="5" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="8.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="67.109375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="10.33203125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="15.33203125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.5546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="9" style="3"/>
     <col min="7" max="9" width="9" style="2"/>
-    <col min="10" max="10" width="10.5703125" style="2" customWidth="1"/>
+    <col min="10" max="10" width="10.5546875" style="2" customWidth="1"/>
     <col min="11" max="12" width="9" style="2"/>
-    <col min="13" max="13" width="10.5703125" style="2" customWidth="1"/>
+    <col min="13" max="13" width="10.5546875" style="2" customWidth="1"/>
     <col min="14" max="14" width="9" style="2"/>
-    <col min="15" max="15" width="11.28515625" style="2" customWidth="1"/>
+    <col min="15" max="15" width="11.33203125" style="2" customWidth="1"/>
     <col min="16" max="254" width="9" style="2"/>
     <col min="255" max="255" width="5" style="2" customWidth="1"/>
-    <col min="256" max="256" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="259" max="259" width="8.5703125" style="2" customWidth="1"/>
+    <col min="256" max="256" width="64.33203125" style="2" customWidth="1"/>
+    <col min="257" max="257" width="10.33203125" style="2" customWidth="1"/>
+    <col min="258" max="258" width="15.33203125" style="2" customWidth="1"/>
+    <col min="259" max="259" width="8.5546875" style="2" customWidth="1"/>
     <col min="260" max="510" width="9" style="2"/>
     <col min="511" max="511" width="5" style="2" customWidth="1"/>
-    <col min="512" max="512" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="515" max="515" width="8.5703125" style="2" customWidth="1"/>
+    <col min="512" max="512" width="64.33203125" style="2" customWidth="1"/>
+    <col min="513" max="513" width="10.33203125" style="2" customWidth="1"/>
+    <col min="514" max="514" width="15.33203125" style="2" customWidth="1"/>
+    <col min="515" max="515" width="8.5546875" style="2" customWidth="1"/>
     <col min="516" max="766" width="9" style="2"/>
     <col min="767" max="767" width="5" style="2" customWidth="1"/>
-    <col min="768" max="768" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="771" max="771" width="8.5703125" style="2" customWidth="1"/>
+    <col min="768" max="768" width="64.33203125" style="2" customWidth="1"/>
+    <col min="769" max="769" width="10.33203125" style="2" customWidth="1"/>
+    <col min="770" max="770" width="15.33203125" style="2" customWidth="1"/>
+    <col min="771" max="771" width="8.5546875" style="2" customWidth="1"/>
     <col min="772" max="1022" width="9" style="2"/>
     <col min="1023" max="1023" width="5" style="2" customWidth="1"/>
-    <col min="1024" max="1024" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1027" max="1027" width="8.5703125" style="2" customWidth="1"/>
+    <col min="1024" max="1024" width="64.33203125" style="2" customWidth="1"/>
+    <col min="1025" max="1025" width="10.33203125" style="2" customWidth="1"/>
+    <col min="1026" max="1026" width="15.33203125" style="2" customWidth="1"/>
+    <col min="1027" max="1027" width="8.5546875" style="2" customWidth="1"/>
     <col min="1028" max="1278" width="9" style="2"/>
     <col min="1279" max="1279" width="5" style="2" customWidth="1"/>
-    <col min="1280" max="1280" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1283" max="1283" width="8.5703125" style="2" customWidth="1"/>
+    <col min="1280" max="1280" width="64.33203125" style="2" customWidth="1"/>
+    <col min="1281" max="1281" width="10.33203125" style="2" customWidth="1"/>
+    <col min="1282" max="1282" width="15.33203125" style="2" customWidth="1"/>
+    <col min="1283" max="1283" width="8.5546875" style="2" customWidth="1"/>
     <col min="1284" max="1534" width="9" style="2"/>
     <col min="1535" max="1535" width="5" style="2" customWidth="1"/>
-    <col min="1536" max="1536" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1539" max="1539" width="8.5703125" style="2" customWidth="1"/>
+    <col min="1536" max="1536" width="64.33203125" style="2" customWidth="1"/>
+    <col min="1537" max="1537" width="10.33203125" style="2" customWidth="1"/>
+    <col min="1538" max="1538" width="15.33203125" style="2" customWidth="1"/>
+    <col min="1539" max="1539" width="8.5546875" style="2" customWidth="1"/>
     <col min="1540" max="1790" width="9" style="2"/>
     <col min="1791" max="1791" width="5" style="2" customWidth="1"/>
-    <col min="1792" max="1792" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1795" max="1795" width="8.5703125" style="2" customWidth="1"/>
+    <col min="1792" max="1792" width="64.33203125" style="2" customWidth="1"/>
+    <col min="1793" max="1793" width="10.33203125" style="2" customWidth="1"/>
+    <col min="1794" max="1794" width="15.33203125" style="2" customWidth="1"/>
+    <col min="1795" max="1795" width="8.5546875" style="2" customWidth="1"/>
     <col min="1796" max="2046" width="9" style="2"/>
     <col min="2047" max="2047" width="5" style="2" customWidth="1"/>
-    <col min="2048" max="2048" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2051" max="2051" width="8.5703125" style="2" customWidth="1"/>
+    <col min="2048" max="2048" width="64.33203125" style="2" customWidth="1"/>
+    <col min="2049" max="2049" width="10.33203125" style="2" customWidth="1"/>
+    <col min="2050" max="2050" width="15.33203125" style="2" customWidth="1"/>
+    <col min="2051" max="2051" width="8.5546875" style="2" customWidth="1"/>
     <col min="2052" max="2302" width="9" style="2"/>
     <col min="2303" max="2303" width="5" style="2" customWidth="1"/>
-    <col min="2304" max="2304" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2307" max="2307" width="8.5703125" style="2" customWidth="1"/>
+    <col min="2304" max="2304" width="64.33203125" style="2" customWidth="1"/>
+    <col min="2305" max="2305" width="10.33203125" style="2" customWidth="1"/>
+    <col min="2306" max="2306" width="15.33203125" style="2" customWidth="1"/>
+    <col min="2307" max="2307" width="8.5546875" style="2" customWidth="1"/>
     <col min="2308" max="2558" width="9" style="2"/>
     <col min="2559" max="2559" width="5" style="2" customWidth="1"/>
-    <col min="2560" max="2560" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2563" max="2563" width="8.5703125" style="2" customWidth="1"/>
+    <col min="2560" max="2560" width="64.33203125" style="2" customWidth="1"/>
+    <col min="2561" max="2561" width="10.33203125" style="2" customWidth="1"/>
+    <col min="2562" max="2562" width="15.33203125" style="2" customWidth="1"/>
+    <col min="2563" max="2563" width="8.5546875" style="2" customWidth="1"/>
     <col min="2564" max="2814" width="9" style="2"/>
     <col min="2815" max="2815" width="5" style="2" customWidth="1"/>
-    <col min="2816" max="2816" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2819" max="2819" width="8.5703125" style="2" customWidth="1"/>
+    <col min="2816" max="2816" width="64.33203125" style="2" customWidth="1"/>
+    <col min="2817" max="2817" width="10.33203125" style="2" customWidth="1"/>
+    <col min="2818" max="2818" width="15.33203125" style="2" customWidth="1"/>
+    <col min="2819" max="2819" width="8.5546875" style="2" customWidth="1"/>
     <col min="2820" max="3070" width="9" style="2"/>
     <col min="3071" max="3071" width="5" style="2" customWidth="1"/>
-    <col min="3072" max="3072" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3075" max="3075" width="8.5703125" style="2" customWidth="1"/>
+    <col min="3072" max="3072" width="64.33203125" style="2" customWidth="1"/>
+    <col min="3073" max="3073" width="10.33203125" style="2" customWidth="1"/>
+    <col min="3074" max="3074" width="15.33203125" style="2" customWidth="1"/>
+    <col min="3075" max="3075" width="8.5546875" style="2" customWidth="1"/>
     <col min="3076" max="3326" width="9" style="2"/>
     <col min="3327" max="3327" width="5" style="2" customWidth="1"/>
-    <col min="3328" max="3328" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3331" max="3331" width="8.5703125" style="2" customWidth="1"/>
+    <col min="3328" max="3328" width="64.33203125" style="2" customWidth="1"/>
+    <col min="3329" max="3329" width="10.33203125" style="2" customWidth="1"/>
+    <col min="3330" max="3330" width="15.33203125" style="2" customWidth="1"/>
+    <col min="3331" max="3331" width="8.5546875" style="2" customWidth="1"/>
     <col min="3332" max="3582" width="9" style="2"/>
     <col min="3583" max="3583" width="5" style="2" customWidth="1"/>
-    <col min="3584" max="3584" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3587" max="3587" width="8.5703125" style="2" customWidth="1"/>
+    <col min="3584" max="3584" width="64.33203125" style="2" customWidth="1"/>
+    <col min="3585" max="3585" width="10.33203125" style="2" customWidth="1"/>
+    <col min="3586" max="3586" width="15.33203125" style="2" customWidth="1"/>
+    <col min="3587" max="3587" width="8.5546875" style="2" customWidth="1"/>
     <col min="3588" max="3838" width="9" style="2"/>
     <col min="3839" max="3839" width="5" style="2" customWidth="1"/>
-    <col min="3840" max="3840" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3843" max="3843" width="8.5703125" style="2" customWidth="1"/>
+    <col min="3840" max="3840" width="64.33203125" style="2" customWidth="1"/>
+    <col min="3841" max="3841" width="10.33203125" style="2" customWidth="1"/>
+    <col min="3842" max="3842" width="15.33203125" style="2" customWidth="1"/>
+    <col min="3843" max="3843" width="8.5546875" style="2" customWidth="1"/>
     <col min="3844" max="4094" width="9" style="2"/>
     <col min="4095" max="4095" width="5" style="2" customWidth="1"/>
-    <col min="4096" max="4096" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4099" max="4099" width="8.5703125" style="2" customWidth="1"/>
+    <col min="4096" max="4096" width="64.33203125" style="2" customWidth="1"/>
+    <col min="4097" max="4097" width="10.33203125" style="2" customWidth="1"/>
+    <col min="4098" max="4098" width="15.33203125" style="2" customWidth="1"/>
+    <col min="4099" max="4099" width="8.5546875" style="2" customWidth="1"/>
     <col min="4100" max="4350" width="9" style="2"/>
     <col min="4351" max="4351" width="5" style="2" customWidth="1"/>
-    <col min="4352" max="4352" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4355" max="4355" width="8.5703125" style="2" customWidth="1"/>
+    <col min="4352" max="4352" width="64.33203125" style="2" customWidth="1"/>
+    <col min="4353" max="4353" width="10.33203125" style="2" customWidth="1"/>
+    <col min="4354" max="4354" width="15.33203125" style="2" customWidth="1"/>
+    <col min="4355" max="4355" width="8.5546875" style="2" customWidth="1"/>
     <col min="4356" max="4606" width="9" style="2"/>
     <col min="4607" max="4607" width="5" style="2" customWidth="1"/>
-    <col min="4608" max="4608" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4611" max="4611" width="8.5703125" style="2" customWidth="1"/>
+    <col min="4608" max="4608" width="64.33203125" style="2" customWidth="1"/>
+    <col min="4609" max="4609" width="10.33203125" style="2" customWidth="1"/>
+    <col min="4610" max="4610" width="15.33203125" style="2" customWidth="1"/>
+    <col min="4611" max="4611" width="8.5546875" style="2" customWidth="1"/>
     <col min="4612" max="4862" width="9" style="2"/>
     <col min="4863" max="4863" width="5" style="2" customWidth="1"/>
-    <col min="4864" max="4864" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4867" max="4867" width="8.5703125" style="2" customWidth="1"/>
+    <col min="4864" max="4864" width="64.33203125" style="2" customWidth="1"/>
+    <col min="4865" max="4865" width="10.33203125" style="2" customWidth="1"/>
+    <col min="4866" max="4866" width="15.33203125" style="2" customWidth="1"/>
+    <col min="4867" max="4867" width="8.5546875" style="2" customWidth="1"/>
     <col min="4868" max="5118" width="9" style="2"/>
     <col min="5119" max="5119" width="5" style="2" customWidth="1"/>
-    <col min="5120" max="5120" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5123" max="5123" width="8.5703125" style="2" customWidth="1"/>
+    <col min="5120" max="5120" width="64.33203125" style="2" customWidth="1"/>
+    <col min="5121" max="5121" width="10.33203125" style="2" customWidth="1"/>
+    <col min="5122" max="5122" width="15.33203125" style="2" customWidth="1"/>
+    <col min="5123" max="5123" width="8.5546875" style="2" customWidth="1"/>
     <col min="5124" max="5374" width="9" style="2"/>
     <col min="5375" max="5375" width="5" style="2" customWidth="1"/>
-    <col min="5376" max="5376" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5379" max="5379" width="8.5703125" style="2" customWidth="1"/>
+    <col min="5376" max="5376" width="64.33203125" style="2" customWidth="1"/>
+    <col min="5377" max="5377" width="10.33203125" style="2" customWidth="1"/>
+    <col min="5378" max="5378" width="15.33203125" style="2" customWidth="1"/>
+    <col min="5379" max="5379" width="8.5546875" style="2" customWidth="1"/>
     <col min="5380" max="5630" width="9" style="2"/>
     <col min="5631" max="5631" width="5" style="2" customWidth="1"/>
-    <col min="5632" max="5632" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5635" max="5635" width="8.5703125" style="2" customWidth="1"/>
+    <col min="5632" max="5632" width="64.33203125" style="2" customWidth="1"/>
+    <col min="5633" max="5633" width="10.33203125" style="2" customWidth="1"/>
+    <col min="5634" max="5634" width="15.33203125" style="2" customWidth="1"/>
+    <col min="5635" max="5635" width="8.5546875" style="2" customWidth="1"/>
     <col min="5636" max="5886" width="9" style="2"/>
     <col min="5887" max="5887" width="5" style="2" customWidth="1"/>
-    <col min="5888" max="5888" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5891" max="5891" width="8.5703125" style="2" customWidth="1"/>
+    <col min="5888" max="5888" width="64.33203125" style="2" customWidth="1"/>
+    <col min="5889" max="5889" width="10.33203125" style="2" customWidth="1"/>
+    <col min="5890" max="5890" width="15.33203125" style="2" customWidth="1"/>
+    <col min="5891" max="5891" width="8.5546875" style="2" customWidth="1"/>
     <col min="5892" max="6142" width="9" style="2"/>
     <col min="6143" max="6143" width="5" style="2" customWidth="1"/>
-    <col min="6144" max="6144" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6147" max="6147" width="8.5703125" style="2" customWidth="1"/>
+    <col min="6144" max="6144" width="64.33203125" style="2" customWidth="1"/>
+    <col min="6145" max="6145" width="10.33203125" style="2" customWidth="1"/>
+    <col min="6146" max="6146" width="15.33203125" style="2" customWidth="1"/>
+    <col min="6147" max="6147" width="8.5546875" style="2" customWidth="1"/>
     <col min="6148" max="6398" width="9" style="2"/>
     <col min="6399" max="6399" width="5" style="2" customWidth="1"/>
-    <col min="6400" max="6400" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6403" max="6403" width="8.5703125" style="2" customWidth="1"/>
+    <col min="6400" max="6400" width="64.33203125" style="2" customWidth="1"/>
+    <col min="6401" max="6401" width="10.33203125" style="2" customWidth="1"/>
+    <col min="6402" max="6402" width="15.33203125" style="2" customWidth="1"/>
+    <col min="6403" max="6403" width="8.5546875" style="2" customWidth="1"/>
     <col min="6404" max="6654" width="9" style="2"/>
     <col min="6655" max="6655" width="5" style="2" customWidth="1"/>
-    <col min="6656" max="6656" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6659" max="6659" width="8.5703125" style="2" customWidth="1"/>
+    <col min="6656" max="6656" width="64.33203125" style="2" customWidth="1"/>
+    <col min="6657" max="6657" width="10.33203125" style="2" customWidth="1"/>
+    <col min="6658" max="6658" width="15.33203125" style="2" customWidth="1"/>
+    <col min="6659" max="6659" width="8.5546875" style="2" customWidth="1"/>
     <col min="6660" max="6910" width="9" style="2"/>
     <col min="6911" max="6911" width="5" style="2" customWidth="1"/>
-    <col min="6912" max="6912" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6915" max="6915" width="8.5703125" style="2" customWidth="1"/>
+    <col min="6912" max="6912" width="64.33203125" style="2" customWidth="1"/>
+    <col min="6913" max="6913" width="10.33203125" style="2" customWidth="1"/>
+    <col min="6914" max="6914" width="15.33203125" style="2" customWidth="1"/>
+    <col min="6915" max="6915" width="8.5546875" style="2" customWidth="1"/>
     <col min="6916" max="7166" width="9" style="2"/>
     <col min="7167" max="7167" width="5" style="2" customWidth="1"/>
-    <col min="7168" max="7168" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7171" max="7171" width="8.5703125" style="2" customWidth="1"/>
+    <col min="7168" max="7168" width="64.33203125" style="2" customWidth="1"/>
+    <col min="7169" max="7169" width="10.33203125" style="2" customWidth="1"/>
+    <col min="7170" max="7170" width="15.33203125" style="2" customWidth="1"/>
+    <col min="7171" max="7171" width="8.5546875" style="2" customWidth="1"/>
     <col min="7172" max="7422" width="9" style="2"/>
     <col min="7423" max="7423" width="5" style="2" customWidth="1"/>
-    <col min="7424" max="7424" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7427" max="7427" width="8.5703125" style="2" customWidth="1"/>
+    <col min="7424" max="7424" width="64.33203125" style="2" customWidth="1"/>
+    <col min="7425" max="7425" width="10.33203125" style="2" customWidth="1"/>
+    <col min="7426" max="7426" width="15.33203125" style="2" customWidth="1"/>
+    <col min="7427" max="7427" width="8.5546875" style="2" customWidth="1"/>
     <col min="7428" max="7678" width="9" style="2"/>
     <col min="7679" max="7679" width="5" style="2" customWidth="1"/>
-    <col min="7680" max="7680" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7683" max="7683" width="8.5703125" style="2" customWidth="1"/>
+    <col min="7680" max="7680" width="64.33203125" style="2" customWidth="1"/>
+    <col min="7681" max="7681" width="10.33203125" style="2" customWidth="1"/>
+    <col min="7682" max="7682" width="15.33203125" style="2" customWidth="1"/>
+    <col min="7683" max="7683" width="8.5546875" style="2" customWidth="1"/>
     <col min="7684" max="7934" width="9" style="2"/>
     <col min="7935" max="7935" width="5" style="2" customWidth="1"/>
-    <col min="7936" max="7936" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7939" max="7939" width="8.5703125" style="2" customWidth="1"/>
+    <col min="7936" max="7936" width="64.33203125" style="2" customWidth="1"/>
+    <col min="7937" max="7937" width="10.33203125" style="2" customWidth="1"/>
+    <col min="7938" max="7938" width="15.33203125" style="2" customWidth="1"/>
+    <col min="7939" max="7939" width="8.5546875" style="2" customWidth="1"/>
     <col min="7940" max="8190" width="9" style="2"/>
     <col min="8191" max="8191" width="5" style="2" customWidth="1"/>
-    <col min="8192" max="8192" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8195" max="8195" width="8.5703125" style="2" customWidth="1"/>
+    <col min="8192" max="8192" width="64.33203125" style="2" customWidth="1"/>
+    <col min="8193" max="8193" width="10.33203125" style="2" customWidth="1"/>
+    <col min="8194" max="8194" width="15.33203125" style="2" customWidth="1"/>
+    <col min="8195" max="8195" width="8.5546875" style="2" customWidth="1"/>
     <col min="8196" max="8446" width="9" style="2"/>
     <col min="8447" max="8447" width="5" style="2" customWidth="1"/>
-    <col min="8448" max="8448" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8451" max="8451" width="8.5703125" style="2" customWidth="1"/>
+    <col min="8448" max="8448" width="64.33203125" style="2" customWidth="1"/>
+    <col min="8449" max="8449" width="10.33203125" style="2" customWidth="1"/>
+    <col min="8450" max="8450" width="15.33203125" style="2" customWidth="1"/>
+    <col min="8451" max="8451" width="8.5546875" style="2" customWidth="1"/>
     <col min="8452" max="8702" width="9" style="2"/>
     <col min="8703" max="8703" width="5" style="2" customWidth="1"/>
-    <col min="8704" max="8704" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8707" max="8707" width="8.5703125" style="2" customWidth="1"/>
+    <col min="8704" max="8704" width="64.33203125" style="2" customWidth="1"/>
+    <col min="8705" max="8705" width="10.33203125" style="2" customWidth="1"/>
+    <col min="8706" max="8706" width="15.33203125" style="2" customWidth="1"/>
+    <col min="8707" max="8707" width="8.5546875" style="2" customWidth="1"/>
     <col min="8708" max="8958" width="9" style="2"/>
     <col min="8959" max="8959" width="5" style="2" customWidth="1"/>
-    <col min="8960" max="8960" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8963" max="8963" width="8.5703125" style="2" customWidth="1"/>
+    <col min="8960" max="8960" width="64.33203125" style="2" customWidth="1"/>
+    <col min="8961" max="8961" width="10.33203125" style="2" customWidth="1"/>
+    <col min="8962" max="8962" width="15.33203125" style="2" customWidth="1"/>
+    <col min="8963" max="8963" width="8.5546875" style="2" customWidth="1"/>
     <col min="8964" max="9214" width="9" style="2"/>
     <col min="9215" max="9215" width="5" style="2" customWidth="1"/>
-    <col min="9216" max="9216" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9219" max="9219" width="8.5703125" style="2" customWidth="1"/>
+    <col min="9216" max="9216" width="64.33203125" style="2" customWidth="1"/>
+    <col min="9217" max="9217" width="10.33203125" style="2" customWidth="1"/>
+    <col min="9218" max="9218" width="15.33203125" style="2" customWidth="1"/>
+    <col min="9219" max="9219" width="8.5546875" style="2" customWidth="1"/>
     <col min="9220" max="9470" width="9" style="2"/>
     <col min="9471" max="9471" width="5" style="2" customWidth="1"/>
-    <col min="9472" max="9472" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9475" max="9475" width="8.5703125" style="2" customWidth="1"/>
+    <col min="9472" max="9472" width="64.33203125" style="2" customWidth="1"/>
+    <col min="9473" max="9473" width="10.33203125" style="2" customWidth="1"/>
+    <col min="9474" max="9474" width="15.33203125" style="2" customWidth="1"/>
+    <col min="9475" max="9475" width="8.5546875" style="2" customWidth="1"/>
     <col min="9476" max="9726" width="9" style="2"/>
     <col min="9727" max="9727" width="5" style="2" customWidth="1"/>
-    <col min="9728" max="9728" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9731" max="9731" width="8.5703125" style="2" customWidth="1"/>
+    <col min="9728" max="9728" width="64.33203125" style="2" customWidth="1"/>
+    <col min="9729" max="9729" width="10.33203125" style="2" customWidth="1"/>
+    <col min="9730" max="9730" width="15.33203125" style="2" customWidth="1"/>
+    <col min="9731" max="9731" width="8.5546875" style="2" customWidth="1"/>
     <col min="9732" max="9982" width="9" style="2"/>
     <col min="9983" max="9983" width="5" style="2" customWidth="1"/>
-    <col min="9984" max="9984" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9987" max="9987" width="8.5703125" style="2" customWidth="1"/>
+    <col min="9984" max="9984" width="64.33203125" style="2" customWidth="1"/>
+    <col min="9985" max="9985" width="10.33203125" style="2" customWidth="1"/>
+    <col min="9986" max="9986" width="15.33203125" style="2" customWidth="1"/>
+    <col min="9987" max="9987" width="8.5546875" style="2" customWidth="1"/>
     <col min="9988" max="10238" width="9" style="2"/>
     <col min="10239" max="10239" width="5" style="2" customWidth="1"/>
-    <col min="10240" max="10240" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10243" max="10243" width="8.5703125" style="2" customWidth="1"/>
+    <col min="10240" max="10240" width="64.33203125" style="2" customWidth="1"/>
+    <col min="10241" max="10241" width="10.33203125" style="2" customWidth="1"/>
+    <col min="10242" max="10242" width="15.33203125" style="2" customWidth="1"/>
+    <col min="10243" max="10243" width="8.5546875" style="2" customWidth="1"/>
     <col min="10244" max="10494" width="9" style="2"/>
     <col min="10495" max="10495" width="5" style="2" customWidth="1"/>
-    <col min="10496" max="10496" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10499" max="10499" width="8.5703125" style="2" customWidth="1"/>
+    <col min="10496" max="10496" width="64.33203125" style="2" customWidth="1"/>
+    <col min="10497" max="10497" width="10.33203125" style="2" customWidth="1"/>
+    <col min="10498" max="10498" width="15.33203125" style="2" customWidth="1"/>
+    <col min="10499" max="10499" width="8.5546875" style="2" customWidth="1"/>
     <col min="10500" max="10750" width="9" style="2"/>
     <col min="10751" max="10751" width="5" style="2" customWidth="1"/>
-    <col min="10752" max="10752" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10755" max="10755" width="8.5703125" style="2" customWidth="1"/>
+    <col min="10752" max="10752" width="64.33203125" style="2" customWidth="1"/>
+    <col min="10753" max="10753" width="10.33203125" style="2" customWidth="1"/>
+    <col min="10754" max="10754" width="15.33203125" style="2" customWidth="1"/>
+    <col min="10755" max="10755" width="8.5546875" style="2" customWidth="1"/>
     <col min="10756" max="11006" width="9" style="2"/>
     <col min="11007" max="11007" width="5" style="2" customWidth="1"/>
-    <col min="11008" max="11008" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11011" max="11011" width="8.5703125" style="2" customWidth="1"/>
+    <col min="11008" max="11008" width="64.33203125" style="2" customWidth="1"/>
+    <col min="11009" max="11009" width="10.33203125" style="2" customWidth="1"/>
+    <col min="11010" max="11010" width="15.33203125" style="2" customWidth="1"/>
+    <col min="11011" max="11011" width="8.5546875" style="2" customWidth="1"/>
     <col min="11012" max="11262" width="9" style="2"/>
     <col min="11263" max="11263" width="5" style="2" customWidth="1"/>
-    <col min="11264" max="11264" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11267" max="11267" width="8.5703125" style="2" customWidth="1"/>
+    <col min="11264" max="11264" width="64.33203125" style="2" customWidth="1"/>
+    <col min="11265" max="11265" width="10.33203125" style="2" customWidth="1"/>
+    <col min="11266" max="11266" width="15.33203125" style="2" customWidth="1"/>
+    <col min="11267" max="11267" width="8.5546875" style="2" customWidth="1"/>
     <col min="11268" max="11518" width="9" style="2"/>
     <col min="11519" max="11519" width="5" style="2" customWidth="1"/>
-    <col min="11520" max="11520" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11523" max="11523" width="8.5703125" style="2" customWidth="1"/>
+    <col min="11520" max="11520" width="64.33203125" style="2" customWidth="1"/>
+    <col min="11521" max="11521" width="10.33203125" style="2" customWidth="1"/>
+    <col min="11522" max="11522" width="15.33203125" style="2" customWidth="1"/>
+    <col min="11523" max="11523" width="8.5546875" style="2" customWidth="1"/>
     <col min="11524" max="11774" width="9" style="2"/>
     <col min="11775" max="11775" width="5" style="2" customWidth="1"/>
-    <col min="11776" max="11776" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11779" max="11779" width="8.5703125" style="2" customWidth="1"/>
+    <col min="11776" max="11776" width="64.33203125" style="2" customWidth="1"/>
+    <col min="11777" max="11777" width="10.33203125" style="2" customWidth="1"/>
+    <col min="11778" max="11778" width="15.33203125" style="2" customWidth="1"/>
+    <col min="11779" max="11779" width="8.5546875" style="2" customWidth="1"/>
     <col min="11780" max="12030" width="9" style="2"/>
     <col min="12031" max="12031" width="5" style="2" customWidth="1"/>
-    <col min="12032" max="12032" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12035" max="12035" width="8.5703125" style="2" customWidth="1"/>
+    <col min="12032" max="12032" width="64.33203125" style="2" customWidth="1"/>
+    <col min="12033" max="12033" width="10.33203125" style="2" customWidth="1"/>
+    <col min="12034" max="12034" width="15.33203125" style="2" customWidth="1"/>
+    <col min="12035" max="12035" width="8.5546875" style="2" customWidth="1"/>
     <col min="12036" max="12286" width="9" style="2"/>
     <col min="12287" max="12287" width="5" style="2" customWidth="1"/>
-    <col min="12288" max="12288" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12291" max="12291" width="8.5703125" style="2" customWidth="1"/>
+    <col min="12288" max="12288" width="64.33203125" style="2" customWidth="1"/>
+    <col min="12289" max="12289" width="10.33203125" style="2" customWidth="1"/>
+    <col min="12290" max="12290" width="15.33203125" style="2" customWidth="1"/>
+    <col min="12291" max="12291" width="8.5546875" style="2" customWidth="1"/>
     <col min="12292" max="12542" width="9" style="2"/>
     <col min="12543" max="12543" width="5" style="2" customWidth="1"/>
-    <col min="12544" max="12544" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12547" max="12547" width="8.5703125" style="2" customWidth="1"/>
+    <col min="12544" max="12544" width="64.33203125" style="2" customWidth="1"/>
+    <col min="12545" max="12545" width="10.33203125" style="2" customWidth="1"/>
+    <col min="12546" max="12546" width="15.33203125" style="2" customWidth="1"/>
+    <col min="12547" max="12547" width="8.5546875" style="2" customWidth="1"/>
     <col min="12548" max="12798" width="9" style="2"/>
     <col min="12799" max="12799" width="5" style="2" customWidth="1"/>
-    <col min="12800" max="12800" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12803" max="12803" width="8.5703125" style="2" customWidth="1"/>
+    <col min="12800" max="12800" width="64.33203125" style="2" customWidth="1"/>
+    <col min="12801" max="12801" width="10.33203125" style="2" customWidth="1"/>
+    <col min="12802" max="12802" width="15.33203125" style="2" customWidth="1"/>
+    <col min="12803" max="12803" width="8.5546875" style="2" customWidth="1"/>
     <col min="12804" max="13054" width="9" style="2"/>
     <col min="13055" max="13055" width="5" style="2" customWidth="1"/>
-    <col min="13056" max="13056" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13059" max="13059" width="8.5703125" style="2" customWidth="1"/>
+    <col min="13056" max="13056" width="64.33203125" style="2" customWidth="1"/>
+    <col min="13057" max="13057" width="10.33203125" style="2" customWidth="1"/>
+    <col min="13058" max="13058" width="15.33203125" style="2" customWidth="1"/>
+    <col min="13059" max="13059" width="8.5546875" style="2" customWidth="1"/>
     <col min="13060" max="13310" width="9" style="2"/>
     <col min="13311" max="13311" width="5" style="2" customWidth="1"/>
-    <col min="13312" max="13312" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13315" max="13315" width="8.5703125" style="2" customWidth="1"/>
+    <col min="13312" max="13312" width="64.33203125" style="2" customWidth="1"/>
+    <col min="13313" max="13313" width="10.33203125" style="2" customWidth="1"/>
+    <col min="13314" max="13314" width="15.33203125" style="2" customWidth="1"/>
+    <col min="13315" max="13315" width="8.5546875" style="2" customWidth="1"/>
     <col min="13316" max="13566" width="9" style="2"/>
     <col min="13567" max="13567" width="5" style="2" customWidth="1"/>
-    <col min="13568" max="13568" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13571" max="13571" width="8.5703125" style="2" customWidth="1"/>
+    <col min="13568" max="13568" width="64.33203125" style="2" customWidth="1"/>
+    <col min="13569" max="13569" width="10.33203125" style="2" customWidth="1"/>
+    <col min="13570" max="13570" width="15.33203125" style="2" customWidth="1"/>
+    <col min="13571" max="13571" width="8.5546875" style="2" customWidth="1"/>
     <col min="13572" max="13822" width="9" style="2"/>
     <col min="13823" max="13823" width="5" style="2" customWidth="1"/>
-    <col min="13824" max="13824" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13827" max="13827" width="8.5703125" style="2" customWidth="1"/>
+    <col min="13824" max="13824" width="64.33203125" style="2" customWidth="1"/>
+    <col min="13825" max="13825" width="10.33203125" style="2" customWidth="1"/>
+    <col min="13826" max="13826" width="15.33203125" style="2" customWidth="1"/>
+    <col min="13827" max="13827" width="8.5546875" style="2" customWidth="1"/>
     <col min="13828" max="14078" width="9" style="2"/>
     <col min="14079" max="14079" width="5" style="2" customWidth="1"/>
-    <col min="14080" max="14080" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14083" max="14083" width="8.5703125" style="2" customWidth="1"/>
+    <col min="14080" max="14080" width="64.33203125" style="2" customWidth="1"/>
+    <col min="14081" max="14081" width="10.33203125" style="2" customWidth="1"/>
+    <col min="14082" max="14082" width="15.33203125" style="2" customWidth="1"/>
+    <col min="14083" max="14083" width="8.5546875" style="2" customWidth="1"/>
     <col min="14084" max="14334" width="9" style="2"/>
     <col min="14335" max="14335" width="5" style="2" customWidth="1"/>
-    <col min="14336" max="14336" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14339" max="14339" width="8.5703125" style="2" customWidth="1"/>
+    <col min="14336" max="14336" width="64.33203125" style="2" customWidth="1"/>
+    <col min="14337" max="14337" width="10.33203125" style="2" customWidth="1"/>
+    <col min="14338" max="14338" width="15.33203125" style="2" customWidth="1"/>
+    <col min="14339" max="14339" width="8.5546875" style="2" customWidth="1"/>
     <col min="14340" max="14590" width="9" style="2"/>
     <col min="14591" max="14591" width="5" style="2" customWidth="1"/>
-    <col min="14592" max="14592" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14595" max="14595" width="8.5703125" style="2" customWidth="1"/>
+    <col min="14592" max="14592" width="64.33203125" style="2" customWidth="1"/>
+    <col min="14593" max="14593" width="10.33203125" style="2" customWidth="1"/>
+    <col min="14594" max="14594" width="15.33203125" style="2" customWidth="1"/>
+    <col min="14595" max="14595" width="8.5546875" style="2" customWidth="1"/>
     <col min="14596" max="14846" width="9" style="2"/>
     <col min="14847" max="14847" width="5" style="2" customWidth="1"/>
-    <col min="14848" max="14848" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14851" max="14851" width="8.5703125" style="2" customWidth="1"/>
+    <col min="14848" max="14848" width="64.33203125" style="2" customWidth="1"/>
+    <col min="14849" max="14849" width="10.33203125" style="2" customWidth="1"/>
+    <col min="14850" max="14850" width="15.33203125" style="2" customWidth="1"/>
+    <col min="14851" max="14851" width="8.5546875" style="2" customWidth="1"/>
     <col min="14852" max="15102" width="9" style="2"/>
     <col min="15103" max="15103" width="5" style="2" customWidth="1"/>
-    <col min="15104" max="15104" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15107" max="15107" width="8.5703125" style="2" customWidth="1"/>
+    <col min="15104" max="15104" width="64.33203125" style="2" customWidth="1"/>
+    <col min="15105" max="15105" width="10.33203125" style="2" customWidth="1"/>
+    <col min="15106" max="15106" width="15.33203125" style="2" customWidth="1"/>
+    <col min="15107" max="15107" width="8.5546875" style="2" customWidth="1"/>
     <col min="15108" max="15358" width="9" style="2"/>
     <col min="15359" max="15359" width="5" style="2" customWidth="1"/>
-    <col min="15360" max="15360" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15363" max="15363" width="8.5703125" style="2" customWidth="1"/>
+    <col min="15360" max="15360" width="64.33203125" style="2" customWidth="1"/>
+    <col min="15361" max="15361" width="10.33203125" style="2" customWidth="1"/>
+    <col min="15362" max="15362" width="15.33203125" style="2" customWidth="1"/>
+    <col min="15363" max="15363" width="8.5546875" style="2" customWidth="1"/>
     <col min="15364" max="15614" width="9" style="2"/>
     <col min="15615" max="15615" width="5" style="2" customWidth="1"/>
-    <col min="15616" max="15616" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15619" max="15619" width="8.5703125" style="2" customWidth="1"/>
+    <col min="15616" max="15616" width="64.33203125" style="2" customWidth="1"/>
+    <col min="15617" max="15617" width="10.33203125" style="2" customWidth="1"/>
+    <col min="15618" max="15618" width="15.33203125" style="2" customWidth="1"/>
+    <col min="15619" max="15619" width="8.5546875" style="2" customWidth="1"/>
     <col min="15620" max="15870" width="9" style="2"/>
     <col min="15871" max="15871" width="5" style="2" customWidth="1"/>
-    <col min="15872" max="15872" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15875" max="15875" width="8.5703125" style="2" customWidth="1"/>
+    <col min="15872" max="15872" width="64.33203125" style="2" customWidth="1"/>
+    <col min="15873" max="15873" width="10.33203125" style="2" customWidth="1"/>
+    <col min="15874" max="15874" width="15.33203125" style="2" customWidth="1"/>
+    <col min="15875" max="15875" width="8.5546875" style="2" customWidth="1"/>
     <col min="15876" max="16126" width="9" style="2"/>
     <col min="16127" max="16127" width="5" style="2" customWidth="1"/>
-    <col min="16128" max="16128" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16131" max="16131" width="8.5703125" style="2" customWidth="1"/>
+    <col min="16128" max="16128" width="64.33203125" style="2" customWidth="1"/>
+    <col min="16129" max="16129" width="10.33203125" style="2" customWidth="1"/>
+    <col min="16130" max="16130" width="15.33203125" style="2" customWidth="1"/>
+    <col min="16131" max="16131" width="8.5546875" style="2" customWidth="1"/>
     <col min="16132" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="135" t="s">
+    <row r="1" spans="1:15" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="143" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="135"/>
+      <c r="B1" s="143"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
-    <row r="2" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B2" s="1"/>
     </row>
-    <row r="3" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A3" s="4" t="str">
         <f>Kopsavilkums!A3</f>
         <v>Objekta nosaukums: Volejbola laukumu uzlabošana</v>
       </c>
     </row>
-    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A4" s="4" t="str">
+        <f>Kopsavilkums!A4</f>
+        <v>Objekta adreses: Rīgas iela 5, Ropaži; Mežu iela Silakrogā; Sapņu Līču iela Zaķu muižā, Ropažu pagasts, LV-2135</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A5" s="4"/>
       <c r="L5" s="2" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="6">
         <f>O15</f>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A6" s="4"/>
       <c r="N6" s="6"/>
     </row>
-    <row r="7" spans="1:15" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:15" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="136" t="s">
+    <row r="8" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="144" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="138" t="s">
+      <c r="B8" s="146" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="138" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="140" t="s">
+      <c r="C8" s="146" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="148" t="s">
         <v>1</v>
       </c>
-      <c r="E8" s="128" t="s">
+      <c r="E8" s="150" t="s">
         <v>23</v>
       </c>
-      <c r="F8" s="129"/>
-[...4 lines deleted...]
-      <c r="K8" s="128" t="s">
+      <c r="F8" s="151"/>
+      <c r="G8" s="151"/>
+      <c r="H8" s="151"/>
+      <c r="I8" s="151"/>
+      <c r="J8" s="152"/>
+      <c r="K8" s="150" t="s">
         <v>24</v>
       </c>
-      <c r="L8" s="129"/>
-[...8 lines deleted...]
-      <c r="D9" s="141"/>
+      <c r="L8" s="151"/>
+      <c r="M8" s="151"/>
+      <c r="N8" s="151"/>
+      <c r="O8" s="152"/>
+    </row>
+    <row r="9" spans="1:15" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="145"/>
+      <c r="B9" s="147"/>
+      <c r="C9" s="147"/>
+      <c r="D9" s="149"/>
       <c r="E9" s="7" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="8" t="s">
         <v>27</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>28</v>
       </c>
       <c r="I9" s="8" t="s">
         <v>29</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>30</v>
       </c>
       <c r="K9" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L9" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M9" s="8" t="s">
         <v>28</v>
       </c>
       <c r="N9" s="8" t="s">
         <v>29</v>
       </c>
       <c r="O9" s="9" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="10" spans="1:15" s="18" customFormat="1" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:15" s="18" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A10" s="10">
         <v>1</v>
       </c>
       <c r="B10" s="11">
         <v>2</v>
       </c>
       <c r="C10" s="12">
         <v>3</v>
       </c>
       <c r="D10" s="13">
         <v>4</v>
       </c>
       <c r="E10" s="14">
         <v>5</v>
       </c>
       <c r="F10" s="12">
         <v>6</v>
       </c>
       <c r="G10" s="15">
         <v>7</v>
       </c>
       <c r="H10" s="11">
         <v>8</v>
       </c>
       <c r="I10" s="12">
         <v>9</v>
       </c>
       <c r="J10" s="16">
         <v>10</v>
       </c>
       <c r="K10" s="14">
         <v>11</v>
       </c>
       <c r="L10" s="12">
         <v>12</v>
       </c>
       <c r="M10" s="15">
         <v>13</v>
       </c>
       <c r="N10" s="11">
         <v>14</v>
       </c>
       <c r="O10" s="17">
         <v>15</v>
       </c>
     </row>
-    <row r="11" spans="1:15" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:15" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="19"/>
       <c r="B11" s="20" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C11" s="21"/>
       <c r="D11" s="22"/>
       <c r="E11" s="23"/>
       <c r="F11" s="24"/>
       <c r="G11" s="25"/>
       <c r="H11" s="25"/>
       <c r="I11" s="25"/>
       <c r="J11" s="26"/>
       <c r="K11" s="27"/>
       <c r="L11" s="28"/>
       <c r="M11" s="28"/>
       <c r="N11" s="28"/>
       <c r="O11" s="29"/>
     </row>
-    <row r="12" spans="1:15" s="18" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:15" s="18" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="30">
         <v>1</v>
       </c>
       <c r="B12" s="31" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C12" s="32" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D12" s="33">
         <v>2</v>
       </c>
       <c r="E12" s="34"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35">
         <f t="shared" ref="G12:G14" si="0">E12*F12</f>
         <v>0</v>
       </c>
       <c r="H12" s="35"/>
       <c r="I12" s="35"/>
       <c r="J12" s="36">
         <f t="shared" ref="J12:J14" si="1">I12+H12+G12</f>
         <v>0</v>
       </c>
       <c r="K12" s="34">
         <f t="shared" ref="K12:K14" si="2">ROUND(D12*E12,2)</f>
         <v>0</v>
       </c>
       <c r="L12" s="35">
         <f t="shared" ref="L12:L14" si="3">ROUND(D12*G12,2)</f>
         <v>0</v>
       </c>
       <c r="M12" s="35">
         <f t="shared" ref="M12:M14" si="4">ROUND(D12*H12,2)</f>
         <v>0</v>
       </c>
       <c r="N12" s="35">
         <f t="shared" ref="N12:N14" si="5">ROUND(D12*I12,2)</f>
         <v>0</v>
       </c>
       <c r="O12" s="36">
         <f>L12+M12+N12</f>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:15" s="18" customFormat="1" ht="99.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:15" s="18" customFormat="1" ht="99.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="30">
         <v>2</v>
       </c>
       <c r="B13" s="55" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C13" s="32" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D13" s="33">
         <v>2</v>
       </c>
       <c r="E13" s="34"/>
       <c r="F13" s="35"/>
       <c r="G13" s="35">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="36">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K13" s="34">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L13" s="35">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M13" s="35">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N13" s="35">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="O13" s="36">
         <f t="shared" ref="O13" si="6">L13+M13+N13</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:15" s="18" customFormat="1" ht="85.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:15" s="18" customFormat="1" ht="85.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A14" s="30">
         <v>3</v>
       </c>
       <c r="B14" s="56" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C14" s="32" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D14" s="33">
         <v>2</v>
       </c>
       <c r="E14" s="34"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H14" s="35"/>
       <c r="I14" s="35"/>
       <c r="J14" s="36">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K14" s="34">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L14" s="35">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M14" s="35">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N14" s="35">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="O14" s="36">
         <f>L14+M14+N14</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:15" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="131" t="s">
+    <row r="15" spans="1:15" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="153" t="s">
         <v>32</v>
       </c>
-      <c r="B15" s="131"/>
-[...7 lines deleted...]
-      <c r="J15" s="131"/>
+      <c r="B15" s="153"/>
+      <c r="C15" s="153"/>
+      <c r="D15" s="153"/>
+      <c r="E15" s="153"/>
+      <c r="F15" s="153"/>
+      <c r="G15" s="153"/>
+      <c r="H15" s="153"/>
+      <c r="I15" s="153"/>
+      <c r="J15" s="153"/>
       <c r="K15" s="37">
         <f>ROUND(SUM(K12:K14),2)</f>
         <v>0</v>
       </c>
       <c r="L15" s="37">
         <f>ROUND(SUM(L12:L14),2)</f>
         <v>0</v>
       </c>
       <c r="M15" s="37">
         <f>ROUND(SUM(M12:M14),2)</f>
         <v>0</v>
       </c>
       <c r="N15" s="37">
         <f>ROUND(SUM(N12:N14),2)</f>
         <v>0</v>
       </c>
       <c r="O15" s="37">
         <f>ROUND(SUM(O12:O14),2)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="38"/>
       <c r="B16" s="38"/>
       <c r="C16" s="38"/>
       <c r="D16" s="38"/>
       <c r="E16" s="38"/>
       <c r="F16" s="2"/>
     </row>
-    <row r="17" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="38"/>
       <c r="B17" s="38"/>
       <c r="C17" s="38"/>
       <c r="D17" s="38"/>
       <c r="E17" s="38"/>
       <c r="F17" s="2"/>
     </row>
-    <row r="18" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="38"/>
       <c r="B18" s="39"/>
       <c r="C18" s="39"/>
       <c r="D18" s="39"/>
       <c r="E18" s="40"/>
       <c r="F18" s="2"/>
-      <c r="I18" s="132"/>
-[...4 lines deleted...]
-    <row r="19" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I18" s="133"/>
+      <c r="J18" s="133"/>
+      <c r="K18" s="133"/>
+      <c r="L18" s="133"/>
+    </row>
+    <row r="19" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="38"/>
       <c r="B19" s="42"/>
       <c r="C19" s="42"/>
-      <c r="D19" s="133"/>
-      <c r="E19" s="133"/>
+      <c r="D19" s="154"/>
+      <c r="E19" s="154"/>
       <c r="F19" s="2"/>
       <c r="I19" s="134"/>
       <c r="J19" s="134"/>
       <c r="K19" s="134"/>
       <c r="L19" s="134"/>
     </row>
-    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A20" s="44"/>
       <c r="B20" s="45"/>
       <c r="C20" s="45"/>
       <c r="D20" s="45"/>
       <c r="E20" s="44"/>
       <c r="F20" s="2"/>
     </row>
-    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A21" s="46"/>
       <c r="B21" s="47"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="48"/>
       <c r="F21" s="2"/>
     </row>
-    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A22" s="46"/>
       <c r="B22" s="47"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="48"/>
       <c r="F22" s="2"/>
     </row>
-    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A23" s="46"/>
       <c r="B23" s="47"/>
       <c r="C23" s="5"/>
       <c r="D23" s="48"/>
       <c r="E23" s="48"/>
       <c r="F23" s="2"/>
     </row>
-    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A24" s="49"/>
       <c r="B24" s="50"/>
       <c r="C24" s="51"/>
       <c r="D24" s="51"/>
     </row>
-    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B25" s="53"/>
     </row>
-    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" x14ac:dyDescent="0.3">
       <c r="C26" s="46"/>
       <c r="D26" s="46"/>
     </row>
-    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" x14ac:dyDescent="0.3">
       <c r="B28" s="53"/>
     </row>
-    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" x14ac:dyDescent="0.3">
       <c r="B29" s="53"/>
     </row>
-    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12" x14ac:dyDescent="0.3">
       <c r="B30" s="53"/>
     </row>
-    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12" x14ac:dyDescent="0.3">
       <c r="B31" s="54"/>
     </row>
-    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12" x14ac:dyDescent="0.3">
       <c r="B32" s="54"/>
     </row>
-    <row r="33" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B33" s="54"/>
     </row>
-    <row r="34" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B34" s="54"/>
     </row>
-    <row r="35" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="35" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B35" s="54"/>
     </row>
-    <row r="36" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B36" s="54"/>
     </row>
-    <row r="37" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="37" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B37" s="54"/>
     </row>
-    <row r="38" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="38" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B38" s="54"/>
     </row>
-    <row r="39" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="39" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B39" s="54"/>
     </row>
-    <row r="40" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="40" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B40" s="54"/>
     </row>
-    <row r="41" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="41" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B41" s="54"/>
     </row>
-    <row r="42" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="42" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B42" s="54"/>
     </row>
-    <row r="43" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="43" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B43" s="54"/>
     </row>
-    <row r="44" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="44" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B44" s="54"/>
     </row>
-    <row r="45" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="45" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B45" s="54"/>
     </row>
-    <row r="46" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="46" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B46" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A1:B1"/>
-[...3 lines deleted...]
-    <mergeCell ref="D8:D9"/>
     <mergeCell ref="K8:O8"/>
     <mergeCell ref="A15:J15"/>
     <mergeCell ref="I18:L18"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="I19:L19"/>
     <mergeCell ref="E8:J8"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="D8:D9"/>
   </mergeCells>
   <conditionalFormatting sqref="B11:B12">
     <cfRule type="cellIs" dxfId="2" priority="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21423710-AFEF-4298-95A0-581348B30AB3}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O47"/>
   <sheetViews>
-    <sheetView zoomScale="99" zoomScaleNormal="85" zoomScaleSheetLayoutView="130" zoomScalePageLayoutView="110" workbookViewId="0">
+    <sheetView topLeftCell="A5" zoomScale="99" zoomScaleNormal="85" zoomScaleSheetLayoutView="130" zoomScalePageLayoutView="110" workbookViewId="0">
       <selection activeCell="K16" sqref="K16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="5" style="52" customWidth="1"/>
-    <col min="2" max="2" width="67.140625" style="5" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="8.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="67.109375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="10.33203125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="15.33203125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.5546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="9" style="3"/>
     <col min="7" max="9" width="9" style="2"/>
-    <col min="10" max="10" width="10.5703125" style="2" customWidth="1"/>
+    <col min="10" max="10" width="10.5546875" style="2" customWidth="1"/>
     <col min="11" max="12" width="9" style="2"/>
-    <col min="13" max="13" width="10.5703125" style="2" customWidth="1"/>
+    <col min="13" max="13" width="10.5546875" style="2" customWidth="1"/>
     <col min="14" max="14" width="9" style="2"/>
-    <col min="15" max="15" width="11.28515625" style="2" customWidth="1"/>
+    <col min="15" max="15" width="11.33203125" style="2" customWidth="1"/>
     <col min="16" max="254" width="9" style="2"/>
     <col min="255" max="255" width="5" style="2" customWidth="1"/>
-    <col min="256" max="256" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="259" max="259" width="8.5703125" style="2" customWidth="1"/>
+    <col min="256" max="256" width="64.33203125" style="2" customWidth="1"/>
+    <col min="257" max="257" width="10.33203125" style="2" customWidth="1"/>
+    <col min="258" max="258" width="15.33203125" style="2" customWidth="1"/>
+    <col min="259" max="259" width="8.5546875" style="2" customWidth="1"/>
     <col min="260" max="510" width="9" style="2"/>
     <col min="511" max="511" width="5" style="2" customWidth="1"/>
-    <col min="512" max="512" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="515" max="515" width="8.5703125" style="2" customWidth="1"/>
+    <col min="512" max="512" width="64.33203125" style="2" customWidth="1"/>
+    <col min="513" max="513" width="10.33203125" style="2" customWidth="1"/>
+    <col min="514" max="514" width="15.33203125" style="2" customWidth="1"/>
+    <col min="515" max="515" width="8.5546875" style="2" customWidth="1"/>
     <col min="516" max="766" width="9" style="2"/>
     <col min="767" max="767" width="5" style="2" customWidth="1"/>
-    <col min="768" max="768" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="771" max="771" width="8.5703125" style="2" customWidth="1"/>
+    <col min="768" max="768" width="64.33203125" style="2" customWidth="1"/>
+    <col min="769" max="769" width="10.33203125" style="2" customWidth="1"/>
+    <col min="770" max="770" width="15.33203125" style="2" customWidth="1"/>
+    <col min="771" max="771" width="8.5546875" style="2" customWidth="1"/>
     <col min="772" max="1022" width="9" style="2"/>
     <col min="1023" max="1023" width="5" style="2" customWidth="1"/>
-    <col min="1024" max="1024" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1027" max="1027" width="8.5703125" style="2" customWidth="1"/>
+    <col min="1024" max="1024" width="64.33203125" style="2" customWidth="1"/>
+    <col min="1025" max="1025" width="10.33203125" style="2" customWidth="1"/>
+    <col min="1026" max="1026" width="15.33203125" style="2" customWidth="1"/>
+    <col min="1027" max="1027" width="8.5546875" style="2" customWidth="1"/>
     <col min="1028" max="1278" width="9" style="2"/>
     <col min="1279" max="1279" width="5" style="2" customWidth="1"/>
-    <col min="1280" max="1280" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1283" max="1283" width="8.5703125" style="2" customWidth="1"/>
+    <col min="1280" max="1280" width="64.33203125" style="2" customWidth="1"/>
+    <col min="1281" max="1281" width="10.33203125" style="2" customWidth="1"/>
+    <col min="1282" max="1282" width="15.33203125" style="2" customWidth="1"/>
+    <col min="1283" max="1283" width="8.5546875" style="2" customWidth="1"/>
     <col min="1284" max="1534" width="9" style="2"/>
     <col min="1535" max="1535" width="5" style="2" customWidth="1"/>
-    <col min="1536" max="1536" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1539" max="1539" width="8.5703125" style="2" customWidth="1"/>
+    <col min="1536" max="1536" width="64.33203125" style="2" customWidth="1"/>
+    <col min="1537" max="1537" width="10.33203125" style="2" customWidth="1"/>
+    <col min="1538" max="1538" width="15.33203125" style="2" customWidth="1"/>
+    <col min="1539" max="1539" width="8.5546875" style="2" customWidth="1"/>
     <col min="1540" max="1790" width="9" style="2"/>
     <col min="1791" max="1791" width="5" style="2" customWidth="1"/>
-    <col min="1792" max="1792" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1795" max="1795" width="8.5703125" style="2" customWidth="1"/>
+    <col min="1792" max="1792" width="64.33203125" style="2" customWidth="1"/>
+    <col min="1793" max="1793" width="10.33203125" style="2" customWidth="1"/>
+    <col min="1794" max="1794" width="15.33203125" style="2" customWidth="1"/>
+    <col min="1795" max="1795" width="8.5546875" style="2" customWidth="1"/>
     <col min="1796" max="2046" width="9" style="2"/>
     <col min="2047" max="2047" width="5" style="2" customWidth="1"/>
-    <col min="2048" max="2048" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2051" max="2051" width="8.5703125" style="2" customWidth="1"/>
+    <col min="2048" max="2048" width="64.33203125" style="2" customWidth="1"/>
+    <col min="2049" max="2049" width="10.33203125" style="2" customWidth="1"/>
+    <col min="2050" max="2050" width="15.33203125" style="2" customWidth="1"/>
+    <col min="2051" max="2051" width="8.5546875" style="2" customWidth="1"/>
     <col min="2052" max="2302" width="9" style="2"/>
     <col min="2303" max="2303" width="5" style="2" customWidth="1"/>
-    <col min="2304" max="2304" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2307" max="2307" width="8.5703125" style="2" customWidth="1"/>
+    <col min="2304" max="2304" width="64.33203125" style="2" customWidth="1"/>
+    <col min="2305" max="2305" width="10.33203125" style="2" customWidth="1"/>
+    <col min="2306" max="2306" width="15.33203125" style="2" customWidth="1"/>
+    <col min="2307" max="2307" width="8.5546875" style="2" customWidth="1"/>
     <col min="2308" max="2558" width="9" style="2"/>
     <col min="2559" max="2559" width="5" style="2" customWidth="1"/>
-    <col min="2560" max="2560" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2563" max="2563" width="8.5703125" style="2" customWidth="1"/>
+    <col min="2560" max="2560" width="64.33203125" style="2" customWidth="1"/>
+    <col min="2561" max="2561" width="10.33203125" style="2" customWidth="1"/>
+    <col min="2562" max="2562" width="15.33203125" style="2" customWidth="1"/>
+    <col min="2563" max="2563" width="8.5546875" style="2" customWidth="1"/>
     <col min="2564" max="2814" width="9" style="2"/>
     <col min="2815" max="2815" width="5" style="2" customWidth="1"/>
-    <col min="2816" max="2816" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2819" max="2819" width="8.5703125" style="2" customWidth="1"/>
+    <col min="2816" max="2816" width="64.33203125" style="2" customWidth="1"/>
+    <col min="2817" max="2817" width="10.33203125" style="2" customWidth="1"/>
+    <col min="2818" max="2818" width="15.33203125" style="2" customWidth="1"/>
+    <col min="2819" max="2819" width="8.5546875" style="2" customWidth="1"/>
     <col min="2820" max="3070" width="9" style="2"/>
     <col min="3071" max="3071" width="5" style="2" customWidth="1"/>
-    <col min="3072" max="3072" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3075" max="3075" width="8.5703125" style="2" customWidth="1"/>
+    <col min="3072" max="3072" width="64.33203125" style="2" customWidth="1"/>
+    <col min="3073" max="3073" width="10.33203125" style="2" customWidth="1"/>
+    <col min="3074" max="3074" width="15.33203125" style="2" customWidth="1"/>
+    <col min="3075" max="3075" width="8.5546875" style="2" customWidth="1"/>
     <col min="3076" max="3326" width="9" style="2"/>
     <col min="3327" max="3327" width="5" style="2" customWidth="1"/>
-    <col min="3328" max="3328" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3331" max="3331" width="8.5703125" style="2" customWidth="1"/>
+    <col min="3328" max="3328" width="64.33203125" style="2" customWidth="1"/>
+    <col min="3329" max="3329" width="10.33203125" style="2" customWidth="1"/>
+    <col min="3330" max="3330" width="15.33203125" style="2" customWidth="1"/>
+    <col min="3331" max="3331" width="8.5546875" style="2" customWidth="1"/>
     <col min="3332" max="3582" width="9" style="2"/>
     <col min="3583" max="3583" width="5" style="2" customWidth="1"/>
-    <col min="3584" max="3584" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3587" max="3587" width="8.5703125" style="2" customWidth="1"/>
+    <col min="3584" max="3584" width="64.33203125" style="2" customWidth="1"/>
+    <col min="3585" max="3585" width="10.33203125" style="2" customWidth="1"/>
+    <col min="3586" max="3586" width="15.33203125" style="2" customWidth="1"/>
+    <col min="3587" max="3587" width="8.5546875" style="2" customWidth="1"/>
     <col min="3588" max="3838" width="9" style="2"/>
     <col min="3839" max="3839" width="5" style="2" customWidth="1"/>
-    <col min="3840" max="3840" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3843" max="3843" width="8.5703125" style="2" customWidth="1"/>
+    <col min="3840" max="3840" width="64.33203125" style="2" customWidth="1"/>
+    <col min="3841" max="3841" width="10.33203125" style="2" customWidth="1"/>
+    <col min="3842" max="3842" width="15.33203125" style="2" customWidth="1"/>
+    <col min="3843" max="3843" width="8.5546875" style="2" customWidth="1"/>
     <col min="3844" max="4094" width="9" style="2"/>
     <col min="4095" max="4095" width="5" style="2" customWidth="1"/>
-    <col min="4096" max="4096" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4099" max="4099" width="8.5703125" style="2" customWidth="1"/>
+    <col min="4096" max="4096" width="64.33203125" style="2" customWidth="1"/>
+    <col min="4097" max="4097" width="10.33203125" style="2" customWidth="1"/>
+    <col min="4098" max="4098" width="15.33203125" style="2" customWidth="1"/>
+    <col min="4099" max="4099" width="8.5546875" style="2" customWidth="1"/>
     <col min="4100" max="4350" width="9" style="2"/>
     <col min="4351" max="4351" width="5" style="2" customWidth="1"/>
-    <col min="4352" max="4352" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4355" max="4355" width="8.5703125" style="2" customWidth="1"/>
+    <col min="4352" max="4352" width="64.33203125" style="2" customWidth="1"/>
+    <col min="4353" max="4353" width="10.33203125" style="2" customWidth="1"/>
+    <col min="4354" max="4354" width="15.33203125" style="2" customWidth="1"/>
+    <col min="4355" max="4355" width="8.5546875" style="2" customWidth="1"/>
     <col min="4356" max="4606" width="9" style="2"/>
     <col min="4607" max="4607" width="5" style="2" customWidth="1"/>
-    <col min="4608" max="4608" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4611" max="4611" width="8.5703125" style="2" customWidth="1"/>
+    <col min="4608" max="4608" width="64.33203125" style="2" customWidth="1"/>
+    <col min="4609" max="4609" width="10.33203125" style="2" customWidth="1"/>
+    <col min="4610" max="4610" width="15.33203125" style="2" customWidth="1"/>
+    <col min="4611" max="4611" width="8.5546875" style="2" customWidth="1"/>
     <col min="4612" max="4862" width="9" style="2"/>
     <col min="4863" max="4863" width="5" style="2" customWidth="1"/>
-    <col min="4864" max="4864" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4867" max="4867" width="8.5703125" style="2" customWidth="1"/>
+    <col min="4864" max="4864" width="64.33203125" style="2" customWidth="1"/>
+    <col min="4865" max="4865" width="10.33203125" style="2" customWidth="1"/>
+    <col min="4866" max="4866" width="15.33203125" style="2" customWidth="1"/>
+    <col min="4867" max="4867" width="8.5546875" style="2" customWidth="1"/>
     <col min="4868" max="5118" width="9" style="2"/>
     <col min="5119" max="5119" width="5" style="2" customWidth="1"/>
-    <col min="5120" max="5120" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5123" max="5123" width="8.5703125" style="2" customWidth="1"/>
+    <col min="5120" max="5120" width="64.33203125" style="2" customWidth="1"/>
+    <col min="5121" max="5121" width="10.33203125" style="2" customWidth="1"/>
+    <col min="5122" max="5122" width="15.33203125" style="2" customWidth="1"/>
+    <col min="5123" max="5123" width="8.5546875" style="2" customWidth="1"/>
     <col min="5124" max="5374" width="9" style="2"/>
     <col min="5375" max="5375" width="5" style="2" customWidth="1"/>
-    <col min="5376" max="5376" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5379" max="5379" width="8.5703125" style="2" customWidth="1"/>
+    <col min="5376" max="5376" width="64.33203125" style="2" customWidth="1"/>
+    <col min="5377" max="5377" width="10.33203125" style="2" customWidth="1"/>
+    <col min="5378" max="5378" width="15.33203125" style="2" customWidth="1"/>
+    <col min="5379" max="5379" width="8.5546875" style="2" customWidth="1"/>
     <col min="5380" max="5630" width="9" style="2"/>
     <col min="5631" max="5631" width="5" style="2" customWidth="1"/>
-    <col min="5632" max="5632" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5635" max="5635" width="8.5703125" style="2" customWidth="1"/>
+    <col min="5632" max="5632" width="64.33203125" style="2" customWidth="1"/>
+    <col min="5633" max="5633" width="10.33203125" style="2" customWidth="1"/>
+    <col min="5634" max="5634" width="15.33203125" style="2" customWidth="1"/>
+    <col min="5635" max="5635" width="8.5546875" style="2" customWidth="1"/>
     <col min="5636" max="5886" width="9" style="2"/>
     <col min="5887" max="5887" width="5" style="2" customWidth="1"/>
-    <col min="5888" max="5888" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5891" max="5891" width="8.5703125" style="2" customWidth="1"/>
+    <col min="5888" max="5888" width="64.33203125" style="2" customWidth="1"/>
+    <col min="5889" max="5889" width="10.33203125" style="2" customWidth="1"/>
+    <col min="5890" max="5890" width="15.33203125" style="2" customWidth="1"/>
+    <col min="5891" max="5891" width="8.5546875" style="2" customWidth="1"/>
     <col min="5892" max="6142" width="9" style="2"/>
     <col min="6143" max="6143" width="5" style="2" customWidth="1"/>
-    <col min="6144" max="6144" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6147" max="6147" width="8.5703125" style="2" customWidth="1"/>
+    <col min="6144" max="6144" width="64.33203125" style="2" customWidth="1"/>
+    <col min="6145" max="6145" width="10.33203125" style="2" customWidth="1"/>
+    <col min="6146" max="6146" width="15.33203125" style="2" customWidth="1"/>
+    <col min="6147" max="6147" width="8.5546875" style="2" customWidth="1"/>
     <col min="6148" max="6398" width="9" style="2"/>
     <col min="6399" max="6399" width="5" style="2" customWidth="1"/>
-    <col min="6400" max="6400" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6403" max="6403" width="8.5703125" style="2" customWidth="1"/>
+    <col min="6400" max="6400" width="64.33203125" style="2" customWidth="1"/>
+    <col min="6401" max="6401" width="10.33203125" style="2" customWidth="1"/>
+    <col min="6402" max="6402" width="15.33203125" style="2" customWidth="1"/>
+    <col min="6403" max="6403" width="8.5546875" style="2" customWidth="1"/>
     <col min="6404" max="6654" width="9" style="2"/>
     <col min="6655" max="6655" width="5" style="2" customWidth="1"/>
-    <col min="6656" max="6656" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6659" max="6659" width="8.5703125" style="2" customWidth="1"/>
+    <col min="6656" max="6656" width="64.33203125" style="2" customWidth="1"/>
+    <col min="6657" max="6657" width="10.33203125" style="2" customWidth="1"/>
+    <col min="6658" max="6658" width="15.33203125" style="2" customWidth="1"/>
+    <col min="6659" max="6659" width="8.5546875" style="2" customWidth="1"/>
     <col min="6660" max="6910" width="9" style="2"/>
     <col min="6911" max="6911" width="5" style="2" customWidth="1"/>
-    <col min="6912" max="6912" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6915" max="6915" width="8.5703125" style="2" customWidth="1"/>
+    <col min="6912" max="6912" width="64.33203125" style="2" customWidth="1"/>
+    <col min="6913" max="6913" width="10.33203125" style="2" customWidth="1"/>
+    <col min="6914" max="6914" width="15.33203125" style="2" customWidth="1"/>
+    <col min="6915" max="6915" width="8.5546875" style="2" customWidth="1"/>
     <col min="6916" max="7166" width="9" style="2"/>
     <col min="7167" max="7167" width="5" style="2" customWidth="1"/>
-    <col min="7168" max="7168" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7171" max="7171" width="8.5703125" style="2" customWidth="1"/>
+    <col min="7168" max="7168" width="64.33203125" style="2" customWidth="1"/>
+    <col min="7169" max="7169" width="10.33203125" style="2" customWidth="1"/>
+    <col min="7170" max="7170" width="15.33203125" style="2" customWidth="1"/>
+    <col min="7171" max="7171" width="8.5546875" style="2" customWidth="1"/>
     <col min="7172" max="7422" width="9" style="2"/>
     <col min="7423" max="7423" width="5" style="2" customWidth="1"/>
-    <col min="7424" max="7424" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7427" max="7427" width="8.5703125" style="2" customWidth="1"/>
+    <col min="7424" max="7424" width="64.33203125" style="2" customWidth="1"/>
+    <col min="7425" max="7425" width="10.33203125" style="2" customWidth="1"/>
+    <col min="7426" max="7426" width="15.33203125" style="2" customWidth="1"/>
+    <col min="7427" max="7427" width="8.5546875" style="2" customWidth="1"/>
     <col min="7428" max="7678" width="9" style="2"/>
     <col min="7679" max="7679" width="5" style="2" customWidth="1"/>
-    <col min="7680" max="7680" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7683" max="7683" width="8.5703125" style="2" customWidth="1"/>
+    <col min="7680" max="7680" width="64.33203125" style="2" customWidth="1"/>
+    <col min="7681" max="7681" width="10.33203125" style="2" customWidth="1"/>
+    <col min="7682" max="7682" width="15.33203125" style="2" customWidth="1"/>
+    <col min="7683" max="7683" width="8.5546875" style="2" customWidth="1"/>
     <col min="7684" max="7934" width="9" style="2"/>
     <col min="7935" max="7935" width="5" style="2" customWidth="1"/>
-    <col min="7936" max="7936" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7939" max="7939" width="8.5703125" style="2" customWidth="1"/>
+    <col min="7936" max="7936" width="64.33203125" style="2" customWidth="1"/>
+    <col min="7937" max="7937" width="10.33203125" style="2" customWidth="1"/>
+    <col min="7938" max="7938" width="15.33203125" style="2" customWidth="1"/>
+    <col min="7939" max="7939" width="8.5546875" style="2" customWidth="1"/>
     <col min="7940" max="8190" width="9" style="2"/>
     <col min="8191" max="8191" width="5" style="2" customWidth="1"/>
-    <col min="8192" max="8192" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8195" max="8195" width="8.5703125" style="2" customWidth="1"/>
+    <col min="8192" max="8192" width="64.33203125" style="2" customWidth="1"/>
+    <col min="8193" max="8193" width="10.33203125" style="2" customWidth="1"/>
+    <col min="8194" max="8194" width="15.33203125" style="2" customWidth="1"/>
+    <col min="8195" max="8195" width="8.5546875" style="2" customWidth="1"/>
     <col min="8196" max="8446" width="9" style="2"/>
     <col min="8447" max="8447" width="5" style="2" customWidth="1"/>
-    <col min="8448" max="8448" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8451" max="8451" width="8.5703125" style="2" customWidth="1"/>
+    <col min="8448" max="8448" width="64.33203125" style="2" customWidth="1"/>
+    <col min="8449" max="8449" width="10.33203125" style="2" customWidth="1"/>
+    <col min="8450" max="8450" width="15.33203125" style="2" customWidth="1"/>
+    <col min="8451" max="8451" width="8.5546875" style="2" customWidth="1"/>
     <col min="8452" max="8702" width="9" style="2"/>
     <col min="8703" max="8703" width="5" style="2" customWidth="1"/>
-    <col min="8704" max="8704" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8707" max="8707" width="8.5703125" style="2" customWidth="1"/>
+    <col min="8704" max="8704" width="64.33203125" style="2" customWidth="1"/>
+    <col min="8705" max="8705" width="10.33203125" style="2" customWidth="1"/>
+    <col min="8706" max="8706" width="15.33203125" style="2" customWidth="1"/>
+    <col min="8707" max="8707" width="8.5546875" style="2" customWidth="1"/>
     <col min="8708" max="8958" width="9" style="2"/>
     <col min="8959" max="8959" width="5" style="2" customWidth="1"/>
-    <col min="8960" max="8960" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8963" max="8963" width="8.5703125" style="2" customWidth="1"/>
+    <col min="8960" max="8960" width="64.33203125" style="2" customWidth="1"/>
+    <col min="8961" max="8961" width="10.33203125" style="2" customWidth="1"/>
+    <col min="8962" max="8962" width="15.33203125" style="2" customWidth="1"/>
+    <col min="8963" max="8963" width="8.5546875" style="2" customWidth="1"/>
     <col min="8964" max="9214" width="9" style="2"/>
     <col min="9215" max="9215" width="5" style="2" customWidth="1"/>
-    <col min="9216" max="9216" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9219" max="9219" width="8.5703125" style="2" customWidth="1"/>
+    <col min="9216" max="9216" width="64.33203125" style="2" customWidth="1"/>
+    <col min="9217" max="9217" width="10.33203125" style="2" customWidth="1"/>
+    <col min="9218" max="9218" width="15.33203125" style="2" customWidth="1"/>
+    <col min="9219" max="9219" width="8.5546875" style="2" customWidth="1"/>
     <col min="9220" max="9470" width="9" style="2"/>
     <col min="9471" max="9471" width="5" style="2" customWidth="1"/>
-    <col min="9472" max="9472" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9475" max="9475" width="8.5703125" style="2" customWidth="1"/>
+    <col min="9472" max="9472" width="64.33203125" style="2" customWidth="1"/>
+    <col min="9473" max="9473" width="10.33203125" style="2" customWidth="1"/>
+    <col min="9474" max="9474" width="15.33203125" style="2" customWidth="1"/>
+    <col min="9475" max="9475" width="8.5546875" style="2" customWidth="1"/>
     <col min="9476" max="9726" width="9" style="2"/>
     <col min="9727" max="9727" width="5" style="2" customWidth="1"/>
-    <col min="9728" max="9728" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9731" max="9731" width="8.5703125" style="2" customWidth="1"/>
+    <col min="9728" max="9728" width="64.33203125" style="2" customWidth="1"/>
+    <col min="9729" max="9729" width="10.33203125" style="2" customWidth="1"/>
+    <col min="9730" max="9730" width="15.33203125" style="2" customWidth="1"/>
+    <col min="9731" max="9731" width="8.5546875" style="2" customWidth="1"/>
     <col min="9732" max="9982" width="9" style="2"/>
     <col min="9983" max="9983" width="5" style="2" customWidth="1"/>
-    <col min="9984" max="9984" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9987" max="9987" width="8.5703125" style="2" customWidth="1"/>
+    <col min="9984" max="9984" width="64.33203125" style="2" customWidth="1"/>
+    <col min="9985" max="9985" width="10.33203125" style="2" customWidth="1"/>
+    <col min="9986" max="9986" width="15.33203125" style="2" customWidth="1"/>
+    <col min="9987" max="9987" width="8.5546875" style="2" customWidth="1"/>
     <col min="9988" max="10238" width="9" style="2"/>
     <col min="10239" max="10239" width="5" style="2" customWidth="1"/>
-    <col min="10240" max="10240" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10243" max="10243" width="8.5703125" style="2" customWidth="1"/>
+    <col min="10240" max="10240" width="64.33203125" style="2" customWidth="1"/>
+    <col min="10241" max="10241" width="10.33203125" style="2" customWidth="1"/>
+    <col min="10242" max="10242" width="15.33203125" style="2" customWidth="1"/>
+    <col min="10243" max="10243" width="8.5546875" style="2" customWidth="1"/>
     <col min="10244" max="10494" width="9" style="2"/>
     <col min="10495" max="10495" width="5" style="2" customWidth="1"/>
-    <col min="10496" max="10496" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10499" max="10499" width="8.5703125" style="2" customWidth="1"/>
+    <col min="10496" max="10496" width="64.33203125" style="2" customWidth="1"/>
+    <col min="10497" max="10497" width="10.33203125" style="2" customWidth="1"/>
+    <col min="10498" max="10498" width="15.33203125" style="2" customWidth="1"/>
+    <col min="10499" max="10499" width="8.5546875" style="2" customWidth="1"/>
     <col min="10500" max="10750" width="9" style="2"/>
     <col min="10751" max="10751" width="5" style="2" customWidth="1"/>
-    <col min="10752" max="10752" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10755" max="10755" width="8.5703125" style="2" customWidth="1"/>
+    <col min="10752" max="10752" width="64.33203125" style="2" customWidth="1"/>
+    <col min="10753" max="10753" width="10.33203125" style="2" customWidth="1"/>
+    <col min="10754" max="10754" width="15.33203125" style="2" customWidth="1"/>
+    <col min="10755" max="10755" width="8.5546875" style="2" customWidth="1"/>
     <col min="10756" max="11006" width="9" style="2"/>
     <col min="11007" max="11007" width="5" style="2" customWidth="1"/>
-    <col min="11008" max="11008" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11011" max="11011" width="8.5703125" style="2" customWidth="1"/>
+    <col min="11008" max="11008" width="64.33203125" style="2" customWidth="1"/>
+    <col min="11009" max="11009" width="10.33203125" style="2" customWidth="1"/>
+    <col min="11010" max="11010" width="15.33203125" style="2" customWidth="1"/>
+    <col min="11011" max="11011" width="8.5546875" style="2" customWidth="1"/>
     <col min="11012" max="11262" width="9" style="2"/>
     <col min="11263" max="11263" width="5" style="2" customWidth="1"/>
-    <col min="11264" max="11264" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11267" max="11267" width="8.5703125" style="2" customWidth="1"/>
+    <col min="11264" max="11264" width="64.33203125" style="2" customWidth="1"/>
+    <col min="11265" max="11265" width="10.33203125" style="2" customWidth="1"/>
+    <col min="11266" max="11266" width="15.33203125" style="2" customWidth="1"/>
+    <col min="11267" max="11267" width="8.5546875" style="2" customWidth="1"/>
     <col min="11268" max="11518" width="9" style="2"/>
     <col min="11519" max="11519" width="5" style="2" customWidth="1"/>
-    <col min="11520" max="11520" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11523" max="11523" width="8.5703125" style="2" customWidth="1"/>
+    <col min="11520" max="11520" width="64.33203125" style="2" customWidth="1"/>
+    <col min="11521" max="11521" width="10.33203125" style="2" customWidth="1"/>
+    <col min="11522" max="11522" width="15.33203125" style="2" customWidth="1"/>
+    <col min="11523" max="11523" width="8.5546875" style="2" customWidth="1"/>
     <col min="11524" max="11774" width="9" style="2"/>
     <col min="11775" max="11775" width="5" style="2" customWidth="1"/>
-    <col min="11776" max="11776" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11779" max="11779" width="8.5703125" style="2" customWidth="1"/>
+    <col min="11776" max="11776" width="64.33203125" style="2" customWidth="1"/>
+    <col min="11777" max="11777" width="10.33203125" style="2" customWidth="1"/>
+    <col min="11778" max="11778" width="15.33203125" style="2" customWidth="1"/>
+    <col min="11779" max="11779" width="8.5546875" style="2" customWidth="1"/>
     <col min="11780" max="12030" width="9" style="2"/>
     <col min="12031" max="12031" width="5" style="2" customWidth="1"/>
-    <col min="12032" max="12032" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12035" max="12035" width="8.5703125" style="2" customWidth="1"/>
+    <col min="12032" max="12032" width="64.33203125" style="2" customWidth="1"/>
+    <col min="12033" max="12033" width="10.33203125" style="2" customWidth="1"/>
+    <col min="12034" max="12034" width="15.33203125" style="2" customWidth="1"/>
+    <col min="12035" max="12035" width="8.5546875" style="2" customWidth="1"/>
     <col min="12036" max="12286" width="9" style="2"/>
     <col min="12287" max="12287" width="5" style="2" customWidth="1"/>
-    <col min="12288" max="12288" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12291" max="12291" width="8.5703125" style="2" customWidth="1"/>
+    <col min="12288" max="12288" width="64.33203125" style="2" customWidth="1"/>
+    <col min="12289" max="12289" width="10.33203125" style="2" customWidth="1"/>
+    <col min="12290" max="12290" width="15.33203125" style="2" customWidth="1"/>
+    <col min="12291" max="12291" width="8.5546875" style="2" customWidth="1"/>
     <col min="12292" max="12542" width="9" style="2"/>
     <col min="12543" max="12543" width="5" style="2" customWidth="1"/>
-    <col min="12544" max="12544" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12547" max="12547" width="8.5703125" style="2" customWidth="1"/>
+    <col min="12544" max="12544" width="64.33203125" style="2" customWidth="1"/>
+    <col min="12545" max="12545" width="10.33203125" style="2" customWidth="1"/>
+    <col min="12546" max="12546" width="15.33203125" style="2" customWidth="1"/>
+    <col min="12547" max="12547" width="8.5546875" style="2" customWidth="1"/>
     <col min="12548" max="12798" width="9" style="2"/>
     <col min="12799" max="12799" width="5" style="2" customWidth="1"/>
-    <col min="12800" max="12800" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12803" max="12803" width="8.5703125" style="2" customWidth="1"/>
+    <col min="12800" max="12800" width="64.33203125" style="2" customWidth="1"/>
+    <col min="12801" max="12801" width="10.33203125" style="2" customWidth="1"/>
+    <col min="12802" max="12802" width="15.33203125" style="2" customWidth="1"/>
+    <col min="12803" max="12803" width="8.5546875" style="2" customWidth="1"/>
     <col min="12804" max="13054" width="9" style="2"/>
     <col min="13055" max="13055" width="5" style="2" customWidth="1"/>
-    <col min="13056" max="13056" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13059" max="13059" width="8.5703125" style="2" customWidth="1"/>
+    <col min="13056" max="13056" width="64.33203125" style="2" customWidth="1"/>
+    <col min="13057" max="13057" width="10.33203125" style="2" customWidth="1"/>
+    <col min="13058" max="13058" width="15.33203125" style="2" customWidth="1"/>
+    <col min="13059" max="13059" width="8.5546875" style="2" customWidth="1"/>
     <col min="13060" max="13310" width="9" style="2"/>
     <col min="13311" max="13311" width="5" style="2" customWidth="1"/>
-    <col min="13312" max="13312" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13315" max="13315" width="8.5703125" style="2" customWidth="1"/>
+    <col min="13312" max="13312" width="64.33203125" style="2" customWidth="1"/>
+    <col min="13313" max="13313" width="10.33203125" style="2" customWidth="1"/>
+    <col min="13314" max="13314" width="15.33203125" style="2" customWidth="1"/>
+    <col min="13315" max="13315" width="8.5546875" style="2" customWidth="1"/>
     <col min="13316" max="13566" width="9" style="2"/>
     <col min="13567" max="13567" width="5" style="2" customWidth="1"/>
-    <col min="13568" max="13568" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13571" max="13571" width="8.5703125" style="2" customWidth="1"/>
+    <col min="13568" max="13568" width="64.33203125" style="2" customWidth="1"/>
+    <col min="13569" max="13569" width="10.33203125" style="2" customWidth="1"/>
+    <col min="13570" max="13570" width="15.33203125" style="2" customWidth="1"/>
+    <col min="13571" max="13571" width="8.5546875" style="2" customWidth="1"/>
     <col min="13572" max="13822" width="9" style="2"/>
     <col min="13823" max="13823" width="5" style="2" customWidth="1"/>
-    <col min="13824" max="13824" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13827" max="13827" width="8.5703125" style="2" customWidth="1"/>
+    <col min="13824" max="13824" width="64.33203125" style="2" customWidth="1"/>
+    <col min="13825" max="13825" width="10.33203125" style="2" customWidth="1"/>
+    <col min="13826" max="13826" width="15.33203125" style="2" customWidth="1"/>
+    <col min="13827" max="13827" width="8.5546875" style="2" customWidth="1"/>
     <col min="13828" max="14078" width="9" style="2"/>
     <col min="14079" max="14079" width="5" style="2" customWidth="1"/>
-    <col min="14080" max="14080" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14083" max="14083" width="8.5703125" style="2" customWidth="1"/>
+    <col min="14080" max="14080" width="64.33203125" style="2" customWidth="1"/>
+    <col min="14081" max="14081" width="10.33203125" style="2" customWidth="1"/>
+    <col min="14082" max="14082" width="15.33203125" style="2" customWidth="1"/>
+    <col min="14083" max="14083" width="8.5546875" style="2" customWidth="1"/>
     <col min="14084" max="14334" width="9" style="2"/>
     <col min="14335" max="14335" width="5" style="2" customWidth="1"/>
-    <col min="14336" max="14336" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14339" max="14339" width="8.5703125" style="2" customWidth="1"/>
+    <col min="14336" max="14336" width="64.33203125" style="2" customWidth="1"/>
+    <col min="14337" max="14337" width="10.33203125" style="2" customWidth="1"/>
+    <col min="14338" max="14338" width="15.33203125" style="2" customWidth="1"/>
+    <col min="14339" max="14339" width="8.5546875" style="2" customWidth="1"/>
     <col min="14340" max="14590" width="9" style="2"/>
     <col min="14591" max="14591" width="5" style="2" customWidth="1"/>
-    <col min="14592" max="14592" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14595" max="14595" width="8.5703125" style="2" customWidth="1"/>
+    <col min="14592" max="14592" width="64.33203125" style="2" customWidth="1"/>
+    <col min="14593" max="14593" width="10.33203125" style="2" customWidth="1"/>
+    <col min="14594" max="14594" width="15.33203125" style="2" customWidth="1"/>
+    <col min="14595" max="14595" width="8.5546875" style="2" customWidth="1"/>
     <col min="14596" max="14846" width="9" style="2"/>
     <col min="14847" max="14847" width="5" style="2" customWidth="1"/>
-    <col min="14848" max="14848" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14851" max="14851" width="8.5703125" style="2" customWidth="1"/>
+    <col min="14848" max="14848" width="64.33203125" style="2" customWidth="1"/>
+    <col min="14849" max="14849" width="10.33203125" style="2" customWidth="1"/>
+    <col min="14850" max="14850" width="15.33203125" style="2" customWidth="1"/>
+    <col min="14851" max="14851" width="8.5546875" style="2" customWidth="1"/>
     <col min="14852" max="15102" width="9" style="2"/>
     <col min="15103" max="15103" width="5" style="2" customWidth="1"/>
-    <col min="15104" max="15104" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15107" max="15107" width="8.5703125" style="2" customWidth="1"/>
+    <col min="15104" max="15104" width="64.33203125" style="2" customWidth="1"/>
+    <col min="15105" max="15105" width="10.33203125" style="2" customWidth="1"/>
+    <col min="15106" max="15106" width="15.33203125" style="2" customWidth="1"/>
+    <col min="15107" max="15107" width="8.5546875" style="2" customWidth="1"/>
     <col min="15108" max="15358" width="9" style="2"/>
     <col min="15359" max="15359" width="5" style="2" customWidth="1"/>
-    <col min="15360" max="15360" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15363" max="15363" width="8.5703125" style="2" customWidth="1"/>
+    <col min="15360" max="15360" width="64.33203125" style="2" customWidth="1"/>
+    <col min="15361" max="15361" width="10.33203125" style="2" customWidth="1"/>
+    <col min="15362" max="15362" width="15.33203125" style="2" customWidth="1"/>
+    <col min="15363" max="15363" width="8.5546875" style="2" customWidth="1"/>
     <col min="15364" max="15614" width="9" style="2"/>
     <col min="15615" max="15615" width="5" style="2" customWidth="1"/>
-    <col min="15616" max="15616" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15619" max="15619" width="8.5703125" style="2" customWidth="1"/>
+    <col min="15616" max="15616" width="64.33203125" style="2" customWidth="1"/>
+    <col min="15617" max="15617" width="10.33203125" style="2" customWidth="1"/>
+    <col min="15618" max="15618" width="15.33203125" style="2" customWidth="1"/>
+    <col min="15619" max="15619" width="8.5546875" style="2" customWidth="1"/>
     <col min="15620" max="15870" width="9" style="2"/>
     <col min="15871" max="15871" width="5" style="2" customWidth="1"/>
-    <col min="15872" max="15872" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15875" max="15875" width="8.5703125" style="2" customWidth="1"/>
+    <col min="15872" max="15872" width="64.33203125" style="2" customWidth="1"/>
+    <col min="15873" max="15873" width="10.33203125" style="2" customWidth="1"/>
+    <col min="15874" max="15874" width="15.33203125" style="2" customWidth="1"/>
+    <col min="15875" max="15875" width="8.5546875" style="2" customWidth="1"/>
     <col min="15876" max="16126" width="9" style="2"/>
     <col min="16127" max="16127" width="5" style="2" customWidth="1"/>
-    <col min="16128" max="16128" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16131" max="16131" width="8.5703125" style="2" customWidth="1"/>
+    <col min="16128" max="16128" width="64.33203125" style="2" customWidth="1"/>
+    <col min="16129" max="16129" width="10.33203125" style="2" customWidth="1"/>
+    <col min="16130" max="16130" width="15.33203125" style="2" customWidth="1"/>
+    <col min="16131" max="16131" width="8.5546875" style="2" customWidth="1"/>
     <col min="16132" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="135"/>
+    <row r="1" spans="1:15" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="143" t="s">
+        <v>61</v>
+      </c>
+      <c r="B1" s="143"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
-    <row r="2" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="str">
         <f>'Rīgas iela 5, Ropažos'!A2</f>
         <v>Labiekārtošanas darbi</v>
       </c>
       <c r="B2" s="1"/>
     </row>
-    <row r="3" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A3" s="4" t="str">
         <f>Kopsavilkums!A3</f>
         <v>Objekta nosaukums: Volejbola laukumu uzlabošana</v>
       </c>
     </row>
-    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A4" s="4" t="str">
         <f>Kopsavilkums!A4</f>
         <v>Objekta adreses: Rīgas iela 5, Ropaži; Mežu iela Silakrogā; Sapņu Līču iela Zaķu muižā, Ropažu pagasts, LV-2135</v>
       </c>
     </row>
-    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A5" s="4"/>
       <c r="L5" s="2" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="6">
         <f>O16</f>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A6" s="4"/>
       <c r="N6" s="6"/>
     </row>
-    <row r="7" spans="1:15" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:15" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="136" t="s">
+    <row r="8" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="144" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="138" t="s">
+      <c r="B8" s="146" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="138" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="140" t="s">
+      <c r="C8" s="146" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="148" t="s">
         <v>1</v>
       </c>
-      <c r="E8" s="128" t="s">
+      <c r="E8" s="150" t="s">
         <v>23</v>
       </c>
-      <c r="F8" s="129"/>
-[...4 lines deleted...]
-      <c r="K8" s="128" t="s">
+      <c r="F8" s="151"/>
+      <c r="G8" s="151"/>
+      <c r="H8" s="151"/>
+      <c r="I8" s="151"/>
+      <c r="J8" s="152"/>
+      <c r="K8" s="150" t="s">
         <v>24</v>
       </c>
-      <c r="L8" s="129"/>
-[...8 lines deleted...]
-      <c r="D9" s="141"/>
+      <c r="L8" s="151"/>
+      <c r="M8" s="151"/>
+      <c r="N8" s="151"/>
+      <c r="O8" s="152"/>
+    </row>
+    <row r="9" spans="1:15" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="145"/>
+      <c r="B9" s="147"/>
+      <c r="C9" s="147"/>
+      <c r="D9" s="149"/>
       <c r="E9" s="7" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="8" t="s">
         <v>27</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>28</v>
       </c>
       <c r="I9" s="8" t="s">
         <v>29</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>30</v>
       </c>
       <c r="K9" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L9" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M9" s="8" t="s">
         <v>28</v>
       </c>
       <c r="N9" s="8" t="s">
         <v>29</v>
       </c>
       <c r="O9" s="9" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="10" spans="1:15" s="18" customFormat="1" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:15" s="18" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A10" s="10">
         <v>1</v>
       </c>
       <c r="B10" s="11">
         <v>2</v>
       </c>
       <c r="C10" s="12">
         <v>3</v>
       </c>
       <c r="D10" s="13">
         <v>4</v>
       </c>
       <c r="E10" s="14">
         <v>5</v>
       </c>
       <c r="F10" s="12">
         <v>6</v>
       </c>
       <c r="G10" s="15">
         <v>7</v>
       </c>
       <c r="H10" s="11">
         <v>8</v>
       </c>
       <c r="I10" s="12">
         <v>9</v>
       </c>
       <c r="J10" s="16">
         <v>10</v>
       </c>
       <c r="K10" s="14">
         <v>11</v>
       </c>
       <c r="L10" s="12">
         <v>12</v>
       </c>
       <c r="M10" s="15">
         <v>13</v>
       </c>
       <c r="N10" s="11">
         <v>14</v>
       </c>
       <c r="O10" s="17">
         <v>15</v>
       </c>
     </row>
-    <row r="11" spans="1:15" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:15" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="19"/>
       <c r="B11" s="20" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C11" s="21"/>
       <c r="D11" s="22"/>
       <c r="E11" s="23"/>
       <c r="F11" s="24"/>
       <c r="G11" s="25"/>
       <c r="H11" s="25"/>
       <c r="I11" s="25"/>
       <c r="J11" s="26"/>
       <c r="K11" s="27"/>
       <c r="L11" s="28"/>
       <c r="M11" s="28"/>
       <c r="N11" s="28"/>
       <c r="O11" s="29"/>
     </row>
-    <row r="12" spans="1:15" s="18" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:15" s="18" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="30">
         <v>1</v>
       </c>
       <c r="B12" s="31" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C12" s="32" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D12" s="33">
         <v>2</v>
       </c>
       <c r="E12" s="34"/>
       <c r="F12" s="35"/>
       <c r="G12" s="35">
         <f t="shared" ref="G12" si="0">E12*F12</f>
         <v>0</v>
       </c>
       <c r="H12" s="35"/>
       <c r="I12" s="35"/>
       <c r="J12" s="36">
         <f t="shared" ref="J12" si="1">I12+H12+G12</f>
         <v>0</v>
       </c>
       <c r="K12" s="34">
         <f t="shared" ref="K12" si="2">ROUND(D12*E12,2)</f>
         <v>0</v>
       </c>
       <c r="L12" s="35">
         <f t="shared" ref="L12" si="3">ROUND(D12*G12,2)</f>
         <v>0</v>
       </c>
       <c r="M12" s="35">
         <f t="shared" ref="M12" si="4">ROUND(D12*H12,2)</f>
         <v>0</v>
       </c>
       <c r="N12" s="35">
         <f t="shared" ref="N12" si="5">ROUND(D12*I12,2)</f>
         <v>0</v>
       </c>
       <c r="O12" s="36">
         <f>L12+M12+N12</f>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:15" s="18" customFormat="1" ht="72" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:15" s="18" customFormat="1" ht="72" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="58">
         <v>2</v>
       </c>
       <c r="B13" s="59" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C13" s="60" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D13" s="33">
         <v>2</v>
       </c>
       <c r="E13" s="61"/>
       <c r="F13" s="62"/>
       <c r="G13" s="35">
         <f t="shared" ref="G13:G15" si="6">E13*F13</f>
         <v>0</v>
       </c>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="36">
         <f t="shared" ref="J13:J15" si="7">I13+H13+G13</f>
         <v>0</v>
       </c>
       <c r="K13" s="34">
         <f t="shared" ref="K13:K15" si="8">ROUND(D13*E13,2)</f>
         <v>0</v>
       </c>
       <c r="L13" s="35">
         <f t="shared" ref="L13:L15" si="9">ROUND(D13*G13,2)</f>
         <v>0</v>
       </c>
       <c r="M13" s="35">
         <f t="shared" ref="M13:M15" si="10">ROUND(D13*H13,2)</f>
         <v>0</v>
       </c>
       <c r="N13" s="35">
         <f t="shared" ref="N13:N15" si="11">ROUND(D13*I13,2)</f>
         <v>0</v>
       </c>
       <c r="O13" s="36">
         <f t="shared" ref="O13:O15" si="12">L13+M13+N13</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:15" s="18" customFormat="1" ht="102.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:15" s="18" customFormat="1" ht="102.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="30">
         <v>3</v>
       </c>
       <c r="B14" s="55" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C14" s="32" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D14" s="33">
         <v>2</v>
       </c>
       <c r="E14" s="34"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="H14" s="35"/>
       <c r="I14" s="35"/>
       <c r="J14" s="36">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K14" s="34">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="L14" s="35">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="M14" s="35">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N14" s="35">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="O14" s="36">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:15" s="18" customFormat="1" ht="88.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:15" s="18" customFormat="1" ht="88.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="30">
         <v>4</v>
       </c>
       <c r="B15" s="56" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C15" s="32" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D15" s="33">
         <v>2</v>
       </c>
       <c r="E15" s="34"/>
       <c r="F15" s="35"/>
       <c r="G15" s="35">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
       <c r="J15" s="36">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K15" s="34">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="L15" s="35">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="M15" s="35">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N15" s="35">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="O15" s="36">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:15" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="131" t="s">
+    <row r="16" spans="1:15" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="153" t="s">
         <v>32</v>
       </c>
-      <c r="B16" s="131"/>
-[...7 lines deleted...]
-      <c r="J16" s="131"/>
+      <c r="B16" s="153"/>
+      <c r="C16" s="153"/>
+      <c r="D16" s="153"/>
+      <c r="E16" s="153"/>
+      <c r="F16" s="153"/>
+      <c r="G16" s="153"/>
+      <c r="H16" s="153"/>
+      <c r="I16" s="153"/>
+      <c r="J16" s="153"/>
       <c r="K16" s="37">
         <f>ROUND(SUM(K12:K15),2)</f>
         <v>0</v>
       </c>
       <c r="L16" s="37">
         <f>ROUND(SUM(L12:L15),2)</f>
         <v>0</v>
       </c>
       <c r="M16" s="37">
         <f>ROUND(SUM(M12:M15),2)</f>
         <v>0</v>
       </c>
       <c r="N16" s="37">
         <f>ROUND(SUM(N12:N15),2)</f>
         <v>0</v>
       </c>
       <c r="O16" s="37">
         <f>ROUND(SUM(O12:O15),2)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:12" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:12" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="38"/>
       <c r="B17" s="38"/>
       <c r="C17" s="38"/>
       <c r="D17" s="38"/>
       <c r="E17" s="38"/>
       <c r="F17" s="2"/>
     </row>
-    <row r="18" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="38"/>
       <c r="B18" s="38"/>
       <c r="C18" s="38"/>
       <c r="D18" s="38"/>
       <c r="E18" s="38"/>
       <c r="F18" s="2"/>
     </row>
-    <row r="19" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="38"/>
       <c r="B19" s="39"/>
       <c r="C19" s="39"/>
       <c r="D19" s="39"/>
       <c r="E19" s="40"/>
       <c r="F19" s="2"/>
-      <c r="I19" s="132"/>
-[...4 lines deleted...]
-    <row r="20" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I19" s="133"/>
+      <c r="J19" s="133"/>
+      <c r="K19" s="133"/>
+      <c r="L19" s="133"/>
+    </row>
+    <row r="20" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="38"/>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
-      <c r="D20" s="133"/>
-      <c r="E20" s="133"/>
+      <c r="D20" s="154"/>
+      <c r="E20" s="154"/>
       <c r="F20" s="2"/>
       <c r="I20" s="134"/>
       <c r="J20" s="134"/>
       <c r="K20" s="134"/>
       <c r="L20" s="134"/>
     </row>
-    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A21" s="44"/>
       <c r="B21" s="45"/>
       <c r="C21" s="45"/>
       <c r="D21" s="45"/>
       <c r="E21" s="44"/>
       <c r="F21" s="2"/>
     </row>
-    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A22" s="46"/>
       <c r="B22" s="47"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="48"/>
       <c r="F22" s="2"/>
     </row>
-    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A23" s="46"/>
       <c r="B23" s="47"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="48"/>
       <c r="F23" s="2"/>
     </row>
-    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A24" s="46"/>
       <c r="B24" s="47"/>
       <c r="C24" s="5"/>
       <c r="D24" s="48"/>
       <c r="E24" s="48"/>
       <c r="F24" s="2"/>
     </row>
-    <row r="25" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A25" s="49"/>
       <c r="B25" s="50"/>
       <c r="C25" s="51"/>
       <c r="D25" s="51"/>
     </row>
-    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B26" s="53"/>
     </row>
-    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12" x14ac:dyDescent="0.3">
       <c r="C27" s="46"/>
       <c r="D27" s="46"/>
     </row>
-    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" x14ac:dyDescent="0.3">
       <c r="B29" s="53"/>
     </row>
-    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12" x14ac:dyDescent="0.3">
       <c r="B30" s="53"/>
     </row>
-    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12" x14ac:dyDescent="0.3">
       <c r="B31" s="53"/>
     </row>
-    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12" x14ac:dyDescent="0.3">
       <c r="B32" s="54"/>
     </row>
-    <row r="33" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B33" s="54"/>
     </row>
-    <row r="34" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B34" s="54"/>
     </row>
-    <row r="35" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="35" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B35" s="54"/>
     </row>
-    <row r="36" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B36" s="54"/>
     </row>
-    <row r="37" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="37" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B37" s="54"/>
     </row>
-    <row r="38" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="38" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B38" s="54"/>
     </row>
-    <row r="39" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="39" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B39" s="54"/>
     </row>
-    <row r="40" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="40" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B40" s="54"/>
     </row>
-    <row r="41" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="41" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B41" s="54"/>
     </row>
-    <row r="42" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="42" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B42" s="54"/>
     </row>
-    <row r="43" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="43" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B43" s="54"/>
     </row>
-    <row r="44" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="44" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B44" s="54"/>
     </row>
-    <row r="45" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="45" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B45" s="54"/>
     </row>
-    <row r="46" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="46" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B46" s="54"/>
     </row>
-    <row r="47" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="47" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B47" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A1:B1"/>
-[...3 lines deleted...]
-    <mergeCell ref="D8:D9"/>
     <mergeCell ref="E8:J8"/>
     <mergeCell ref="K8:O8"/>
     <mergeCell ref="A16:J16"/>
     <mergeCell ref="I19:L19"/>
     <mergeCell ref="D20:E20"/>
     <mergeCell ref="I20:L20"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="D8:D9"/>
   </mergeCells>
   <conditionalFormatting sqref="B11:B13">
     <cfRule type="cellIs" dxfId="1" priority="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7768160A-30A3-4C56-88C4-C8B4334A316F}">
   <dimension ref="A1:O49"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+    <sheetView tabSelected="1" topLeftCell="A3" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="5" style="52" customWidth="1"/>
-    <col min="2" max="2" width="70.42578125" style="5" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="8.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="70.44140625" style="5" customWidth="1"/>
+    <col min="3" max="3" width="10.33203125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="15.33203125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.5546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="9" style="3"/>
     <col min="7" max="9" width="9" style="2"/>
-    <col min="10" max="10" width="10.5703125" style="2" customWidth="1"/>
+    <col min="10" max="10" width="10.5546875" style="2" customWidth="1"/>
     <col min="11" max="12" width="9" style="2"/>
-    <col min="13" max="13" width="10.5703125" style="2" customWidth="1"/>
+    <col min="13" max="13" width="10.5546875" style="2" customWidth="1"/>
     <col min="14" max="14" width="9" style="2"/>
-    <col min="15" max="15" width="11.28515625" style="2" customWidth="1"/>
+    <col min="15" max="15" width="11.33203125" style="2" customWidth="1"/>
     <col min="16" max="254" width="9" style="2"/>
     <col min="255" max="255" width="5" style="2" customWidth="1"/>
-    <col min="256" max="256" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="259" max="259" width="8.5703125" style="2" customWidth="1"/>
+    <col min="256" max="256" width="64.33203125" style="2" customWidth="1"/>
+    <col min="257" max="257" width="10.33203125" style="2" customWidth="1"/>
+    <col min="258" max="258" width="15.33203125" style="2" customWidth="1"/>
+    <col min="259" max="259" width="8.5546875" style="2" customWidth="1"/>
     <col min="260" max="510" width="9" style="2"/>
     <col min="511" max="511" width="5" style="2" customWidth="1"/>
-    <col min="512" max="512" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="515" max="515" width="8.5703125" style="2" customWidth="1"/>
+    <col min="512" max="512" width="64.33203125" style="2" customWidth="1"/>
+    <col min="513" max="513" width="10.33203125" style="2" customWidth="1"/>
+    <col min="514" max="514" width="15.33203125" style="2" customWidth="1"/>
+    <col min="515" max="515" width="8.5546875" style="2" customWidth="1"/>
     <col min="516" max="766" width="9" style="2"/>
     <col min="767" max="767" width="5" style="2" customWidth="1"/>
-    <col min="768" max="768" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="771" max="771" width="8.5703125" style="2" customWidth="1"/>
+    <col min="768" max="768" width="64.33203125" style="2" customWidth="1"/>
+    <col min="769" max="769" width="10.33203125" style="2" customWidth="1"/>
+    <col min="770" max="770" width="15.33203125" style="2" customWidth="1"/>
+    <col min="771" max="771" width="8.5546875" style="2" customWidth="1"/>
     <col min="772" max="1022" width="9" style="2"/>
     <col min="1023" max="1023" width="5" style="2" customWidth="1"/>
-    <col min="1024" max="1024" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1027" max="1027" width="8.5703125" style="2" customWidth="1"/>
+    <col min="1024" max="1024" width="64.33203125" style="2" customWidth="1"/>
+    <col min="1025" max="1025" width="10.33203125" style="2" customWidth="1"/>
+    <col min="1026" max="1026" width="15.33203125" style="2" customWidth="1"/>
+    <col min="1027" max="1027" width="8.5546875" style="2" customWidth="1"/>
     <col min="1028" max="1278" width="9" style="2"/>
     <col min="1279" max="1279" width="5" style="2" customWidth="1"/>
-    <col min="1280" max="1280" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1283" max="1283" width="8.5703125" style="2" customWidth="1"/>
+    <col min="1280" max="1280" width="64.33203125" style="2" customWidth="1"/>
+    <col min="1281" max="1281" width="10.33203125" style="2" customWidth="1"/>
+    <col min="1282" max="1282" width="15.33203125" style="2" customWidth="1"/>
+    <col min="1283" max="1283" width="8.5546875" style="2" customWidth="1"/>
     <col min="1284" max="1534" width="9" style="2"/>
     <col min="1535" max="1535" width="5" style="2" customWidth="1"/>
-    <col min="1536" max="1536" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1539" max="1539" width="8.5703125" style="2" customWidth="1"/>
+    <col min="1536" max="1536" width="64.33203125" style="2" customWidth="1"/>
+    <col min="1537" max="1537" width="10.33203125" style="2" customWidth="1"/>
+    <col min="1538" max="1538" width="15.33203125" style="2" customWidth="1"/>
+    <col min="1539" max="1539" width="8.5546875" style="2" customWidth="1"/>
     <col min="1540" max="1790" width="9" style="2"/>
     <col min="1791" max="1791" width="5" style="2" customWidth="1"/>
-    <col min="1792" max="1792" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1795" max="1795" width="8.5703125" style="2" customWidth="1"/>
+    <col min="1792" max="1792" width="64.33203125" style="2" customWidth="1"/>
+    <col min="1793" max="1793" width="10.33203125" style="2" customWidth="1"/>
+    <col min="1794" max="1794" width="15.33203125" style="2" customWidth="1"/>
+    <col min="1795" max="1795" width="8.5546875" style="2" customWidth="1"/>
     <col min="1796" max="2046" width="9" style="2"/>
     <col min="2047" max="2047" width="5" style="2" customWidth="1"/>
-    <col min="2048" max="2048" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2051" max="2051" width="8.5703125" style="2" customWidth="1"/>
+    <col min="2048" max="2048" width="64.33203125" style="2" customWidth="1"/>
+    <col min="2049" max="2049" width="10.33203125" style="2" customWidth="1"/>
+    <col min="2050" max="2050" width="15.33203125" style="2" customWidth="1"/>
+    <col min="2051" max="2051" width="8.5546875" style="2" customWidth="1"/>
     <col min="2052" max="2302" width="9" style="2"/>
     <col min="2303" max="2303" width="5" style="2" customWidth="1"/>
-    <col min="2304" max="2304" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2307" max="2307" width="8.5703125" style="2" customWidth="1"/>
+    <col min="2304" max="2304" width="64.33203125" style="2" customWidth="1"/>
+    <col min="2305" max="2305" width="10.33203125" style="2" customWidth="1"/>
+    <col min="2306" max="2306" width="15.33203125" style="2" customWidth="1"/>
+    <col min="2307" max="2307" width="8.5546875" style="2" customWidth="1"/>
     <col min="2308" max="2558" width="9" style="2"/>
     <col min="2559" max="2559" width="5" style="2" customWidth="1"/>
-    <col min="2560" max="2560" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2563" max="2563" width="8.5703125" style="2" customWidth="1"/>
+    <col min="2560" max="2560" width="64.33203125" style="2" customWidth="1"/>
+    <col min="2561" max="2561" width="10.33203125" style="2" customWidth="1"/>
+    <col min="2562" max="2562" width="15.33203125" style="2" customWidth="1"/>
+    <col min="2563" max="2563" width="8.5546875" style="2" customWidth="1"/>
     <col min="2564" max="2814" width="9" style="2"/>
     <col min="2815" max="2815" width="5" style="2" customWidth="1"/>
-    <col min="2816" max="2816" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2819" max="2819" width="8.5703125" style="2" customWidth="1"/>
+    <col min="2816" max="2816" width="64.33203125" style="2" customWidth="1"/>
+    <col min="2817" max="2817" width="10.33203125" style="2" customWidth="1"/>
+    <col min="2818" max="2818" width="15.33203125" style="2" customWidth="1"/>
+    <col min="2819" max="2819" width="8.5546875" style="2" customWidth="1"/>
     <col min="2820" max="3070" width="9" style="2"/>
     <col min="3071" max="3071" width="5" style="2" customWidth="1"/>
-    <col min="3072" max="3072" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3075" max="3075" width="8.5703125" style="2" customWidth="1"/>
+    <col min="3072" max="3072" width="64.33203125" style="2" customWidth="1"/>
+    <col min="3073" max="3073" width="10.33203125" style="2" customWidth="1"/>
+    <col min="3074" max="3074" width="15.33203125" style="2" customWidth="1"/>
+    <col min="3075" max="3075" width="8.5546875" style="2" customWidth="1"/>
     <col min="3076" max="3326" width="9" style="2"/>
     <col min="3327" max="3327" width="5" style="2" customWidth="1"/>
-    <col min="3328" max="3328" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3331" max="3331" width="8.5703125" style="2" customWidth="1"/>
+    <col min="3328" max="3328" width="64.33203125" style="2" customWidth="1"/>
+    <col min="3329" max="3329" width="10.33203125" style="2" customWidth="1"/>
+    <col min="3330" max="3330" width="15.33203125" style="2" customWidth="1"/>
+    <col min="3331" max="3331" width="8.5546875" style="2" customWidth="1"/>
     <col min="3332" max="3582" width="9" style="2"/>
     <col min="3583" max="3583" width="5" style="2" customWidth="1"/>
-    <col min="3584" max="3584" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3587" max="3587" width="8.5703125" style="2" customWidth="1"/>
+    <col min="3584" max="3584" width="64.33203125" style="2" customWidth="1"/>
+    <col min="3585" max="3585" width="10.33203125" style="2" customWidth="1"/>
+    <col min="3586" max="3586" width="15.33203125" style="2" customWidth="1"/>
+    <col min="3587" max="3587" width="8.5546875" style="2" customWidth="1"/>
     <col min="3588" max="3838" width="9" style="2"/>
     <col min="3839" max="3839" width="5" style="2" customWidth="1"/>
-    <col min="3840" max="3840" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3843" max="3843" width="8.5703125" style="2" customWidth="1"/>
+    <col min="3840" max="3840" width="64.33203125" style="2" customWidth="1"/>
+    <col min="3841" max="3841" width="10.33203125" style="2" customWidth="1"/>
+    <col min="3842" max="3842" width="15.33203125" style="2" customWidth="1"/>
+    <col min="3843" max="3843" width="8.5546875" style="2" customWidth="1"/>
     <col min="3844" max="4094" width="9" style="2"/>
     <col min="4095" max="4095" width="5" style="2" customWidth="1"/>
-    <col min="4096" max="4096" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4099" max="4099" width="8.5703125" style="2" customWidth="1"/>
+    <col min="4096" max="4096" width="64.33203125" style="2" customWidth="1"/>
+    <col min="4097" max="4097" width="10.33203125" style="2" customWidth="1"/>
+    <col min="4098" max="4098" width="15.33203125" style="2" customWidth="1"/>
+    <col min="4099" max="4099" width="8.5546875" style="2" customWidth="1"/>
     <col min="4100" max="4350" width="9" style="2"/>
     <col min="4351" max="4351" width="5" style="2" customWidth="1"/>
-    <col min="4352" max="4352" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4355" max="4355" width="8.5703125" style="2" customWidth="1"/>
+    <col min="4352" max="4352" width="64.33203125" style="2" customWidth="1"/>
+    <col min="4353" max="4353" width="10.33203125" style="2" customWidth="1"/>
+    <col min="4354" max="4354" width="15.33203125" style="2" customWidth="1"/>
+    <col min="4355" max="4355" width="8.5546875" style="2" customWidth="1"/>
     <col min="4356" max="4606" width="9" style="2"/>
     <col min="4607" max="4607" width="5" style="2" customWidth="1"/>
-    <col min="4608" max="4608" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4611" max="4611" width="8.5703125" style="2" customWidth="1"/>
+    <col min="4608" max="4608" width="64.33203125" style="2" customWidth="1"/>
+    <col min="4609" max="4609" width="10.33203125" style="2" customWidth="1"/>
+    <col min="4610" max="4610" width="15.33203125" style="2" customWidth="1"/>
+    <col min="4611" max="4611" width="8.5546875" style="2" customWidth="1"/>
     <col min="4612" max="4862" width="9" style="2"/>
     <col min="4863" max="4863" width="5" style="2" customWidth="1"/>
-    <col min="4864" max="4864" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4867" max="4867" width="8.5703125" style="2" customWidth="1"/>
+    <col min="4864" max="4864" width="64.33203125" style="2" customWidth="1"/>
+    <col min="4865" max="4865" width="10.33203125" style="2" customWidth="1"/>
+    <col min="4866" max="4866" width="15.33203125" style="2" customWidth="1"/>
+    <col min="4867" max="4867" width="8.5546875" style="2" customWidth="1"/>
     <col min="4868" max="5118" width="9" style="2"/>
     <col min="5119" max="5119" width="5" style="2" customWidth="1"/>
-    <col min="5120" max="5120" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5123" max="5123" width="8.5703125" style="2" customWidth="1"/>
+    <col min="5120" max="5120" width="64.33203125" style="2" customWidth="1"/>
+    <col min="5121" max="5121" width="10.33203125" style="2" customWidth="1"/>
+    <col min="5122" max="5122" width="15.33203125" style="2" customWidth="1"/>
+    <col min="5123" max="5123" width="8.5546875" style="2" customWidth="1"/>
     <col min="5124" max="5374" width="9" style="2"/>
     <col min="5375" max="5375" width="5" style="2" customWidth="1"/>
-    <col min="5376" max="5376" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5379" max="5379" width="8.5703125" style="2" customWidth="1"/>
+    <col min="5376" max="5376" width="64.33203125" style="2" customWidth="1"/>
+    <col min="5377" max="5377" width="10.33203125" style="2" customWidth="1"/>
+    <col min="5378" max="5378" width="15.33203125" style="2" customWidth="1"/>
+    <col min="5379" max="5379" width="8.5546875" style="2" customWidth="1"/>
     <col min="5380" max="5630" width="9" style="2"/>
     <col min="5631" max="5631" width="5" style="2" customWidth="1"/>
-    <col min="5632" max="5632" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5635" max="5635" width="8.5703125" style="2" customWidth="1"/>
+    <col min="5632" max="5632" width="64.33203125" style="2" customWidth="1"/>
+    <col min="5633" max="5633" width="10.33203125" style="2" customWidth="1"/>
+    <col min="5634" max="5634" width="15.33203125" style="2" customWidth="1"/>
+    <col min="5635" max="5635" width="8.5546875" style="2" customWidth="1"/>
     <col min="5636" max="5886" width="9" style="2"/>
     <col min="5887" max="5887" width="5" style="2" customWidth="1"/>
-    <col min="5888" max="5888" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5891" max="5891" width="8.5703125" style="2" customWidth="1"/>
+    <col min="5888" max="5888" width="64.33203125" style="2" customWidth="1"/>
+    <col min="5889" max="5889" width="10.33203125" style="2" customWidth="1"/>
+    <col min="5890" max="5890" width="15.33203125" style="2" customWidth="1"/>
+    <col min="5891" max="5891" width="8.5546875" style="2" customWidth="1"/>
     <col min="5892" max="6142" width="9" style="2"/>
     <col min="6143" max="6143" width="5" style="2" customWidth="1"/>
-    <col min="6144" max="6144" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6147" max="6147" width="8.5703125" style="2" customWidth="1"/>
+    <col min="6144" max="6144" width="64.33203125" style="2" customWidth="1"/>
+    <col min="6145" max="6145" width="10.33203125" style="2" customWidth="1"/>
+    <col min="6146" max="6146" width="15.33203125" style="2" customWidth="1"/>
+    <col min="6147" max="6147" width="8.5546875" style="2" customWidth="1"/>
     <col min="6148" max="6398" width="9" style="2"/>
     <col min="6399" max="6399" width="5" style="2" customWidth="1"/>
-    <col min="6400" max="6400" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6403" max="6403" width="8.5703125" style="2" customWidth="1"/>
+    <col min="6400" max="6400" width="64.33203125" style="2" customWidth="1"/>
+    <col min="6401" max="6401" width="10.33203125" style="2" customWidth="1"/>
+    <col min="6402" max="6402" width="15.33203125" style="2" customWidth="1"/>
+    <col min="6403" max="6403" width="8.5546875" style="2" customWidth="1"/>
     <col min="6404" max="6654" width="9" style="2"/>
     <col min="6655" max="6655" width="5" style="2" customWidth="1"/>
-    <col min="6656" max="6656" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6659" max="6659" width="8.5703125" style="2" customWidth="1"/>
+    <col min="6656" max="6656" width="64.33203125" style="2" customWidth="1"/>
+    <col min="6657" max="6657" width="10.33203125" style="2" customWidth="1"/>
+    <col min="6658" max="6658" width="15.33203125" style="2" customWidth="1"/>
+    <col min="6659" max="6659" width="8.5546875" style="2" customWidth="1"/>
     <col min="6660" max="6910" width="9" style="2"/>
     <col min="6911" max="6911" width="5" style="2" customWidth="1"/>
-    <col min="6912" max="6912" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6915" max="6915" width="8.5703125" style="2" customWidth="1"/>
+    <col min="6912" max="6912" width="64.33203125" style="2" customWidth="1"/>
+    <col min="6913" max="6913" width="10.33203125" style="2" customWidth="1"/>
+    <col min="6914" max="6914" width="15.33203125" style="2" customWidth="1"/>
+    <col min="6915" max="6915" width="8.5546875" style="2" customWidth="1"/>
     <col min="6916" max="7166" width="9" style="2"/>
     <col min="7167" max="7167" width="5" style="2" customWidth="1"/>
-    <col min="7168" max="7168" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7171" max="7171" width="8.5703125" style="2" customWidth="1"/>
+    <col min="7168" max="7168" width="64.33203125" style="2" customWidth="1"/>
+    <col min="7169" max="7169" width="10.33203125" style="2" customWidth="1"/>
+    <col min="7170" max="7170" width="15.33203125" style="2" customWidth="1"/>
+    <col min="7171" max="7171" width="8.5546875" style="2" customWidth="1"/>
     <col min="7172" max="7422" width="9" style="2"/>
     <col min="7423" max="7423" width="5" style="2" customWidth="1"/>
-    <col min="7424" max="7424" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7427" max="7427" width="8.5703125" style="2" customWidth="1"/>
+    <col min="7424" max="7424" width="64.33203125" style="2" customWidth="1"/>
+    <col min="7425" max="7425" width="10.33203125" style="2" customWidth="1"/>
+    <col min="7426" max="7426" width="15.33203125" style="2" customWidth="1"/>
+    <col min="7427" max="7427" width="8.5546875" style="2" customWidth="1"/>
     <col min="7428" max="7678" width="9" style="2"/>
     <col min="7679" max="7679" width="5" style="2" customWidth="1"/>
-    <col min="7680" max="7680" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7683" max="7683" width="8.5703125" style="2" customWidth="1"/>
+    <col min="7680" max="7680" width="64.33203125" style="2" customWidth="1"/>
+    <col min="7681" max="7681" width="10.33203125" style="2" customWidth="1"/>
+    <col min="7682" max="7682" width="15.33203125" style="2" customWidth="1"/>
+    <col min="7683" max="7683" width="8.5546875" style="2" customWidth="1"/>
     <col min="7684" max="7934" width="9" style="2"/>
     <col min="7935" max="7935" width="5" style="2" customWidth="1"/>
-    <col min="7936" max="7936" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7939" max="7939" width="8.5703125" style="2" customWidth="1"/>
+    <col min="7936" max="7936" width="64.33203125" style="2" customWidth="1"/>
+    <col min="7937" max="7937" width="10.33203125" style="2" customWidth="1"/>
+    <col min="7938" max="7938" width="15.33203125" style="2" customWidth="1"/>
+    <col min="7939" max="7939" width="8.5546875" style="2" customWidth="1"/>
     <col min="7940" max="8190" width="9" style="2"/>
     <col min="8191" max="8191" width="5" style="2" customWidth="1"/>
-    <col min="8192" max="8192" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8195" max="8195" width="8.5703125" style="2" customWidth="1"/>
+    <col min="8192" max="8192" width="64.33203125" style="2" customWidth="1"/>
+    <col min="8193" max="8193" width="10.33203125" style="2" customWidth="1"/>
+    <col min="8194" max="8194" width="15.33203125" style="2" customWidth="1"/>
+    <col min="8195" max="8195" width="8.5546875" style="2" customWidth="1"/>
     <col min="8196" max="8446" width="9" style="2"/>
     <col min="8447" max="8447" width="5" style="2" customWidth="1"/>
-    <col min="8448" max="8448" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8451" max="8451" width="8.5703125" style="2" customWidth="1"/>
+    <col min="8448" max="8448" width="64.33203125" style="2" customWidth="1"/>
+    <col min="8449" max="8449" width="10.33203125" style="2" customWidth="1"/>
+    <col min="8450" max="8450" width="15.33203125" style="2" customWidth="1"/>
+    <col min="8451" max="8451" width="8.5546875" style="2" customWidth="1"/>
     <col min="8452" max="8702" width="9" style="2"/>
     <col min="8703" max="8703" width="5" style="2" customWidth="1"/>
-    <col min="8704" max="8704" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8707" max="8707" width="8.5703125" style="2" customWidth="1"/>
+    <col min="8704" max="8704" width="64.33203125" style="2" customWidth="1"/>
+    <col min="8705" max="8705" width="10.33203125" style="2" customWidth="1"/>
+    <col min="8706" max="8706" width="15.33203125" style="2" customWidth="1"/>
+    <col min="8707" max="8707" width="8.5546875" style="2" customWidth="1"/>
     <col min="8708" max="8958" width="9" style="2"/>
     <col min="8959" max="8959" width="5" style="2" customWidth="1"/>
-    <col min="8960" max="8960" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8963" max="8963" width="8.5703125" style="2" customWidth="1"/>
+    <col min="8960" max="8960" width="64.33203125" style="2" customWidth="1"/>
+    <col min="8961" max="8961" width="10.33203125" style="2" customWidth="1"/>
+    <col min="8962" max="8962" width="15.33203125" style="2" customWidth="1"/>
+    <col min="8963" max="8963" width="8.5546875" style="2" customWidth="1"/>
     <col min="8964" max="9214" width="9" style="2"/>
     <col min="9215" max="9215" width="5" style="2" customWidth="1"/>
-    <col min="9216" max="9216" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9219" max="9219" width="8.5703125" style="2" customWidth="1"/>
+    <col min="9216" max="9216" width="64.33203125" style="2" customWidth="1"/>
+    <col min="9217" max="9217" width="10.33203125" style="2" customWidth="1"/>
+    <col min="9218" max="9218" width="15.33203125" style="2" customWidth="1"/>
+    <col min="9219" max="9219" width="8.5546875" style="2" customWidth="1"/>
     <col min="9220" max="9470" width="9" style="2"/>
     <col min="9471" max="9471" width="5" style="2" customWidth="1"/>
-    <col min="9472" max="9472" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9475" max="9475" width="8.5703125" style="2" customWidth="1"/>
+    <col min="9472" max="9472" width="64.33203125" style="2" customWidth="1"/>
+    <col min="9473" max="9473" width="10.33203125" style="2" customWidth="1"/>
+    <col min="9474" max="9474" width="15.33203125" style="2" customWidth="1"/>
+    <col min="9475" max="9475" width="8.5546875" style="2" customWidth="1"/>
     <col min="9476" max="9726" width="9" style="2"/>
     <col min="9727" max="9727" width="5" style="2" customWidth="1"/>
-    <col min="9728" max="9728" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9731" max="9731" width="8.5703125" style="2" customWidth="1"/>
+    <col min="9728" max="9728" width="64.33203125" style="2" customWidth="1"/>
+    <col min="9729" max="9729" width="10.33203125" style="2" customWidth="1"/>
+    <col min="9730" max="9730" width="15.33203125" style="2" customWidth="1"/>
+    <col min="9731" max="9731" width="8.5546875" style="2" customWidth="1"/>
     <col min="9732" max="9982" width="9" style="2"/>
     <col min="9983" max="9983" width="5" style="2" customWidth="1"/>
-    <col min="9984" max="9984" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9987" max="9987" width="8.5703125" style="2" customWidth="1"/>
+    <col min="9984" max="9984" width="64.33203125" style="2" customWidth="1"/>
+    <col min="9985" max="9985" width="10.33203125" style="2" customWidth="1"/>
+    <col min="9986" max="9986" width="15.33203125" style="2" customWidth="1"/>
+    <col min="9987" max="9987" width="8.5546875" style="2" customWidth="1"/>
     <col min="9988" max="10238" width="9" style="2"/>
     <col min="10239" max="10239" width="5" style="2" customWidth="1"/>
-    <col min="10240" max="10240" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10243" max="10243" width="8.5703125" style="2" customWidth="1"/>
+    <col min="10240" max="10240" width="64.33203125" style="2" customWidth="1"/>
+    <col min="10241" max="10241" width="10.33203125" style="2" customWidth="1"/>
+    <col min="10242" max="10242" width="15.33203125" style="2" customWidth="1"/>
+    <col min="10243" max="10243" width="8.5546875" style="2" customWidth="1"/>
     <col min="10244" max="10494" width="9" style="2"/>
     <col min="10495" max="10495" width="5" style="2" customWidth="1"/>
-    <col min="10496" max="10496" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10499" max="10499" width="8.5703125" style="2" customWidth="1"/>
+    <col min="10496" max="10496" width="64.33203125" style="2" customWidth="1"/>
+    <col min="10497" max="10497" width="10.33203125" style="2" customWidth="1"/>
+    <col min="10498" max="10498" width="15.33203125" style="2" customWidth="1"/>
+    <col min="10499" max="10499" width="8.5546875" style="2" customWidth="1"/>
     <col min="10500" max="10750" width="9" style="2"/>
     <col min="10751" max="10751" width="5" style="2" customWidth="1"/>
-    <col min="10752" max="10752" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10755" max="10755" width="8.5703125" style="2" customWidth="1"/>
+    <col min="10752" max="10752" width="64.33203125" style="2" customWidth="1"/>
+    <col min="10753" max="10753" width="10.33203125" style="2" customWidth="1"/>
+    <col min="10754" max="10754" width="15.33203125" style="2" customWidth="1"/>
+    <col min="10755" max="10755" width="8.5546875" style="2" customWidth="1"/>
     <col min="10756" max="11006" width="9" style="2"/>
     <col min="11007" max="11007" width="5" style="2" customWidth="1"/>
-    <col min="11008" max="11008" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11011" max="11011" width="8.5703125" style="2" customWidth="1"/>
+    <col min="11008" max="11008" width="64.33203125" style="2" customWidth="1"/>
+    <col min="11009" max="11009" width="10.33203125" style="2" customWidth="1"/>
+    <col min="11010" max="11010" width="15.33203125" style="2" customWidth="1"/>
+    <col min="11011" max="11011" width="8.5546875" style="2" customWidth="1"/>
     <col min="11012" max="11262" width="9" style="2"/>
     <col min="11263" max="11263" width="5" style="2" customWidth="1"/>
-    <col min="11264" max="11264" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11267" max="11267" width="8.5703125" style="2" customWidth="1"/>
+    <col min="11264" max="11264" width="64.33203125" style="2" customWidth="1"/>
+    <col min="11265" max="11265" width="10.33203125" style="2" customWidth="1"/>
+    <col min="11266" max="11266" width="15.33203125" style="2" customWidth="1"/>
+    <col min="11267" max="11267" width="8.5546875" style="2" customWidth="1"/>
     <col min="11268" max="11518" width="9" style="2"/>
     <col min="11519" max="11519" width="5" style="2" customWidth="1"/>
-    <col min="11520" max="11520" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11523" max="11523" width="8.5703125" style="2" customWidth="1"/>
+    <col min="11520" max="11520" width="64.33203125" style="2" customWidth="1"/>
+    <col min="11521" max="11521" width="10.33203125" style="2" customWidth="1"/>
+    <col min="11522" max="11522" width="15.33203125" style="2" customWidth="1"/>
+    <col min="11523" max="11523" width="8.5546875" style="2" customWidth="1"/>
     <col min="11524" max="11774" width="9" style="2"/>
     <col min="11775" max="11775" width="5" style="2" customWidth="1"/>
-    <col min="11776" max="11776" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11779" max="11779" width="8.5703125" style="2" customWidth="1"/>
+    <col min="11776" max="11776" width="64.33203125" style="2" customWidth="1"/>
+    <col min="11777" max="11777" width="10.33203125" style="2" customWidth="1"/>
+    <col min="11778" max="11778" width="15.33203125" style="2" customWidth="1"/>
+    <col min="11779" max="11779" width="8.5546875" style="2" customWidth="1"/>
     <col min="11780" max="12030" width="9" style="2"/>
     <col min="12031" max="12031" width="5" style="2" customWidth="1"/>
-    <col min="12032" max="12032" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12035" max="12035" width="8.5703125" style="2" customWidth="1"/>
+    <col min="12032" max="12032" width="64.33203125" style="2" customWidth="1"/>
+    <col min="12033" max="12033" width="10.33203125" style="2" customWidth="1"/>
+    <col min="12034" max="12034" width="15.33203125" style="2" customWidth="1"/>
+    <col min="12035" max="12035" width="8.5546875" style="2" customWidth="1"/>
     <col min="12036" max="12286" width="9" style="2"/>
     <col min="12287" max="12287" width="5" style="2" customWidth="1"/>
-    <col min="12288" max="12288" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12291" max="12291" width="8.5703125" style="2" customWidth="1"/>
+    <col min="12288" max="12288" width="64.33203125" style="2" customWidth="1"/>
+    <col min="12289" max="12289" width="10.33203125" style="2" customWidth="1"/>
+    <col min="12290" max="12290" width="15.33203125" style="2" customWidth="1"/>
+    <col min="12291" max="12291" width="8.5546875" style="2" customWidth="1"/>
     <col min="12292" max="12542" width="9" style="2"/>
     <col min="12543" max="12543" width="5" style="2" customWidth="1"/>
-    <col min="12544" max="12544" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12547" max="12547" width="8.5703125" style="2" customWidth="1"/>
+    <col min="12544" max="12544" width="64.33203125" style="2" customWidth="1"/>
+    <col min="12545" max="12545" width="10.33203125" style="2" customWidth="1"/>
+    <col min="12546" max="12546" width="15.33203125" style="2" customWidth="1"/>
+    <col min="12547" max="12547" width="8.5546875" style="2" customWidth="1"/>
     <col min="12548" max="12798" width="9" style="2"/>
     <col min="12799" max="12799" width="5" style="2" customWidth="1"/>
-    <col min="12800" max="12800" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12803" max="12803" width="8.5703125" style="2" customWidth="1"/>
+    <col min="12800" max="12800" width="64.33203125" style="2" customWidth="1"/>
+    <col min="12801" max="12801" width="10.33203125" style="2" customWidth="1"/>
+    <col min="12802" max="12802" width="15.33203125" style="2" customWidth="1"/>
+    <col min="12803" max="12803" width="8.5546875" style="2" customWidth="1"/>
     <col min="12804" max="13054" width="9" style="2"/>
     <col min="13055" max="13055" width="5" style="2" customWidth="1"/>
-    <col min="13056" max="13056" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13059" max="13059" width="8.5703125" style="2" customWidth="1"/>
+    <col min="13056" max="13056" width="64.33203125" style="2" customWidth="1"/>
+    <col min="13057" max="13057" width="10.33203125" style="2" customWidth="1"/>
+    <col min="13058" max="13058" width="15.33203125" style="2" customWidth="1"/>
+    <col min="13059" max="13059" width="8.5546875" style="2" customWidth="1"/>
     <col min="13060" max="13310" width="9" style="2"/>
     <col min="13311" max="13311" width="5" style="2" customWidth="1"/>
-    <col min="13312" max="13312" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13315" max="13315" width="8.5703125" style="2" customWidth="1"/>
+    <col min="13312" max="13312" width="64.33203125" style="2" customWidth="1"/>
+    <col min="13313" max="13313" width="10.33203125" style="2" customWidth="1"/>
+    <col min="13314" max="13314" width="15.33203125" style="2" customWidth="1"/>
+    <col min="13315" max="13315" width="8.5546875" style="2" customWidth="1"/>
     <col min="13316" max="13566" width="9" style="2"/>
     <col min="13567" max="13567" width="5" style="2" customWidth="1"/>
-    <col min="13568" max="13568" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13571" max="13571" width="8.5703125" style="2" customWidth="1"/>
+    <col min="13568" max="13568" width="64.33203125" style="2" customWidth="1"/>
+    <col min="13569" max="13569" width="10.33203125" style="2" customWidth="1"/>
+    <col min="13570" max="13570" width="15.33203125" style="2" customWidth="1"/>
+    <col min="13571" max="13571" width="8.5546875" style="2" customWidth="1"/>
     <col min="13572" max="13822" width="9" style="2"/>
     <col min="13823" max="13823" width="5" style="2" customWidth="1"/>
-    <col min="13824" max="13824" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13827" max="13827" width="8.5703125" style="2" customWidth="1"/>
+    <col min="13824" max="13824" width="64.33203125" style="2" customWidth="1"/>
+    <col min="13825" max="13825" width="10.33203125" style="2" customWidth="1"/>
+    <col min="13826" max="13826" width="15.33203125" style="2" customWidth="1"/>
+    <col min="13827" max="13827" width="8.5546875" style="2" customWidth="1"/>
     <col min="13828" max="14078" width="9" style="2"/>
     <col min="14079" max="14079" width="5" style="2" customWidth="1"/>
-    <col min="14080" max="14080" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14083" max="14083" width="8.5703125" style="2" customWidth="1"/>
+    <col min="14080" max="14080" width="64.33203125" style="2" customWidth="1"/>
+    <col min="14081" max="14081" width="10.33203125" style="2" customWidth="1"/>
+    <col min="14082" max="14082" width="15.33203125" style="2" customWidth="1"/>
+    <col min="14083" max="14083" width="8.5546875" style="2" customWidth="1"/>
     <col min="14084" max="14334" width="9" style="2"/>
     <col min="14335" max="14335" width="5" style="2" customWidth="1"/>
-    <col min="14336" max="14336" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14339" max="14339" width="8.5703125" style="2" customWidth="1"/>
+    <col min="14336" max="14336" width="64.33203125" style="2" customWidth="1"/>
+    <col min="14337" max="14337" width="10.33203125" style="2" customWidth="1"/>
+    <col min="14338" max="14338" width="15.33203125" style="2" customWidth="1"/>
+    <col min="14339" max="14339" width="8.5546875" style="2" customWidth="1"/>
     <col min="14340" max="14590" width="9" style="2"/>
     <col min="14591" max="14591" width="5" style="2" customWidth="1"/>
-    <col min="14592" max="14592" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14595" max="14595" width="8.5703125" style="2" customWidth="1"/>
+    <col min="14592" max="14592" width="64.33203125" style="2" customWidth="1"/>
+    <col min="14593" max="14593" width="10.33203125" style="2" customWidth="1"/>
+    <col min="14594" max="14594" width="15.33203125" style="2" customWidth="1"/>
+    <col min="14595" max="14595" width="8.5546875" style="2" customWidth="1"/>
     <col min="14596" max="14846" width="9" style="2"/>
     <col min="14847" max="14847" width="5" style="2" customWidth="1"/>
-    <col min="14848" max="14848" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14851" max="14851" width="8.5703125" style="2" customWidth="1"/>
+    <col min="14848" max="14848" width="64.33203125" style="2" customWidth="1"/>
+    <col min="14849" max="14849" width="10.33203125" style="2" customWidth="1"/>
+    <col min="14850" max="14850" width="15.33203125" style="2" customWidth="1"/>
+    <col min="14851" max="14851" width="8.5546875" style="2" customWidth="1"/>
     <col min="14852" max="15102" width="9" style="2"/>
     <col min="15103" max="15103" width="5" style="2" customWidth="1"/>
-    <col min="15104" max="15104" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15107" max="15107" width="8.5703125" style="2" customWidth="1"/>
+    <col min="15104" max="15104" width="64.33203125" style="2" customWidth="1"/>
+    <col min="15105" max="15105" width="10.33203125" style="2" customWidth="1"/>
+    <col min="15106" max="15106" width="15.33203125" style="2" customWidth="1"/>
+    <col min="15107" max="15107" width="8.5546875" style="2" customWidth="1"/>
     <col min="15108" max="15358" width="9" style="2"/>
     <col min="15359" max="15359" width="5" style="2" customWidth="1"/>
-    <col min="15360" max="15360" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15363" max="15363" width="8.5703125" style="2" customWidth="1"/>
+    <col min="15360" max="15360" width="64.33203125" style="2" customWidth="1"/>
+    <col min="15361" max="15361" width="10.33203125" style="2" customWidth="1"/>
+    <col min="15362" max="15362" width="15.33203125" style="2" customWidth="1"/>
+    <col min="15363" max="15363" width="8.5546875" style="2" customWidth="1"/>
     <col min="15364" max="15614" width="9" style="2"/>
     <col min="15615" max="15615" width="5" style="2" customWidth="1"/>
-    <col min="15616" max="15616" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15619" max="15619" width="8.5703125" style="2" customWidth="1"/>
+    <col min="15616" max="15616" width="64.33203125" style="2" customWidth="1"/>
+    <col min="15617" max="15617" width="10.33203125" style="2" customWidth="1"/>
+    <col min="15618" max="15618" width="15.33203125" style="2" customWidth="1"/>
+    <col min="15619" max="15619" width="8.5546875" style="2" customWidth="1"/>
     <col min="15620" max="15870" width="9" style="2"/>
     <col min="15871" max="15871" width="5" style="2" customWidth="1"/>
-    <col min="15872" max="15872" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15875" max="15875" width="8.5703125" style="2" customWidth="1"/>
+    <col min="15872" max="15872" width="64.33203125" style="2" customWidth="1"/>
+    <col min="15873" max="15873" width="10.33203125" style="2" customWidth="1"/>
+    <col min="15874" max="15874" width="15.33203125" style="2" customWidth="1"/>
+    <col min="15875" max="15875" width="8.5546875" style="2" customWidth="1"/>
     <col min="15876" max="16126" width="9" style="2"/>
     <col min="16127" max="16127" width="5" style="2" customWidth="1"/>
-    <col min="16128" max="16128" width="64.28515625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16131" max="16131" width="8.5703125" style="2" customWidth="1"/>
+    <col min="16128" max="16128" width="64.33203125" style="2" customWidth="1"/>
+    <col min="16129" max="16129" width="10.33203125" style="2" customWidth="1"/>
+    <col min="16130" max="16130" width="15.33203125" style="2" customWidth="1"/>
+    <col min="16131" max="16131" width="8.5546875" style="2" customWidth="1"/>
     <col min="16132" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="135"/>
+    <row r="1" spans="1:15" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="143" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="143"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
     </row>
-    <row r="2" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="str">
         <f>'Rīgas iela 5, Ropažos'!A2</f>
         <v>Labiekārtošanas darbi</v>
       </c>
       <c r="B2" s="1"/>
     </row>
-    <row r="3" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A3" s="4" t="str">
         <f>Kopsavilkums!A3</f>
         <v>Objekta nosaukums: Volejbola laukumu uzlabošana</v>
       </c>
     </row>
-    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A4" s="4" t="str">
         <f>Kopsavilkums!A4</f>
         <v>Objekta adreses: Rīgas iela 5, Ropaži; Mežu iela Silakrogā; Sapņu Līču iela Zaķu muižā, Ropažu pagasts, LV-2135</v>
       </c>
     </row>
-    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A5" s="4"/>
       <c r="L5" s="2" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="6">
         <f>O18</f>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A6" s="4"/>
       <c r="N6" s="6"/>
     </row>
-    <row r="7" spans="1:15" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:15" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="136" t="s">
+    <row r="8" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="144" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="138" t="s">
+      <c r="B8" s="146" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="138" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="140" t="s">
+      <c r="C8" s="146" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="148" t="s">
         <v>1</v>
       </c>
-      <c r="E8" s="128" t="s">
+      <c r="E8" s="150" t="s">
         <v>23</v>
       </c>
-      <c r="F8" s="129"/>
-[...4 lines deleted...]
-      <c r="K8" s="128" t="s">
+      <c r="F8" s="151"/>
+      <c r="G8" s="151"/>
+      <c r="H8" s="151"/>
+      <c r="I8" s="151"/>
+      <c r="J8" s="152"/>
+      <c r="K8" s="150" t="s">
         <v>24</v>
       </c>
-      <c r="L8" s="129"/>
-[...8 lines deleted...]
-      <c r="D9" s="141"/>
+      <c r="L8" s="151"/>
+      <c r="M8" s="151"/>
+      <c r="N8" s="151"/>
+      <c r="O8" s="152"/>
+    </row>
+    <row r="9" spans="1:15" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="145"/>
+      <c r="B9" s="147"/>
+      <c r="C9" s="147"/>
+      <c r="D9" s="149"/>
       <c r="E9" s="7" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="8" t="s">
         <v>27</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>28</v>
       </c>
       <c r="I9" s="8" t="s">
         <v>29</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>30</v>
       </c>
       <c r="K9" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L9" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M9" s="8" t="s">
         <v>28</v>
       </c>
       <c r="N9" s="8" t="s">
         <v>29</v>
       </c>
       <c r="O9" s="9" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="10" spans="1:15" s="18" customFormat="1" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:15" s="18" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A10" s="10">
         <v>1</v>
       </c>
       <c r="B10" s="11">
         <v>2</v>
       </c>
       <c r="C10" s="12">
         <v>3</v>
       </c>
       <c r="D10" s="13">
         <v>4</v>
       </c>
       <c r="E10" s="14">
         <v>5</v>
       </c>
       <c r="F10" s="12">
         <v>6</v>
       </c>
       <c r="G10" s="15">
         <v>7</v>
       </c>
       <c r="H10" s="11">
         <v>8</v>
       </c>
       <c r="I10" s="12">
         <v>9</v>
       </c>
       <c r="J10" s="16">
         <v>10</v>
       </c>
       <c r="K10" s="14">
         <v>11</v>
       </c>
       <c r="L10" s="12">
         <v>12</v>
       </c>
       <c r="M10" s="15">
         <v>13</v>
       </c>
       <c r="N10" s="11">
         <v>14</v>
       </c>
       <c r="O10" s="17">
         <v>15</v>
       </c>
     </row>
-    <row r="11" spans="1:15" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:15" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="19"/>
       <c r="B11" s="20" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C11" s="21"/>
       <c r="D11" s="22"/>
       <c r="E11" s="23"/>
       <c r="F11" s="24"/>
       <c r="G11" s="25"/>
       <c r="H11" s="25"/>
       <c r="I11" s="25"/>
       <c r="J11" s="26"/>
       <c r="K11" s="27"/>
       <c r="L11" s="28"/>
       <c r="M11" s="28"/>
       <c r="N11" s="28"/>
       <c r="O11" s="29"/>
     </row>
-    <row r="12" spans="1:15" s="18" customFormat="1" ht="64.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:15" s="18" customFormat="1" ht="64.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="58">
         <v>1</v>
       </c>
       <c r="B12" s="64" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C12" s="60" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D12" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E12" s="61"/>
       <c r="F12" s="62"/>
       <c r="G12" s="35">
         <f t="shared" ref="G12" si="0">E12*F12</f>
         <v>0</v>
       </c>
       <c r="H12" s="62"/>
       <c r="I12" s="62"/>
       <c r="J12" s="36">
         <f t="shared" ref="J12" si="1">I12+H12+G12</f>
         <v>0</v>
       </c>
       <c r="K12" s="34">
         <f t="shared" ref="K12" si="2">ROUND(D12*E12,2)</f>
         <v>0</v>
       </c>
       <c r="L12" s="35">
         <f t="shared" ref="L12" si="3">ROUND(D12*G12,2)</f>
         <v>0</v>
       </c>
       <c r="M12" s="35">
         <f t="shared" ref="M12" si="4">ROUND(D12*H12,2)</f>
         <v>0</v>
       </c>
       <c r="N12" s="35">
         <f t="shared" ref="N12" si="5">ROUND(D12*I12,2)</f>
         <v>0</v>
       </c>
       <c r="O12" s="36">
         <f t="shared" ref="O12" si="6">L12+M12+N12</f>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:15" s="18" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:15" s="18" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="58">
         <v>2</v>
       </c>
       <c r="B13" s="64" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C13" s="60" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D13" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E13" s="61"/>
       <c r="F13" s="62"/>
       <c r="G13" s="35">
         <f t="shared" ref="G13:G17" si="7">E13*F13</f>
         <v>0</v>
       </c>
       <c r="H13" s="62"/>
       <c r="I13" s="62"/>
       <c r="J13" s="36">
         <f t="shared" ref="J13:J17" si="8">I13+H13+G13</f>
         <v>0</v>
       </c>
       <c r="K13" s="34">
         <f t="shared" ref="K13:K17" si="9">ROUND(D13*E13,2)</f>
         <v>0</v>
       </c>
       <c r="L13" s="35">
         <f t="shared" ref="L13:L17" si="10">ROUND(D13*G13,2)</f>
         <v>0</v>
       </c>
       <c r="M13" s="35">
         <f t="shared" ref="M13:M17" si="11">ROUND(D13*H13,2)</f>
         <v>0</v>
       </c>
       <c r="N13" s="35">
         <f t="shared" ref="N13:N17" si="12">ROUND(D13*I13,2)</f>
         <v>0</v>
       </c>
       <c r="O13" s="36">
         <f t="shared" ref="O13:O17" si="13">L13+M13+N13</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:15" s="18" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:15" s="18" customFormat="1" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="51">
         <v>3</v>
       </c>
       <c r="B14" s="64" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C14" s="60" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D14" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E14" s="61"/>
       <c r="F14" s="62"/>
       <c r="G14" s="35">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="H14" s="62"/>
       <c r="I14" s="62"/>
       <c r="J14" s="36">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="K14" s="34">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="L14" s="35">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M14" s="35">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="N14" s="35">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="O14" s="36">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:15" s="18" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:15" s="18" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="58">
         <v>4</v>
       </c>
       <c r="B15" s="63" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C15" s="60" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D15" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E15" s="61"/>
       <c r="F15" s="62"/>
       <c r="G15" s="35">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="H15" s="62"/>
       <c r="I15" s="62"/>
       <c r="J15" s="36">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="K15" s="34">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="L15" s="35">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M15" s="35">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="N15" s="35">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="O15" s="36">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:15" s="18" customFormat="1" ht="89.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:15" s="18" customFormat="1" ht="89.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="30">
         <v>5</v>
       </c>
       <c r="B16" s="55" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C16" s="32" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D16" s="33">
         <v>2</v>
       </c>
       <c r="E16" s="34"/>
       <c r="F16" s="35"/>
       <c r="G16" s="35">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="H16" s="62"/>
       <c r="I16" s="62"/>
       <c r="J16" s="36">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="K16" s="34">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="L16" s="35">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M16" s="35">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="N16" s="35">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="O16" s="36">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:15" s="18" customFormat="1" ht="73.900000000000006" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:15" s="18" customFormat="1" ht="73.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="30">
         <v>6</v>
       </c>
       <c r="B17" s="65" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C17" s="32" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D17" s="33">
         <v>2</v>
       </c>
       <c r="E17" s="34"/>
       <c r="F17" s="35"/>
       <c r="G17" s="35">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="H17" s="62"/>
       <c r="I17" s="62"/>
       <c r="J17" s="36">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="K17" s="66">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="L17" s="67">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M17" s="35">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="N17" s="35">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="O17" s="36">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:15" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="131" t="s">
+    <row r="18" spans="1:15" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="153" t="s">
         <v>32</v>
       </c>
-      <c r="B18" s="131"/>
-[...7 lines deleted...]
-      <c r="J18" s="131"/>
+      <c r="B18" s="153"/>
+      <c r="C18" s="153"/>
+      <c r="D18" s="153"/>
+      <c r="E18" s="153"/>
+      <c r="F18" s="153"/>
+      <c r="G18" s="153"/>
+      <c r="H18" s="153"/>
+      <c r="I18" s="153"/>
+      <c r="J18" s="153"/>
       <c r="K18" s="37">
         <f>ROUND(SUM(K12:K17),2)</f>
         <v>0</v>
       </c>
       <c r="L18" s="37">
         <f>ROUND(SUM(L12:L17),2)</f>
         <v>0</v>
       </c>
       <c r="M18" s="37">
         <f>ROUND(SUM(M12:M17),2)</f>
         <v>0</v>
       </c>
       <c r="N18" s="37">
         <f>ROUND(SUM(N12:N17),2)</f>
         <v>0</v>
       </c>
       <c r="O18" s="37">
         <f>ROUND(SUM(O12:O17),2)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="38"/>
       <c r="B19" s="38"/>
       <c r="C19" s="38"/>
       <c r="D19" s="38"/>
       <c r="E19" s="38"/>
       <c r="F19" s="2"/>
       <c r="K19" s="6"/>
     </row>
-    <row r="20" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:15" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="38"/>
       <c r="B20" s="38"/>
       <c r="C20" s="38"/>
       <c r="D20" s="38"/>
       <c r="E20" s="38"/>
       <c r="F20" s="2"/>
     </row>
-    <row r="21" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="38"/>
       <c r="B21" s="39"/>
       <c r="C21" s="39"/>
       <c r="D21" s="39"/>
       <c r="E21" s="40"/>
       <c r="F21" s="2"/>
-      <c r="I21" s="132"/>
-[...4 lines deleted...]
-    <row r="22" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I21" s="133"/>
+      <c r="J21" s="133"/>
+      <c r="K21" s="133"/>
+      <c r="L21" s="133"/>
+    </row>
+    <row r="22" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="38"/>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
-      <c r="D22" s="133"/>
-      <c r="E22" s="133"/>
+      <c r="D22" s="154"/>
+      <c r="E22" s="154"/>
       <c r="F22" s="2"/>
       <c r="I22" s="134"/>
       <c r="J22" s="134"/>
       <c r="K22" s="134"/>
       <c r="L22" s="134"/>
     </row>
-    <row r="23" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A23" s="44"/>
       <c r="B23" s="45"/>
       <c r="C23" s="45"/>
       <c r="D23" s="45"/>
       <c r="E23" s="44"/>
       <c r="F23" s="2"/>
     </row>
-    <row r="24" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A24" s="46"/>
       <c r="B24" s="47"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="48"/>
       <c r="F24" s="2"/>
     </row>
-    <row r="25" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A25" s="46"/>
       <c r="B25" s="47"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="48"/>
       <c r="F25" s="2"/>
     </row>
-    <row r="26" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A26" s="46"/>
       <c r="B26" s="47"/>
       <c r="C26" s="5"/>
       <c r="D26" s="48"/>
       <c r="E26" s="48"/>
       <c r="F26" s="2"/>
     </row>
-    <row r="27" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A27" s="49"/>
       <c r="B27" s="50"/>
       <c r="C27" s="51"/>
       <c r="D27" s="51"/>
     </row>
-    <row r="28" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B28" s="53"/>
     </row>
-    <row r="29" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:15" x14ac:dyDescent="0.3">
       <c r="C29" s="46"/>
       <c r="D29" s="46"/>
     </row>
-    <row r="31" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:15" x14ac:dyDescent="0.3">
       <c r="B31" s="53"/>
     </row>
-    <row r="32" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:15" x14ac:dyDescent="0.3">
       <c r="B32" s="53"/>
     </row>
-    <row r="33" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B33" s="53"/>
     </row>
-    <row r="34" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B34" s="54"/>
     </row>
-    <row r="35" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="35" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B35" s="54"/>
     </row>
-    <row r="36" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B36" s="54"/>
     </row>
-    <row r="37" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="37" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B37" s="54"/>
     </row>
-    <row r="38" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="38" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B38" s="54"/>
     </row>
-    <row r="39" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="39" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B39" s="54"/>
     </row>
-    <row r="40" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="40" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B40" s="54"/>
     </row>
-    <row r="41" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="41" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B41" s="54"/>
     </row>
-    <row r="42" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="42" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B42" s="54"/>
     </row>
-    <row r="43" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="43" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B43" s="54"/>
     </row>
-    <row r="44" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="44" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B44" s="54"/>
     </row>
-    <row r="45" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="45" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B45" s="54"/>
     </row>
-    <row r="46" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="46" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B46" s="54"/>
     </row>
-    <row r="47" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="47" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B47" s="54"/>
     </row>
-    <row r="48" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="48" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B48" s="54"/>
     </row>
-    <row r="49" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="49" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B49" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A1:B1"/>
-[...3 lines deleted...]
-    <mergeCell ref="D8:D9"/>
     <mergeCell ref="K8:O8"/>
     <mergeCell ref="A18:J18"/>
     <mergeCell ref="I21:L21"/>
     <mergeCell ref="D22:E22"/>
     <mergeCell ref="I22:L22"/>
     <mergeCell ref="E8:J8"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="D8:D9"/>
   </mergeCells>
   <conditionalFormatting sqref="B11 B15">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darblapas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>