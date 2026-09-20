--- v0 (2026-07-26)
+++ v1 (2026-09-20)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5F6D569A" w14:textId="77777777" w:rsidR="0058681B" w:rsidRDefault="0058681B" w:rsidP="0058681B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk137204572"/>
       <w:r w:rsidRPr="00B131A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
@@ -138,51 +138,51 @@
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Informācija par pasūtītāju</w:t>
       </w:r>
       <w:r w:rsidRPr="00B131A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Reatabula"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2762"/>
         <w:gridCol w:w="6261"/>
       </w:tblGrid>
       <w:tr w:rsidR="0058681B" w:rsidRPr="00B131A0" w14:paraId="54313DEA" w14:textId="77777777" w:rsidTr="00E5366B">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2762" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02BAEA0D" w14:textId="77777777" w:rsidR="0058681B" w:rsidRPr="00B131A0" w:rsidRDefault="0058681B" w:rsidP="00E5366B">
             <w:pPr>
@@ -509,98 +509,98 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="004B5AE8" w:rsidRPr="004B5AE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>29908668,</w:t>
             </w:r>
             <w:r w:rsidR="004B5AE8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> e-pasts: </w:t>
             </w:r>
             <w:hyperlink r:id="rId5" w:history="1">
               <w:r w:rsidR="004B5AE8" w:rsidRPr="001564AB">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="lv-LV"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>natalija.deketa-berzina@edu.ropazi.lv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3D9F19F1" w14:textId="77777777" w:rsidR="000E5AA6" w:rsidRDefault="000E5AA6" w:rsidP="004A26D1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5E2C9534" w14:textId="264A0D8F" w:rsidR="000E5AA6" w:rsidRPr="00B131A0" w:rsidRDefault="000E5AA6" w:rsidP="004A26D1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E5AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociālais dienests - Sociālā dienesta vadītāja Ilona Reinholde – 26482289, e-pasts: </w:t>
             </w:r>
             <w:hyperlink r:id="rId6" w:history="1">
               <w:r w:rsidRPr="006E6290">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="lv-LV"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>ilona.reinholde@ropazi.lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0058681B" w:rsidRPr="00B131A0" w14:paraId="320BD2DF" w14:textId="77777777" w:rsidTr="00E5366B">
         <w:trPr>
           <w:trHeight w:val="704"/>
@@ -708,81 +708,101 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B131A0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Piedāvājumu iesniegšanas termiņš:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A49AB2F" w14:textId="19884638" w:rsidR="0058681B" w:rsidRPr="00B131A0" w:rsidRDefault="0058681B" w:rsidP="00E5366B">
+          <w:p w14:paraId="0A49AB2F" w14:textId="7890E9FF" w:rsidR="0058681B" w:rsidRPr="00B131A0" w:rsidRDefault="0058681B" w:rsidP="00E5366B">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B131A0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Līdz </w:t>
             </w:r>
+            <w:r w:rsidR="009712AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>07</w:t>
+            </w:r>
             <w:r w:rsidR="006E7B3A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>29.07</w:t>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidR="009712AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B131A0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
             <w:r w:rsidR="006E7B3A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
             <w:r w:rsidR="00C34A93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -931,51 +951,51 @@
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B131A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Informācija par priekšmetu:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Reatabula"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="6350"/>
       </w:tblGrid>
       <w:tr w:rsidR="007C5F7B" w:rsidRPr="00B131A0" w14:paraId="0CF24110" w14:textId="77777777" w:rsidTr="00E5366B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4DF89B7D" w14:textId="4830938F" w:rsidR="007C5F7B" w:rsidRPr="00B131A0" w:rsidRDefault="00C57980" w:rsidP="00E5366B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1569,51 +1589,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00B131A0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Līguma izpildes laiks:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E6321B5" w14:textId="739941F9" w:rsidR="0058681B" w:rsidRDefault="00F612AF" w:rsidP="00E5366B">
             <w:pPr>
-              <w:pStyle w:val="Bezatstarpm"/>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk205281401"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3 (t</w:t>
             </w:r>
             <w:r w:rsidR="0058681B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -1633,51 +1653,51 @@
             </w:r>
             <w:r w:rsidR="0058681B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> nedēļu </w:t>
             </w:r>
             <w:r w:rsidR="0058681B" w:rsidRPr="00B131A0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">laikā no līguma parakstīšanas dienas </w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
           <w:p w14:paraId="6C1113E3" w14:textId="77777777" w:rsidR="0058681B" w:rsidRPr="00B131A0" w:rsidRDefault="0058681B" w:rsidP="00E5366B">
             <w:pPr>
-              <w:pStyle w:val="Bezatstarpm"/>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F612AF" w:rsidRPr="00B131A0" w14:paraId="45B4D6A2" w14:textId="77777777" w:rsidTr="00E5366B">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -1695,87 +1715,87 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Līguma izpildes vietas:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F312069" w14:textId="6544F4EA" w:rsidR="00F612AF" w:rsidRDefault="00F612AF" w:rsidP="00F612AF">
             <w:pPr>
-              <w:pStyle w:val="Bezatstarpm"/>
+              <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>daļa: C</w:t>
             </w:r>
             <w:r w:rsidRPr="00F612AF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>entra iela 4, Ropaži, Ropažu pag., Ropažu nov., LV-2135</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FD3A6DB" w14:textId="1AA41B33" w:rsidR="00F612AF" w:rsidRDefault="00F612AF" w:rsidP="00F612AF">
             <w:pPr>
-              <w:pStyle w:val="Bezatstarpm"/>
+              <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">daļa: </w:t>
             </w:r>
             <w:r w:rsidRPr="00F612AF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1817,51 +1837,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00B131A0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Izmaksas, kas jāiekļauj cenā:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="788EFF80" w14:textId="45A9A7BC" w:rsidR="0058681B" w:rsidRPr="00B131A0" w:rsidRDefault="0058681B" w:rsidP="00E5366B">
             <w:pPr>
-              <w:pStyle w:val="Bezatstarpm"/>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B131A0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Piedāvātajās cenās ir iekļautas visas izmaksas, kas attiecas un ir saistītas ar līguma izpildi, proti</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -1888,280 +1908,280 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>darba algas, administratīvās, transporta, nodokļi u.c.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52F05689" w14:textId="77777777" w:rsidR="0058681B" w:rsidRPr="00B131A0" w:rsidRDefault="0058681B" w:rsidP="0058681B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C51E0FF" w14:textId="505549D9" w:rsidR="009C44F1" w:rsidRPr="00F814DE" w:rsidRDefault="009C44F1" w:rsidP="009C44F1">
       <w:pPr>
-        <w:pStyle w:val="Paraststmeklis"/>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F814DE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prasības pretendentiem:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C687FAD" w14:textId="64982A97" w:rsidR="009C44F1" w:rsidRPr="00F814DE" w:rsidRDefault="009C44F1" w:rsidP="009C44F1">
       <w:pPr>
-        <w:pStyle w:val="Paraststmeklis"/>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:firstLine="131"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F814DE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pretendents ir reģistrēts Latvijas Republikas Būvkomersantu reģistrā;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D0B8496" w14:textId="759C2FF0" w:rsidR="00F814DE" w:rsidRPr="00F814DE" w:rsidRDefault="009C44F1" w:rsidP="00F814DE">
       <w:pPr>
-        <w:pStyle w:val="Paraststmeklis"/>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:firstLine="131"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F814DE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Pretendents līguma izpildei nodrošina </w:t>
       </w:r>
       <w:r w:rsidR="00A97DB4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>būvdarbu vadītāj</w:t>
       </w:r>
       <w:r w:rsidR="005505A2">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00A97DB4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, kuram ir spēkā esošs būvprakses sertifikāts ēku būvdarbu vadīšanā</w:t>
       </w:r>
       <w:r w:rsidRPr="00F814DE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12FC6674" w14:textId="43DBAA3F" w:rsidR="00A323AD" w:rsidRPr="00A323AD" w:rsidRDefault="00F814DE" w:rsidP="00A323AD">
       <w:pPr>
-        <w:pStyle w:val="Paraststmeklis"/>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="709" w:firstLine="131"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F814DE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Pretendentam </w:t>
       </w:r>
       <w:r w:rsidR="00A323AD" w:rsidRPr="00A323AD">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lēmuma pieņemšanas dienā nav VID administrēto nodokļu (nodevu) parādu;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="200A3B32" w14:textId="003C1C90" w:rsidR="00EC7C67" w:rsidRPr="00EC7C67" w:rsidRDefault="00F64D09" w:rsidP="00EC7C67">
       <w:pPr>
-        <w:pStyle w:val="Paraststmeklis"/>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="709" w:firstLine="131"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A323AD">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pretendents ir iepazinies ar objektiem dabā. Objektu apskati ir iespējams veikt darba dienās darba laikā, iepriekš sazinoties ar norādīto attiecīgās iestādes kontaktpersonu, lai norunātu konkrētu tikšanās laiku</w:t>
       </w:r>
       <w:r w:rsidR="004A26D1">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="693499E9" w14:textId="6ABF0863" w:rsidR="0058681B" w:rsidRPr="00B131A0" w:rsidRDefault="0058681B" w:rsidP="0058681B">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B131A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Pretendentu iesniedzamie dokumenti: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22017F2D" w14:textId="77777777" w:rsidR="0058681B" w:rsidRPr="001E4AE8" w:rsidRDefault="0058681B" w:rsidP="00EC7C67">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="131"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B131A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pretendenta pieteikums dalībai cenu aptaujā, kas sagatavots atbilstoši cenu aptaujas pieteikuma paraugam</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D13C8B5" w14:textId="52775ACD" w:rsidR="001E4AE8" w:rsidRPr="001E4AE8" w:rsidRDefault="001E4AE8" w:rsidP="00EC7C67">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:firstLine="131"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E4AE8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Tehniskā specifikācija/Tehniskais piedāvājums, kas sagatavots atbilstoši cenu aptaujas paraugam </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64B74CCE" w14:textId="05F23A7C" w:rsidR="00F64D09" w:rsidRPr="00334826" w:rsidRDefault="0058681B" w:rsidP="00EC7C67">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="131"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B131A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
@@ -3181,51 +3201,51 @@
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Iesniedzot finanšu piedāvājumu, pretendentam kā pielikums jāiekļauj detalizēta izmaksu tāme.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="259C14DE" w14:textId="2AA08B2D" w:rsidR="00230829" w:rsidRPr="00334826" w:rsidRDefault="00230829" w:rsidP="00334826">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Reatabula"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8926" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7080"/>
         <w:gridCol w:w="1846"/>
       </w:tblGrid>
       <w:tr w:rsidR="00334826" w:rsidRPr="00B131A0" w14:paraId="288E3E20" w14:textId="77777777" w:rsidTr="00317131">
         <w:trPr>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
@@ -3291,51 +3311,51 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Cena EUR bez PVN </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkEnd w:id="4"/>
       </w:tr>
       <w:tr w:rsidR="00334826" w:rsidRPr="00B131A0" w14:paraId="6D4DBE8F" w14:textId="77777777" w:rsidTr="00C52EFD">
         <w:trPr>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D12F123" w14:textId="576B7108" w:rsidR="00334826" w:rsidRPr="003257DB" w:rsidRDefault="00334826" w:rsidP="003257DB">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="_Hlk206593394"/>
             <w:r w:rsidRPr="003257DB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Daļa, </w:t>
             </w:r>
@@ -3604,51 +3624,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0ED4ACE8" w14:textId="77777777" w:rsidR="00A07F8A" w:rsidRDefault="00A07F8A" w:rsidP="0058681B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Reatabula"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8926" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7080"/>
         <w:gridCol w:w="1846"/>
       </w:tblGrid>
       <w:tr w:rsidR="00334826" w:rsidRPr="00B131A0" w14:paraId="59B9C151" w14:textId="77777777" w:rsidTr="0033522F">
         <w:trPr>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
@@ -4037,51 +4057,51 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55E7B2C6" w14:textId="77777777" w:rsidR="00FE1EFE" w:rsidRPr="0058681B" w:rsidRDefault="00FE1EFE" w:rsidP="0058681B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Reatabula"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8926" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="6669"/>
       </w:tblGrid>
       <w:tr w:rsidR="0058681B" w:rsidRPr="00B131A0" w14:paraId="56F8A8B9" w14:textId="77777777" w:rsidTr="00E5366B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69F18BD4" w14:textId="77777777" w:rsidR="0058681B" w:rsidRPr="00B131A0" w:rsidRDefault="0058681B" w:rsidP="00E5366B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -4305,51 +4325,51 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04FB34B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F71EC0D6"/>
     <w:lvl w:ilvl="0" w:tplc="F5D0F282">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1140" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5412,85 +5432,87 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1601792787">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0058681B"/>
     <w:rsid w:val="00081A39"/>
+    <w:rsid w:val="000A5B61"/>
     <w:rsid w:val="000E5AA6"/>
     <w:rsid w:val="00143B89"/>
     <w:rsid w:val="001E4AE8"/>
     <w:rsid w:val="001F7928"/>
     <w:rsid w:val="002110C9"/>
     <w:rsid w:val="00230829"/>
     <w:rsid w:val="00243EE1"/>
     <w:rsid w:val="00282427"/>
     <w:rsid w:val="002839F9"/>
     <w:rsid w:val="003257DB"/>
     <w:rsid w:val="00334826"/>
     <w:rsid w:val="00382210"/>
     <w:rsid w:val="003C1FBD"/>
     <w:rsid w:val="004A26D1"/>
     <w:rsid w:val="004B5AE8"/>
     <w:rsid w:val="005505A2"/>
     <w:rsid w:val="0058681B"/>
     <w:rsid w:val="0060433A"/>
     <w:rsid w:val="00651334"/>
     <w:rsid w:val="0068012E"/>
     <w:rsid w:val="006D3F8C"/>
     <w:rsid w:val="006D43E8"/>
     <w:rsid w:val="006E7B3A"/>
     <w:rsid w:val="00705E72"/>
     <w:rsid w:val="00740873"/>
     <w:rsid w:val="0076125A"/>
     <w:rsid w:val="007C5F7B"/>
     <w:rsid w:val="007D718F"/>
     <w:rsid w:val="00821517"/>
     <w:rsid w:val="00836DD7"/>
     <w:rsid w:val="00847649"/>
     <w:rsid w:val="008A2238"/>
     <w:rsid w:val="008D3C58"/>
     <w:rsid w:val="00945953"/>
     <w:rsid w:val="00950A2C"/>
+    <w:rsid w:val="009712AB"/>
     <w:rsid w:val="00975D8A"/>
     <w:rsid w:val="009B3F66"/>
     <w:rsid w:val="009C44F1"/>
     <w:rsid w:val="009C61C6"/>
     <w:rsid w:val="00A07F8A"/>
     <w:rsid w:val="00A323AD"/>
     <w:rsid w:val="00A97DB4"/>
     <w:rsid w:val="00AA64BE"/>
     <w:rsid w:val="00AF2C05"/>
     <w:rsid w:val="00C34A93"/>
     <w:rsid w:val="00C57980"/>
     <w:rsid w:val="00C83309"/>
     <w:rsid w:val="00D00A72"/>
     <w:rsid w:val="00D9294F"/>
     <w:rsid w:val="00DE4084"/>
     <w:rsid w:val="00DF50A5"/>
     <w:rsid w:val="00E74B93"/>
     <w:rsid w:val="00EC7C67"/>
     <w:rsid w:val="00F26DA6"/>
     <w:rsid w:val="00F311C1"/>
     <w:rsid w:val="00F612AF"/>
     <w:rsid w:val="00F64D09"/>
     <w:rsid w:val="00F814DE"/>
     <w:rsid w:val="00F92A40"/>
     <w:rsid w:val="00FE1EFE"/>
@@ -5899,728 +5921,728 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0058681B"/>
     <w:pPr>
       <w:spacing w:line="254" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts1Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="0058681B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts2Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0058681B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts3Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0058681B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts4Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0058681B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts5Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0058681B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts6Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0058681B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts7">
+  <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts7Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0058681B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts8">
+  <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts8Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0058681B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts9Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0058681B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts1Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0058681B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts2Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0058681B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts3Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0058681B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts4Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0058681B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts5Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0058681B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts6Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0058681B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts7Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0058681B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts8Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0058681B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts9Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0058681B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nosaukums">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="NosaukumsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="0058681B"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NosaukumsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Nosaukums"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="0058681B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Apakvirsraksts">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="ApakvirsrakstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="0058681B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ApakvirsrakstsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Apakvirsraksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="0058681B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citts">
+  <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="CittsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="0058681B"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CittsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Citts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="0058681B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0058681B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Intensvsizclums">
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="0058681B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Intensvscitts">
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="IntensvscittsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="0058681B"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntensvscittsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Intensvscitts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="0058681B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Intensvaatsauce">
+  <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="0058681B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Reatabula">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Parastatabula"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="0058681B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bezatstarpm">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0058681B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipersaite">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0058681B"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Komentraatsauce">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00230829"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentrateksts">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="KomentratekstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00230829"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Komentrateksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00230829"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentratma">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Komentrateksts"/>
-[...1 lines deleted...]
-    <w:link w:val="KomentratmaRakstz"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00230829"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Komentratma"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00230829"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Paraststmeklis">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009C44F1"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prskatjums">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A97DB4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Neatrisintapieminana">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE1EFE"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ilona.reinholde@ropazi.lv" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:natalija.deketa-berzina@edu.ropazi.lv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
@@ -6900,55 +6922,55 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>2971</Words>
-  <Characters>1695</Characters>
+  <Words>696</Words>
+  <Characters>3970</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4657</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>