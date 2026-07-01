--- v0 (2025-10-18)
+++ v1 (2026-07-01)
@@ -1,56 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Darbinieks\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ropazunovads.lv\dfs\RedirectedFolders\Guntars.Kniksts\Documents\Uzņēmējdarbība\Remigrācijas projekts\Konkursam\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{DA7568D7-EAC9-40F6-AB6F-1495246FCDAD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{CCAE8446-DA83-43BE-8E73-22B3F80108C2}"/>
   </bookViews>
   <sheets>
     <sheet name="Lapa1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F74" i="1" l="1"/>
   <c r="E74" i="1"/>
   <c r="D74" i="1"/>
   <c r="E73" i="1"/>
   <c r="D73" i="1"/>
   <c r="F72" i="1"/>
   <c r="F71" i="1"/>
   <c r="F70" i="1"/>
   <c r="E68" i="1"/>
   <c r="E75" i="1" s="1"/>
@@ -468,53 +469,53 @@
 • pieteikuma iesniedzējs atbilst visām konkursa nolikuma prasībām;
 • gan pieteikumā, gan pielikumos iekļautā informācija atbilst patiesībai un ir spēkā esoša;
 • esmu informēts par savu personas datu apstrādi un savām tiesībām personas datu apstrādes jomā grantu programmas ietvaros, kā arī esmu iepazinies ar grantu programmas nolikumā norādīto personas datu apstrādes sadaļu, tai skaitā, esmu informēts, ka pamatā mani personas dati tiek apstrādāti grantu programmas administrēšanas nolūkos, kā arī grantu programmas ietvaros organizētie pasākumi var tikt fotografēti un filmēti grantu programmas nolikumā norādītajiem mērķiem.  </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">
 Projekta iesniedzējs: _________________________________ 
 Paraksts*    _______________________________
 202__.gada _______________________________
 * Ja pieteikuma iesniedzējs ir juridiska persona, konkursa pieteikumu paraksta persona, kurai, atbilstoši Latvijas Republikas Uzņēmuma reģistra informācijai, ir paraksta tiesības.</t>
     </r>
   </si>
   <si>
     <t>De minimis sistēmā izveidotās un apstiprinātās veidlapas identifikācijas Nr.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
@@ -1080,312 +1081,312 @@
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="7" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="7" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="2" fillId="7" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="6" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="11" fillId="6" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="6" borderId="38" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="2" fillId="6" borderId="38" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="8" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="11" fillId="8" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="2" fillId="6" borderId="39" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="6" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="11" fillId="6" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="8" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="11" fillId="8" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="9" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="9" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="10" borderId="38" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="2" fillId="10" borderId="38" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="10" borderId="38" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="11" fillId="10" borderId="38" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="2" fillId="10" borderId="38" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="6" borderId="36" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="6" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="6" borderId="39" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...46 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...89 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Komats" xfId="1" builtinId="3"/>
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
     <cellStyle name="Procenti" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1668,1128 +1669,1128 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9FD219B5-A5C9-4EF2-B78F-B0D987156006}">
   <dimension ref="A1:W1031"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F1" sqref="F1"/>
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="D13" sqref="D13:F13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="30.5703125" style="1" customWidth="1"/>
     <col min="3" max="6" width="18.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="14.5703125" style="1" customWidth="1"/>
     <col min="8" max="15" width="9.140625" style="1" customWidth="1"/>
     <col min="16" max="23" width="8.5703125" style="1" customWidth="1"/>
     <col min="24" max="16384" width="14.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:23" ht="70.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="38"/>
-[...4 lines deleted...]
-      <c r="F2" s="39"/>
+      <c r="A2" s="78"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
     </row>
     <row r="3" spans="1:23" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="40" t="s">
+      <c r="A3" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="41"/>
-[...3 lines deleted...]
-      <c r="F3" s="41"/>
+      <c r="B3" s="80"/>
+      <c r="C3" s="80"/>
+      <c r="D3" s="80"/>
+      <c r="E3" s="80"/>
+      <c r="F3" s="80"/>
     </row>
     <row r="4" spans="1:23" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="42" t="s">
+      <c r="A4" s="81" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="43"/>
-[...3 lines deleted...]
-      <c r="F4" s="43"/>
+      <c r="B4" s="82"/>
+      <c r="C4" s="82"/>
+      <c r="D4" s="82"/>
+      <c r="E4" s="82"/>
+      <c r="F4" s="82"/>
     </row>
     <row r="5" spans="1:23" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="44" t="s">
+      <c r="A5" s="83" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="45"/>
-[...3 lines deleted...]
-      <c r="F5" s="45"/>
+      <c r="B5" s="84"/>
+      <c r="C5" s="84"/>
+      <c r="D5" s="84"/>
+      <c r="E5" s="84"/>
+      <c r="F5" s="84"/>
       <c r="G5" s="2"/>
     </row>
     <row r="6" spans="1:23" s="4" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="46" t="s">
+      <c r="A6" s="85" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="47"/>
-[...3 lines deleted...]
-      <c r="F6" s="50"/>
+      <c r="B6" s="86"/>
+      <c r="C6" s="86"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="88"/>
+      <c r="F6" s="89"/>
       <c r="G6" s="3"/>
     </row>
     <row r="7" spans="1:23" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="51" t="s">
+      <c r="A7" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="52"/>
-[...3 lines deleted...]
-      <c r="F7" s="55"/>
+      <c r="B7" s="74"/>
+      <c r="C7" s="74"/>
+      <c r="D7" s="75"/>
+      <c r="E7" s="76"/>
+      <c r="F7" s="77"/>
       <c r="G7" s="5"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
       <c r="T7" s="6"/>
       <c r="U7" s="6"/>
       <c r="V7" s="6"/>
       <c r="W7" s="6"/>
     </row>
     <row r="8" spans="1:23" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="56" t="s">
+      <c r="A8" s="67" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="39"/>
-[...3 lines deleted...]
-      <c r="F8" s="59"/>
+      <c r="B8" s="35"/>
+      <c r="C8" s="35"/>
+      <c r="D8" s="68"/>
+      <c r="E8" s="69"/>
+      <c r="F8" s="70"/>
       <c r="G8" s="5"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
       <c r="T8" s="6"/>
       <c r="U8" s="6"/>
       <c r="V8" s="6"/>
       <c r="W8" s="6"/>
     </row>
     <row r="9" spans="1:23" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="56" t="s">
+      <c r="A9" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="39"/>
-[...3 lines deleted...]
-      <c r="F9" s="59"/>
+      <c r="B9" s="35"/>
+      <c r="C9" s="35"/>
+      <c r="D9" s="68"/>
+      <c r="E9" s="69"/>
+      <c r="F9" s="70"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
       <c r="T9" s="6"/>
       <c r="U9" s="6"/>
       <c r="V9" s="6"/>
       <c r="W9" s="6"/>
     </row>
     <row r="10" spans="1:23" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="56" t="s">
+      <c r="A10" s="67" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="39"/>
-[...3 lines deleted...]
-      <c r="F10" s="59"/>
+      <c r="B10" s="35"/>
+      <c r="C10" s="35"/>
+      <c r="D10" s="68"/>
+      <c r="E10" s="69"/>
+      <c r="F10" s="70"/>
       <c r="G10" s="5"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
       <c r="T10" s="6"/>
       <c r="U10" s="6"/>
       <c r="V10" s="6"/>
       <c r="W10" s="6"/>
     </row>
     <row r="11" spans="1:23" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="60" t="s">
+      <c r="A11" s="71" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="61"/>
-[...3 lines deleted...]
-      <c r="F11" s="59"/>
+      <c r="B11" s="72"/>
+      <c r="C11" s="72"/>
+      <c r="D11" s="68"/>
+      <c r="E11" s="69"/>
+      <c r="F11" s="70"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
       <c r="T11" s="6"/>
       <c r="U11" s="6"/>
       <c r="V11" s="6"/>
       <c r="W11" s="6"/>
     </row>
     <row r="12" spans="1:23" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="56" t="s">
+      <c r="A12" s="67" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="39"/>
-[...3 lines deleted...]
-      <c r="F12" s="59"/>
+      <c r="B12" s="35"/>
+      <c r="C12" s="35"/>
+      <c r="D12" s="68"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="70"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
       <c r="T12" s="6"/>
       <c r="U12" s="6"/>
       <c r="V12" s="6"/>
       <c r="W12" s="6"/>
     </row>
     <row r="13" spans="1:23" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="56" t="s">
+      <c r="A13" s="67" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="39"/>
-[...3 lines deleted...]
-      <c r="F13" s="59"/>
+      <c r="B13" s="35"/>
+      <c r="C13" s="35"/>
+      <c r="D13" s="68"/>
+      <c r="E13" s="69"/>
+      <c r="F13" s="70"/>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
       <c r="T13" s="6"/>
       <c r="U13" s="6"/>
       <c r="V13" s="6"/>
       <c r="W13" s="6"/>
     </row>
     <row r="14" spans="1:23" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="56" t="s">
+      <c r="A14" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="39"/>
-[...3 lines deleted...]
-      <c r="F14" s="59"/>
+      <c r="B14" s="35"/>
+      <c r="C14" s="35"/>
+      <c r="D14" s="68"/>
+      <c r="E14" s="69"/>
+      <c r="F14" s="70"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
       <c r="T14" s="6"/>
       <c r="U14" s="6"/>
       <c r="V14" s="6"/>
       <c r="W14" s="6"/>
     </row>
     <row r="15" spans="1:23" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="60" t="s">
+      <c r="A15" s="71" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="62"/>
-[...3 lines deleted...]
-      <c r="F15" s="59"/>
+      <c r="B15" s="92"/>
+      <c r="C15" s="92"/>
+      <c r="D15" s="68"/>
+      <c r="E15" s="93"/>
+      <c r="F15" s="70"/>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
       <c r="T15" s="6"/>
       <c r="U15" s="6"/>
       <c r="V15" s="6"/>
       <c r="W15" s="6"/>
     </row>
     <row r="16" spans="1:23" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="34" t="s">
+      <c r="A16" s="94" t="s">
         <v>79</v>
       </c>
-      <c r="B16" s="34"/>
-[...3 lines deleted...]
-      <c r="F16" s="37"/>
+      <c r="B16" s="94"/>
+      <c r="C16" s="94"/>
+      <c r="D16" s="95"/>
+      <c r="E16" s="91"/>
+      <c r="F16" s="96"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
       <c r="T16" s="6"/>
       <c r="U16" s="6"/>
       <c r="V16" s="6"/>
       <c r="W16" s="6"/>
     </row>
     <row r="17" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="64"/>
-[...4 lines deleted...]
-      <c r="F17" s="64"/>
+      <c r="A17" s="90"/>
+      <c r="B17" s="90"/>
+      <c r="C17" s="90"/>
+      <c r="D17" s="90"/>
+      <c r="E17" s="90"/>
+      <c r="F17" s="90"/>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
       <c r="T17" s="6"/>
       <c r="U17" s="6"/>
       <c r="V17" s="6"/>
       <c r="W17" s="6"/>
     </row>
     <row r="18" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="65" t="s">
+      <c r="A18" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="66"/>
-[...3 lines deleted...]
-      <c r="F18" s="66"/>
+      <c r="B18" s="65"/>
+      <c r="C18" s="65"/>
+      <c r="D18" s="65"/>
+      <c r="E18" s="65"/>
+      <c r="F18" s="65"/>
       <c r="G18" s="7"/>
     </row>
     <row r="19" spans="1:23" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="67" t="s">
+      <c r="A19" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="68"/>
-[...3 lines deleted...]
-      <c r="F19" s="70"/>
+      <c r="B19" s="49"/>
+      <c r="C19" s="39"/>
+      <c r="D19" s="39"/>
+      <c r="E19" s="39"/>
+      <c r="F19" s="50"/>
     </row>
     <row r="20" spans="1:23" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="71" t="s">
+      <c r="A20" s="51" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="72"/>
-[...3 lines deleted...]
-      <c r="F20" s="70"/>
+      <c r="B20" s="59"/>
+      <c r="C20" s="39"/>
+      <c r="D20" s="39"/>
+      <c r="E20" s="39"/>
+      <c r="F20" s="50"/>
     </row>
     <row r="21" spans="1:23" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="71" t="s">
+      <c r="A21" s="51" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="72"/>
-[...3 lines deleted...]
-      <c r="F21" s="70"/>
+      <c r="B21" s="59"/>
+      <c r="C21" s="39"/>
+      <c r="D21" s="39"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="50"/>
     </row>
     <row r="22" spans="1:23" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="73" t="s">
+      <c r="A22" s="54" t="s">
         <v>18</v>
       </c>
-      <c r="B22" s="74"/>
-[...3 lines deleted...]
-      <c r="F22" s="70"/>
+      <c r="B22" s="63"/>
+      <c r="C22" s="39"/>
+      <c r="D22" s="39"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="50"/>
     </row>
     <row r="23" spans="1:23" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="75" t="s">
+      <c r="A23" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="B23" s="75"/>
-[...3 lines deleted...]
-      <c r="F23" s="70"/>
+      <c r="B23" s="61"/>
+      <c r="C23" s="39"/>
+      <c r="D23" s="39"/>
+      <c r="E23" s="39"/>
+      <c r="F23" s="50"/>
     </row>
     <row r="24" spans="1:23" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="76" t="s">
+      <c r="A24" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="B24" s="77"/>
-[...3 lines deleted...]
-      <c r="F24" s="70"/>
+      <c r="B24" s="66"/>
+      <c r="C24" s="39"/>
+      <c r="D24" s="39"/>
+      <c r="E24" s="39"/>
+      <c r="F24" s="50"/>
     </row>
     <row r="25" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="65" t="s">
+      <c r="A25" s="64" t="s">
         <v>21</v>
       </c>
-      <c r="B25" s="66"/>
-[...3 lines deleted...]
-      <c r="F25" s="66"/>
+      <c r="B25" s="65"/>
+      <c r="C25" s="65"/>
+      <c r="D25" s="65"/>
+      <c r="E25" s="65"/>
+      <c r="F25" s="65"/>
     </row>
     <row r="26" spans="1:23" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="67" t="s">
+      <c r="A26" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="B26" s="69"/>
-[...3 lines deleted...]
-      <c r="F26" s="80"/>
+      <c r="B26" s="39"/>
+      <c r="C26" s="40"/>
+      <c r="D26" s="41"/>
+      <c r="E26" s="41"/>
+      <c r="F26" s="42"/>
     </row>
     <row r="27" spans="1:23" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="71" t="s">
+      <c r="A27" s="51" t="s">
         <v>23</v>
       </c>
-      <c r="B27" s="72"/>
-[...3 lines deleted...]
-      <c r="F27" s="70"/>
+      <c r="B27" s="59"/>
+      <c r="C27" s="39"/>
+      <c r="D27" s="39"/>
+      <c r="E27" s="39"/>
+      <c r="F27" s="50"/>
     </row>
     <row r="28" spans="1:23" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="71" t="s">
+      <c r="A28" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="72"/>
-[...3 lines deleted...]
-      <c r="F28" s="70"/>
+      <c r="B28" s="59"/>
+      <c r="C28" s="39"/>
+      <c r="D28" s="39"/>
+      <c r="E28" s="39"/>
+      <c r="F28" s="50"/>
     </row>
     <row r="29" spans="1:23" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="71" t="s">
+      <c r="A29" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="B29" s="72"/>
-[...3 lines deleted...]
-      <c r="F29" s="70"/>
+      <c r="B29" s="59"/>
+      <c r="C29" s="39"/>
+      <c r="D29" s="39"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="50"/>
     </row>
     <row r="30" spans="1:23" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="71" t="s">
+      <c r="A30" s="51" t="s">
         <v>26</v>
       </c>
-      <c r="B30" s="72"/>
-[...3 lines deleted...]
-      <c r="F30" s="70"/>
+      <c r="B30" s="59"/>
+      <c r="C30" s="39"/>
+      <c r="D30" s="39"/>
+      <c r="E30" s="39"/>
+      <c r="F30" s="50"/>
     </row>
     <row r="31" spans="1:23" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="73" t="s">
+      <c r="A31" s="54" t="s">
         <v>27</v>
       </c>
-      <c r="B31" s="74"/>
-[...3 lines deleted...]
-      <c r="F31" s="70"/>
+      <c r="B31" s="63"/>
+      <c r="C31" s="39"/>
+      <c r="D31" s="39"/>
+      <c r="E31" s="39"/>
+      <c r="F31" s="50"/>
     </row>
     <row r="32" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="65" t="s">
+      <c r="A32" s="64" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="66"/>
-[...3 lines deleted...]
-      <c r="F32" s="66"/>
+      <c r="B32" s="65"/>
+      <c r="C32" s="65"/>
+      <c r="D32" s="65"/>
+      <c r="E32" s="65"/>
+      <c r="F32" s="65"/>
     </row>
     <row r="33" spans="1:6" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="71" t="s">
+      <c r="A33" s="51" t="s">
         <v>29</v>
       </c>
-      <c r="B33" s="81"/>
-[...3 lines deleted...]
-      <c r="F33" s="80"/>
+      <c r="B33" s="52"/>
+      <c r="C33" s="40"/>
+      <c r="D33" s="41"/>
+      <c r="E33" s="41"/>
+      <c r="F33" s="42"/>
     </row>
     <row r="34" spans="1:6" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="71" t="s">
+      <c r="A34" s="51" t="s">
         <v>30</v>
       </c>
-      <c r="B34" s="81"/>
-[...3 lines deleted...]
-      <c r="F34" s="70"/>
+      <c r="B34" s="52"/>
+      <c r="C34" s="53"/>
+      <c r="D34" s="39"/>
+      <c r="E34" s="39"/>
+      <c r="F34" s="50"/>
     </row>
     <row r="35" spans="1:6" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="71" t="s">
+      <c r="A35" s="51" t="s">
         <v>31</v>
       </c>
-      <c r="B35" s="81"/>
-[...3 lines deleted...]
-      <c r="F35" s="70"/>
+      <c r="B35" s="52"/>
+      <c r="C35" s="53"/>
+      <c r="D35" s="39"/>
+      <c r="E35" s="39"/>
+      <c r="F35" s="50"/>
     </row>
     <row r="36" spans="1:6" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="71" t="s">
+      <c r="A36" s="51" t="s">
         <v>32</v>
       </c>
-      <c r="B36" s="81"/>
-[...3 lines deleted...]
-      <c r="F36" s="70"/>
+      <c r="B36" s="52"/>
+      <c r="C36" s="53"/>
+      <c r="D36" s="39"/>
+      <c r="E36" s="39"/>
+      <c r="F36" s="50"/>
     </row>
     <row r="37" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="83" t="s">
+      <c r="A37" s="36" t="s">
         <v>33</v>
       </c>
-      <c r="B37" s="84"/>
-[...3 lines deleted...]
-      <c r="F37" s="84"/>
+      <c r="B37" s="37"/>
+      <c r="C37" s="37"/>
+      <c r="D37" s="37"/>
+      <c r="E37" s="37"/>
+      <c r="F37" s="37"/>
     </row>
     <row r="38" spans="1:6" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="67" t="s">
+      <c r="A38" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="B38" s="68"/>
-[...3 lines deleted...]
-      <c r="F38" s="70"/>
+      <c r="B38" s="49"/>
+      <c r="C38" s="39"/>
+      <c r="D38" s="39"/>
+      <c r="E38" s="39"/>
+      <c r="F38" s="50"/>
     </row>
     <row r="39" spans="1:6" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="71" t="s">
+      <c r="A39" s="51" t="s">
         <v>35</v>
       </c>
-      <c r="B39" s="72"/>
-[...3 lines deleted...]
-      <c r="F39" s="70"/>
+      <c r="B39" s="59"/>
+      <c r="C39" s="39"/>
+      <c r="D39" s="39"/>
+      <c r="E39" s="39"/>
+      <c r="F39" s="50"/>
     </row>
     <row r="40" spans="1:6" ht="39.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="71" t="s">
+      <c r="A40" s="51" t="s">
         <v>36</v>
       </c>
-      <c r="B40" s="72"/>
-[...3 lines deleted...]
-      <c r="F40" s="70"/>
+      <c r="B40" s="59"/>
+      <c r="C40" s="39"/>
+      <c r="D40" s="39"/>
+      <c r="E40" s="39"/>
+      <c r="F40" s="50"/>
     </row>
     <row r="41" spans="1:6" ht="78.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="71" t="s">
+      <c r="A41" s="51" t="s">
         <v>37</v>
       </c>
-      <c r="B41" s="72"/>
-[...3 lines deleted...]
-      <c r="F41" s="70"/>
+      <c r="B41" s="59"/>
+      <c r="C41" s="39"/>
+      <c r="D41" s="39"/>
+      <c r="E41" s="39"/>
+      <c r="F41" s="50"/>
     </row>
     <row r="42" spans="1:6" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="71" t="s">
+      <c r="A42" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="B42" s="72"/>
-[...3 lines deleted...]
-      <c r="F42" s="70"/>
+      <c r="B42" s="59"/>
+      <c r="C42" s="39"/>
+      <c r="D42" s="39"/>
+      <c r="E42" s="39"/>
+      <c r="F42" s="50"/>
     </row>
     <row r="43" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="83" t="s">
+      <c r="A43" s="36" t="s">
         <v>39</v>
       </c>
-      <c r="B43" s="84"/>
-[...3 lines deleted...]
-      <c r="F43" s="84"/>
+      <c r="B43" s="37"/>
+      <c r="C43" s="37"/>
+      <c r="D43" s="37"/>
+      <c r="E43" s="37"/>
+      <c r="F43" s="37"/>
     </row>
     <row r="44" spans="1:6" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="76" t="s">
+      <c r="A44" s="60" t="s">
         <v>40</v>
       </c>
-      <c r="B44" s="86"/>
-[...3 lines deleted...]
-      <c r="F44" s="70"/>
+      <c r="B44" s="57"/>
+      <c r="C44" s="53"/>
+      <c r="D44" s="39"/>
+      <c r="E44" s="39"/>
+      <c r="F44" s="50"/>
     </row>
     <row r="45" spans="1:6" ht="42.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="75" t="s">
+      <c r="A45" s="61" t="s">
         <v>41</v>
       </c>
-      <c r="B45" s="85"/>
-[...3 lines deleted...]
-      <c r="F45" s="70"/>
+      <c r="B45" s="62"/>
+      <c r="C45" s="53"/>
+      <c r="D45" s="39"/>
+      <c r="E45" s="39"/>
+      <c r="F45" s="50"/>
     </row>
     <row r="46" spans="1:6" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="71" t="s">
+      <c r="A46" s="51" t="s">
         <v>42</v>
       </c>
-      <c r="B46" s="81"/>
-[...3 lines deleted...]
-      <c r="F46" s="70"/>
+      <c r="B46" s="52"/>
+      <c r="C46" s="53"/>
+      <c r="D46" s="39"/>
+      <c r="E46" s="39"/>
+      <c r="F46" s="50"/>
     </row>
     <row r="47" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="71" t="s">
+      <c r="A47" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="B47" s="81"/>
-[...3 lines deleted...]
-      <c r="F47" s="70"/>
+      <c r="B47" s="52"/>
+      <c r="C47" s="53"/>
+      <c r="D47" s="39"/>
+      <c r="E47" s="39"/>
+      <c r="F47" s="50"/>
     </row>
     <row r="48" spans="1:6" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="73" t="s">
+      <c r="A48" s="54" t="s">
         <v>44</v>
       </c>
-      <c r="B48" s="87"/>
-[...3 lines deleted...]
-      <c r="F48" s="89"/>
+      <c r="B48" s="55"/>
+      <c r="C48" s="56"/>
+      <c r="D48" s="57"/>
+      <c r="E48" s="57"/>
+      <c r="F48" s="58"/>
     </row>
     <row r="49" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="93" t="s">
+      <c r="A49" s="47" t="s">
         <v>45</v>
       </c>
-      <c r="B49" s="94"/>
-[...3 lines deleted...]
-      <c r="F49" s="94"/>
+      <c r="B49" s="48"/>
+      <c r="C49" s="48"/>
+      <c r="D49" s="48"/>
+      <c r="E49" s="48"/>
+      <c r="F49" s="48"/>
     </row>
     <row r="50" spans="1:7" ht="67.349999999999994" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="67" t="s">
+      <c r="A50" s="38" t="s">
         <v>46</v>
       </c>
-      <c r="B50" s="68"/>
-[...3 lines deleted...]
-      <c r="F50" s="70"/>
+      <c r="B50" s="49"/>
+      <c r="C50" s="39"/>
+      <c r="D50" s="39"/>
+      <c r="E50" s="39"/>
+      <c r="F50" s="50"/>
     </row>
     <row r="51" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="83" t="s">
+      <c r="A51" s="36" t="s">
         <v>47</v>
       </c>
-      <c r="B51" s="84"/>
-[...3 lines deleted...]
-      <c r="F51" s="84"/>
+      <c r="B51" s="37"/>
+      <c r="C51" s="37"/>
+      <c r="D51" s="37"/>
+      <c r="E51" s="37"/>
+      <c r="F51" s="37"/>
     </row>
     <row r="52" spans="1:7" ht="67.349999999999994" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="67" t="s">
+      <c r="A52" s="38" t="s">
         <v>48</v>
       </c>
-      <c r="B52" s="69"/>
-[...3 lines deleted...]
-      <c r="F52" s="80"/>
+      <c r="B52" s="39"/>
+      <c r="C52" s="40"/>
+      <c r="D52" s="41"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="42"/>
     </row>
     <row r="53" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="83" t="s">
+      <c r="A53" s="36" t="s">
         <v>49</v>
       </c>
-      <c r="B53" s="84"/>
-[...3 lines deleted...]
-      <c r="F53" s="84"/>
+      <c r="B53" s="37"/>
+      <c r="C53" s="37"/>
+      <c r="D53" s="37"/>
+      <c r="E53" s="37"/>
+      <c r="F53" s="37"/>
     </row>
     <row r="54" spans="1:7" ht="81.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="67" t="s">
+      <c r="A54" s="38" t="s">
         <v>50</v>
       </c>
-      <c r="B54" s="69"/>
-[...3 lines deleted...]
-      <c r="F54" s="80"/>
+      <c r="B54" s="39"/>
+      <c r="C54" s="40"/>
+      <c r="D54" s="41"/>
+      <c r="E54" s="41"/>
+      <c r="F54" s="42"/>
     </row>
     <row r="55" spans="1:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="96" t="s">
+      <c r="A55" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="B55" s="96"/>
-[...3 lines deleted...]
-      <c r="F55" s="96"/>
+      <c r="B55" s="43"/>
+      <c r="C55" s="43"/>
+      <c r="D55" s="43"/>
+      <c r="E55" s="43"/>
+      <c r="F55" s="43"/>
     </row>
     <row r="56" spans="1:7" s="4" customFormat="1" ht="74.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="8" t="s">
         <v>52</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C56" s="10" t="s">
         <v>54</v>
       </c>
       <c r="D56" s="11" t="s">
         <v>55</v>
       </c>
       <c r="E56" s="12" t="s">
         <v>56</v>
       </c>
       <c r="F56" s="12" t="s">
         <v>57</v>
       </c>
       <c r="G56" s="12" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="57" spans="1:7" s="4" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="13">
         <v>9.1</v>
       </c>
       <c r="B57" s="14" t="s">
         <v>59</v>
       </c>
       <c r="C57" s="15"/>
       <c r="D57" s="15"/>
       <c r="E57" s="15"/>
       <c r="F57" s="15"/>
-      <c r="G57" s="90" t="e">
+      <c r="G57" s="44" t="e">
         <f>F68/$F$75</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="58" spans="1:7" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A58" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B58" s="17"/>
       <c r="C58" s="18"/>
       <c r="D58" s="19"/>
       <c r="E58" s="19"/>
       <c r="F58" s="20">
         <f>D58-E58</f>
         <v>0</v>
       </c>
-      <c r="G58" s="91"/>
+      <c r="G58" s="45"/>
     </row>
     <row r="59" spans="1:7" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A59" s="16" t="s">
         <v>61</v>
       </c>
       <c r="B59" s="17"/>
       <c r="C59" s="18"/>
       <c r="D59" s="19"/>
       <c r="E59" s="19"/>
       <c r="F59" s="20">
         <f t="shared" ref="F59:F62" si="0">D59-E59</f>
         <v>0</v>
       </c>
-      <c r="G59" s="91"/>
+      <c r="G59" s="45"/>
     </row>
     <row r="60" spans="1:7" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A60" s="16" t="s">
         <v>62</v>
       </c>
       <c r="B60" s="17"/>
       <c r="C60" s="18"/>
       <c r="D60" s="19"/>
       <c r="E60" s="19"/>
       <c r="F60" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G60" s="91"/>
+      <c r="G60" s="45"/>
     </row>
     <row r="61" spans="1:7" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A61" s="16" t="s">
         <v>63</v>
       </c>
       <c r="B61" s="17"/>
       <c r="C61" s="18"/>
       <c r="D61" s="19"/>
       <c r="E61" s="19"/>
       <c r="F61" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G61" s="91"/>
+      <c r="G61" s="45"/>
     </row>
     <row r="62" spans="1:7" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A62" s="16" t="s">
         <v>64</v>
       </c>
       <c r="B62" s="17"/>
       <c r="C62" s="18"/>
       <c r="D62" s="19"/>
       <c r="E62" s="19"/>
       <c r="F62" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G62" s="91"/>
+      <c r="G62" s="45"/>
     </row>
     <row r="63" spans="1:7" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A63" s="16" t="s">
         <v>65</v>
       </c>
       <c r="B63" s="17"/>
       <c r="C63" s="18"/>
       <c r="D63" s="19"/>
       <c r="E63" s="19"/>
       <c r="F63" s="20">
         <f>D63-E63</f>
         <v>0</v>
       </c>
-      <c r="G63" s="91"/>
+      <c r="G63" s="45"/>
     </row>
     <row r="64" spans="1:7" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A64" s="16" t="s">
         <v>66</v>
       </c>
       <c r="B64" s="17"/>
       <c r="C64" s="18"/>
       <c r="D64" s="19"/>
       <c r="E64" s="19"/>
       <c r="F64" s="20">
         <f t="shared" ref="F64:F67" si="1">D64-E64</f>
         <v>0</v>
       </c>
-      <c r="G64" s="91"/>
+      <c r="G64" s="45"/>
     </row>
     <row r="65" spans="1:7" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A65" s="16" t="s">
         <v>67</v>
       </c>
       <c r="B65" s="17"/>
       <c r="C65" s="18"/>
       <c r="D65" s="19"/>
       <c r="E65" s="19"/>
       <c r="F65" s="20">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G65" s="91"/>
+      <c r="G65" s="45"/>
     </row>
     <row r="66" spans="1:7" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A66" s="16" t="s">
         <v>68</v>
       </c>
       <c r="B66" s="17"/>
       <c r="C66" s="18"/>
       <c r="D66" s="19"/>
       <c r="E66" s="19"/>
       <c r="F66" s="20">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G66" s="91"/>
+      <c r="G66" s="45"/>
     </row>
     <row r="67" spans="1:7" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A67" s="16" t="s">
         <v>69</v>
       </c>
       <c r="B67" s="17"/>
       <c r="C67" s="18"/>
       <c r="D67" s="19"/>
       <c r="E67" s="19"/>
       <c r="F67" s="20">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G67" s="91"/>
+      <c r="G67" s="45"/>
     </row>
     <row r="68" spans="1:7" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A68" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B68" s="21"/>
       <c r="C68" s="21"/>
       <c r="D68" s="22">
         <f>SUM(D58:D67)</f>
         <v>0</v>
       </c>
       <c r="E68" s="22">
         <f>SUM(E58:E67)</f>
         <v>0</v>
       </c>
       <c r="F68" s="23">
         <f>SUM(F58:F67)</f>
         <v>0</v>
       </c>
-      <c r="G68" s="92"/>
+      <c r="G68" s="46"/>
     </row>
     <row r="69" spans="1:7" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A69" s="25">
         <v>9.1999999999999993</v>
       </c>
       <c r="B69" s="26" t="s">
         <v>71</v>
       </c>
       <c r="C69" s="26"/>
       <c r="D69" s="26"/>
       <c r="E69" s="26"/>
       <c r="F69" s="26"/>
-      <c r="G69" s="90" t="e">
+      <c r="G69" s="44" t="e">
         <f>F73/$F$75</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="70" spans="1:7" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A70" s="16" t="s">
         <v>72</v>
       </c>
       <c r="B70" s="17"/>
       <c r="C70" s="18"/>
       <c r="D70" s="19"/>
       <c r="E70" s="19"/>
       <c r="F70" s="27">
         <f>D70-E70</f>
         <v>0</v>
       </c>
-      <c r="G70" s="91"/>
+      <c r="G70" s="45"/>
     </row>
     <row r="71" spans="1:7" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A71" s="16" t="s">
         <v>73</v>
       </c>
       <c r="B71" s="17"/>
       <c r="C71" s="18"/>
       <c r="D71" s="19"/>
       <c r="E71" s="19"/>
       <c r="F71" s="27">
         <f t="shared" ref="F71:F72" si="2">D71-E71</f>
         <v>0</v>
       </c>
-      <c r="G71" s="91"/>
+      <c r="G71" s="45"/>
     </row>
     <row r="72" spans="1:7" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A72" s="16" t="s">
         <v>74</v>
       </c>
       <c r="B72" s="17"/>
       <c r="C72" s="18"/>
       <c r="D72" s="19"/>
       <c r="E72" s="19"/>
       <c r="F72" s="27">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G72" s="91"/>
+      <c r="G72" s="45"/>
     </row>
     <row r="73" spans="1:7" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A73" s="21" t="s">
         <v>75</v>
       </c>
       <c r="B73" s="21"/>
       <c r="C73" s="21"/>
       <c r="D73" s="22">
         <f>SUM(D70:D72)</f>
         <v>0</v>
       </c>
       <c r="E73" s="22">
         <f>SUM(E70:E72)</f>
         <v>0</v>
       </c>
       <c r="F73" s="28">
         <f>SUM(F70:F72)</f>
         <v>0</v>
       </c>
-      <c r="G73" s="92"/>
+      <c r="G73" s="46"/>
     </row>
     <row r="74" spans="1:7" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A74" s="21" t="s">
         <v>76</v>
       </c>
       <c r="B74" s="21"/>
       <c r="C74" s="21"/>
       <c r="D74" s="22" t="e">
         <f>SUM(#REF!)</f>
         <v>#REF!</v>
       </c>
       <c r="E74" s="22" t="e">
         <f>SUM(#REF!)</f>
         <v>#REF!</v>
       </c>
       <c r="F74" s="28" t="e">
         <f>SUM(#REF!)</f>
         <v>#REF!</v>
       </c>
       <c r="G74" s="24"/>
     </row>
     <row r="75" spans="1:7" s="4" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="29" t="s">
         <v>77</v>
       </c>
       <c r="B75" s="30"/>
       <c r="C75" s="30"/>
       <c r="D75" s="31" t="e">
         <f>D68+D73+D74</f>
         <v>#REF!</v>
       </c>
       <c r="E75" s="31" t="e">
         <f>E68+E73+E74</f>
         <v>#REF!</v>
       </c>
       <c r="F75" s="32" t="e">
         <f>F68+F73+F74</f>
         <v>#REF!</v>
       </c>
       <c r="G75" s="33" t="e">
         <f>G63+G69+#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="76" spans="1:7" ht="219" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A76" s="95" t="s">
+      <c r="A76" s="34" t="s">
         <v>78</v>
       </c>
-      <c r="B76" s="39"/>
-[...3 lines deleted...]
-      <c r="F76" s="39"/>
+      <c r="B76" s="35"/>
+      <c r="C76" s="35"/>
+      <c r="D76" s="35"/>
+      <c r="E76" s="35"/>
+      <c r="F76" s="35"/>
     </row>
     <row r="77" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="78" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="79" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="80" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="81" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="82" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="83" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="84" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="85" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="86" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="87" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="88" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="89" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="90" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="91" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="92" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="93" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="94" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="95" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="96" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="97" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="98" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="99" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="100" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -3704,155 +3705,155 @@
     <row r="1009" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1010" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1011" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1012" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1013" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1014" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1015" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1016" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1017" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1018" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1019" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1020" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1021" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1022" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1023" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1024" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1025" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1026" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1027" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1028" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1029" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1030" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1031" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="97">
-    <mergeCell ref="A76:F76"/>
-[...79 lines deleted...]
-    <mergeCell ref="D13:F13"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="D16:F16"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="D7:F7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="D8:F8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="D9:F9"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="D10:F10"/>
+    <mergeCell ref="A11:C11"/>
+    <mergeCell ref="D11:F11"/>
+    <mergeCell ref="A12:C12"/>
+    <mergeCell ref="D12:F12"/>
+    <mergeCell ref="A13:C13"/>
+    <mergeCell ref="D13:F13"/>
+    <mergeCell ref="A14:C14"/>
+    <mergeCell ref="D14:F14"/>
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="D15:F15"/>
+    <mergeCell ref="A17:F17"/>
+    <mergeCell ref="A18:F18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="C19:F19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:F20"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:F27"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:F21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:F22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:F23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:F24"/>
+    <mergeCell ref="A25:F25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:F26"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:F28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:F29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:F30"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:F38"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:F31"/>
+    <mergeCell ref="A32:F32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:F33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:F34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:F35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:F36"/>
+    <mergeCell ref="A37:F37"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="C45:F45"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:F39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:F40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:F41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:F42"/>
+    <mergeCell ref="A43:F43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="C44:F44"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="C46:F46"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="C47:F47"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="C48:F48"/>
+    <mergeCell ref="G57:G68"/>
+    <mergeCell ref="G69:G73"/>
+    <mergeCell ref="A49:F49"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="C50:F50"/>
+    <mergeCell ref="A51:F51"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="C52:F52"/>
+    <mergeCell ref="A76:F76"/>
+    <mergeCell ref="A53:F53"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="C54:F54"/>
+    <mergeCell ref="A55:F55"/>
   </mergeCells>
   <conditionalFormatting sqref="G69">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="greaterThan">
       <formula>0.3</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
-    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Maks. 300 zīmes" error="Maks. 300 zīmes" promptTitle="Maks. 300 zīmes" sqref="C26:F31 C54:F54 C38:F42 C44:F48 C50:F50 C52:F52 C19:F24 C33:F36">
+    <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Maks. 300 zīmes" error="Maks. 300 zīmes" promptTitle="Maks. 300 zīmes" sqref="C26:F31 C54:F54 C38:F42 C44:F48 C50:F50 C52:F52 C19:F24 C33:F36" xr:uid="{7E9CFDFE-ECCE-4005-A103-572EBE695E24}">
       <formula1>300</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darblapas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Lapa1</vt:lpstr>