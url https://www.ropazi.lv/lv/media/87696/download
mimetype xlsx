--- v0 (2025-10-18)
+++ v1 (2026-07-01)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/ctrProps/ctrProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26827"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Darbinieks\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ropazi.lv\dfs\RedirectedFolders\Guntars.Kniksts\Documents\Uzņēmējdarbība\Remigrācijas projekts\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="NP1gads" sheetId="2" r:id="rId3"/>
     <sheet name="NP2gads" sheetId="3" r:id="rId4"/>
     <sheet name="NP3gads" sheetId="4" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">NP1gads!$A$1:$U$197</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">NP2gads!$A$1:$V$93</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">NP3gads!$A$1:$V$93</definedName>
   </definedNames>
   <calcPr calcId="181029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AE2" i="2" l="1"/>
 </calcChain>
 </file>
 
@@ -282,51 +282,51 @@
   <si>
     <t xml:space="preserve">Pamatsummas maksājumi par visiem kredītiem un līzingiem </t>
   </si>
   <si>
     <t>Kredītu izlietojums pa mēnešiem</t>
   </si>
   <si>
     <t xml:space="preserve">Granta izlietojums pa mēnešiem </t>
   </si>
   <si>
     <t>Īpašnieku vai trešo personu finansējuma izlietojums</t>
   </si>
   <si>
     <t>PVN priekšnodoklis - samaksātais, iegādājoties izejvielas un pakalpojumus</t>
   </si>
   <si>
     <t>Maksājamais PVN</t>
   </si>
   <si>
     <t>Grants</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
@@ -392,226 +392,68 @@
       <charset val="186"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="9"/>
+        <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="22"/>
+        <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="71">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
-    </border>
-[...156 lines deleted...]
-      </bottom>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
       </left>
       <right style="thin">
         <color indexed="63"/>
       </right>
       <top style="thin">
         <color indexed="63"/>
       </top>
       <bottom style="thin">
         <color indexed="63"/>
       </bottom>
     </border>
     <border>
       <left/>
@@ -1165,50 +1007,64 @@
       <top style="hair">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="hair">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
+      <right style="hair">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
       <right/>
       <top/>
       <bottom/>
     </border>
     <border>
       <left style="hair">
         <color indexed="63"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="hair">
         <color indexed="63"/>
       </top>
       <bottom/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="hair">
         <color indexed="63"/>
       </top>
       <bottom style="hair">
@@ -1235,50 +1091,194 @@
         <color auto="1"/>
       </right>
       <top style="hair">
         <color indexed="63"/>
       </top>
       <bottom style="thin">
         <color indexed="63"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
       </left>
       <right style="hair">
         <color indexed="63"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="hair">
         <color indexed="63"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="63"/>
+      </right>
+      <top style="hair">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1" tint="0.14996999502182"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="1" tint="0.14996999502182"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.349959999322891"/>
+      </bottom>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="0" tint="-0.349959999322891"/>
+      </right>
+      <top style="thin">
+        <color theme="1" tint="0.14996999502182"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.349959999322891"/>
+      </bottom>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="1" tint="0.14996999502182"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.349959999322891"/>
+      </bottom>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="0" tint="-0.349959999322891"/>
+      </top>
+      <bottom/>
+    </border>
+    <border>
+      <left style="hair">
+        <color auto="1"/>
+      </left>
+      <right style="hair">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color indexed="63"/>
+      </bottom>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="63"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="63"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="63"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="63"/>
+      </bottom>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="63"/>
+      </right>
+      <top style="hair">
+        <color indexed="63"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="63"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="63"/>
+      </top>
+      <bottom/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="63"/>
+      </right>
+      <top style="hair">
+        <color indexed="63"/>
+      </top>
+      <bottom/>
+    </border>
+    <border>
+      <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="63"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="63"/>
       </right>
       <top style="hair">
         <color indexed="63"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
@@ -1297,789 +1297,789 @@
       <alignment/>
       <protection/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="194">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1" locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1" locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1" locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1" locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1" locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="13" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="13" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection hidden="1" locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="3" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="9" fontId="9" fillId="3" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1" locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="9" fontId="9" fillId="3" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="3" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="3" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1" locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="3" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="3" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1" locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="3" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
-[...48 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...572 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="15" builtinId="5"/>
     <cellStyle name="Currency" xfId="16" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="17" builtinId="7"/>
     <cellStyle name="Comma" xfId="18" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="19" builtinId="6"/>
   </cellStyles>
   <dxfs count="10">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color indexed="10"/>
       </font>
       <fill>
         <patternFill>
           <bgColor indexed="9"/>
         </patternFill>
       </fill>
     </dxf>
@@ -2255,51 +2255,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
 </file>
 
 <file path=xl/ctrProps/ctrProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropLines="8" dropStyle="Combo" dx="15" noThreeD="1" sel="1" fmlaLink="$AB$80" fmlaRange="$AC$58:$AC$69"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>447675</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>6</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp>
           <xdr:nvSpPr>
@@ -2319,163 +2319,163 @@
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="4057650" y="1285875"/>
               <a:ext cx="552450" cy="152400"/>
             </a:xfrm>
             <a:prstGeom prst="rect"/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720"/>
             <a:p/>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData fPrintsWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2603,4163 +2603,4163 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrProps/ctrProp1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrProps/ctrProp1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="C1:AM201"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="S4" sqref="S4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="1.14285714285714" style="116" customWidth="1"/>
-[...18 lines deleted...]
-    <col min="110" max="16384" width="8.85714285714286" style="117" hidden="1"/>
+    <col min="1" max="1" width="1.14285714285714" style="102" customWidth="1"/>
+    <col min="2" max="2" width="1.14285714285714" style="103" customWidth="1"/>
+    <col min="3" max="3" width="1.57142857142857" style="103" customWidth="1"/>
+    <col min="4" max="4" width="50.5714285714286" style="103" customWidth="1"/>
+    <col min="5" max="5" width="6.42857142857143" style="103" customWidth="1"/>
+    <col min="6" max="17" width="8.28571428571429" style="103" customWidth="1"/>
+    <col min="18" max="18" width="1.71428571428571" style="103" customWidth="1"/>
+    <col min="19" max="19" width="10.2857142857143" style="103" customWidth="1"/>
+    <col min="20" max="20" width="1.71428571428571" style="103" customWidth="1"/>
+    <col min="21" max="21" width="0.857142857142857" style="102" customWidth="1"/>
+    <col min="22" max="22" width="5.71428571428571" style="103" hidden="1" customWidth="1"/>
+    <col min="23" max="23" width="5.28571428571429" style="103" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="9.14285714285714" style="103" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="8.57142857142857" style="103" hidden="1" customWidth="1"/>
+    <col min="26" max="26" width="9.14285714285714" style="103" hidden="1" customWidth="1"/>
+    <col min="27" max="27" width="2.57142857142857" style="103" hidden="1" customWidth="1"/>
+    <col min="28" max="29" width="9.14285714285714" style="103" hidden="1" customWidth="1"/>
+    <col min="30" max="30" width="17.5714285714286" style="103" hidden="1" customWidth="1"/>
+    <col min="31" max="109" width="9.14285714285714" style="103" hidden="1" customWidth="1"/>
+    <col min="110" max="16384" width="8.85714285714286" style="103" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="26:28" s="116" customFormat="1" ht="32.25" customHeight="1">
-      <c r="Z1" s="116">
+    <row r="1" spans="26:28" s="102" customFormat="1" ht="32.25" customHeight="1">
+      <c r="Z1" s="102">
         <v>1</v>
       </c>
-      <c r="AB1" s="116">
+      <c r="AB1" s="102">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="3:39" ht="18">
-      <c r="C2" s="17"/>
-[...18 lines deleted...]
-      <c r="V2" s="23">
+      <c r="C2" s="3"/>
+      <c r="D2" s="4"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="4"/>
+      <c r="P2" s="4"/>
+      <c r="Q2" s="5"/>
+      <c r="R2" s="4"/>
+      <c r="S2" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="T2" s="5"/>
+      <c r="V2" s="9">
         <v>2</v>
       </c>
-      <c r="W2" s="18"/>
-      <c r="AB2" s="19">
+      <c r="W2" s="4"/>
+      <c r="AB2" s="5">
         <v>1</v>
       </c>
-      <c r="AC2" s="19" t="s">
+      <c r="AC2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="AD2" s="19">
+      <c r="AD2" s="5">
         <v>1</v>
       </c>
-      <c r="AE2" s="19" t="str">
+      <c r="AE2" s="5" t="str">
         <f>"A"&amp;AM56</f>
         <v>A7</v>
       </c>
-      <c r="AL2" s="117">
+      <c r="AL2" s="103">
         <v>1</v>
       </c>
-      <c r="AM2" s="117">
+      <c r="AM2" s="103">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="3:31" ht="15.75">
-      <c r="C3" s="12"/>
-[...15 lines deleted...]
-      <c r="V3" s="23">
+      <c r="C3" s="176"/>
+      <c r="D3" s="177"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="176"/>
+      <c r="G3" s="178"/>
+      <c r="H3" s="177"/>
+      <c r="I3" s="4"/>
+      <c r="L3" s="4"/>
+      <c r="M3" s="4"/>
+      <c r="N3" s="4"/>
+      <c r="O3" s="10"/>
+      <c r="P3" s="11"/>
+      <c r="Q3" s="4"/>
+      <c r="R3" s="4"/>
+      <c r="S3" s="6"/>
+      <c r="T3" s="5"/>
+      <c r="V3" s="9">
         <v>1</v>
       </c>
-      <c r="W3" s="18"/>
-[...1 lines deleted...]
-      <c r="AC3" s="94" t="s">
+      <c r="W3" s="4"/>
+      <c r="AB3" s="5"/>
+      <c r="AC3" s="80" t="s">
         <v>2</v>
       </c>
-      <c r="AD3" s="19"/>
-      <c r="AE3" s="19"/>
+      <c r="AD3" s="5"/>
+      <c r="AE3" s="5"/>
     </row>
     <row r="4" spans="3:31" ht="9.75" customHeight="1">
-      <c r="C4" s="17"/>
-      <c r="D4" s="27" t="s">
+      <c r="C4" s="3"/>
+      <c r="D4" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="F4" s="9" t="s">
+      <c r="F4" s="179" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="9"/>
-[...18 lines deleted...]
-      <c r="AE4" s="19"/>
+      <c r="G4" s="179"/>
+      <c r="H4" s="179"/>
+      <c r="I4" s="6"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="4"/>
+      <c r="P4" s="4"/>
+      <c r="Q4" s="5"/>
+      <c r="R4" s="4"/>
+      <c r="S4" s="4"/>
+      <c r="T4" s="5"/>
+      <c r="V4" s="9"/>
+      <c r="W4" s="4"/>
+      <c r="AB4" s="5"/>
+      <c r="AC4" s="5"/>
+      <c r="AD4" s="5"/>
+      <c r="AE4" s="5"/>
     </row>
     <row r="5" spans="3:31" ht="20.25" customHeight="1" thickBot="1">
-      <c r="C5" s="28" t="s">
+      <c r="C5" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="29"/>
-[...20 lines deleted...]
-      <c r="AE5" s="19"/>
+      <c r="D5" s="15"/>
+      <c r="E5" s="104"/>
+      <c r="F5" s="16"/>
+      <c r="G5" s="17"/>
+      <c r="H5" s="17"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="18"/>
+      <c r="L5" s="15"/>
+      <c r="M5" s="17"/>
+      <c r="N5" s="15"/>
+      <c r="O5" s="17"/>
+      <c r="P5" s="15"/>
+      <c r="Q5" s="19"/>
+      <c r="R5" s="16"/>
+      <c r="S5" s="15"/>
+      <c r="T5" s="5"/>
+      <c r="V5" s="4"/>
+      <c r="W5" s="4"/>
+      <c r="AB5" s="5"/>
+      <c r="AD5" s="5"/>
+      <c r="AE5" s="5"/>
     </row>
     <row r="6" spans="4:39" ht="17.25" customHeight="1" thickTop="1">
-      <c r="D6" s="34"/>
-      <c r="E6" s="24" t="s">
+      <c r="D6" s="20"/>
+      <c r="E6" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="F6" s="35" t="str">
+      <c r="F6" s="21" t="str">
         <f>AE58</f>
         <v>jan</v>
       </c>
-      <c r="G6" s="35" t="str">
+      <c r="G6" s="21" t="str">
         <f>AE59</f>
         <v>feb</v>
       </c>
-      <c r="H6" s="35" t="str">
+      <c r="H6" s="21" t="str">
         <f>AE60</f>
         <v>mar</v>
       </c>
-      <c r="I6" s="35" t="str">
+      <c r="I6" s="21" t="str">
         <f>AE61</f>
         <v>apr</v>
       </c>
-      <c r="J6" s="35" t="str">
+      <c r="J6" s="21" t="str">
         <f>AE62</f>
         <v>mai</v>
       </c>
-      <c r="K6" s="35" t="str">
+      <c r="K6" s="21" t="str">
         <f>AE63</f>
         <v>jūn</v>
       </c>
-      <c r="L6" s="35" t="str">
+      <c r="L6" s="21" t="str">
         <f>AE64</f>
         <v>jūl</v>
       </c>
-      <c r="M6" s="35" t="str">
+      <c r="M6" s="21" t="str">
         <f>AE65</f>
         <v>aug</v>
       </c>
-      <c r="N6" s="35" t="str">
+      <c r="N6" s="21" t="str">
         <f>AE66</f>
         <v>sep</v>
       </c>
-      <c r="O6" s="35" t="str">
+      <c r="O6" s="21" t="str">
         <f>AE67</f>
         <v>okt</v>
       </c>
-      <c r="P6" s="35" t="str">
+      <c r="P6" s="21" t="str">
         <f>AE68</f>
         <v>nov</v>
       </c>
-      <c r="Q6" s="35" t="str">
+      <c r="Q6" s="21" t="str">
         <f>AE69</f>
         <v>dec</v>
       </c>
-      <c r="R6" s="35"/>
-      <c r="S6" s="36" t="s">
+      <c r="R6" s="21"/>
+      <c r="S6" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="T6" s="94"/>
-[...3 lines deleted...]
-      <c r="AD6" s="94" t="s">
+      <c r="T6" s="80"/>
+      <c r="V6" s="23"/>
+      <c r="W6" s="20"/>
+      <c r="AB6" s="80"/>
+      <c r="AD6" s="80" t="s">
         <v>8</v>
       </c>
-      <c r="AE6" s="94"/>
-      <c r="AL6" s="117">
+      <c r="AE6" s="80"/>
+      <c r="AL6" s="103">
         <v>2</v>
       </c>
-      <c r="AM6" s="117">
+      <c r="AM6" s="103">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="3:39" ht="11.25" customHeight="1">
-      <c r="C7" s="38"/>
-[...1 lines deleted...]
-      <c r="E7" s="24" t="s">
+      <c r="C7" s="24"/>
+      <c r="D7" s="22"/>
+      <c r="E7" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="F7" s="39">
-[...2 lines deleted...]
-      <c r="G7" s="40">
+      <c r="F7" s="25">
+        <v>0</v>
+      </c>
+      <c r="G7" s="26">
         <f>F84</f>
         <v>0</v>
       </c>
-      <c r="H7" s="40">
+      <c r="H7" s="26">
         <f t="shared" si="0" ref="H7:Q7">G84</f>
         <v>0</v>
       </c>
-      <c r="I7" s="40">
+      <c r="I7" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J7" s="40">
+      <c r="J7" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K7" s="40">
+      <c r="K7" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L7" s="40">
+      <c r="L7" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M7" s="40">
+      <c r="M7" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N7" s="40">
+      <c r="N7" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O7" s="40">
+      <c r="O7" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P7" s="40">
+      <c r="P7" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="Q7" s="40">
+      <c r="Q7" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="R7" s="40"/>
-[...8 lines deleted...]
-      <c r="AL7" s="117">
+      <c r="R7" s="26"/>
+      <c r="S7" s="26"/>
+      <c r="T7" s="105"/>
+      <c r="V7" s="27"/>
+      <c r="W7" s="11"/>
+      <c r="AB7" s="81"/>
+      <c r="AC7" s="81"/>
+      <c r="AD7" s="81"/>
+      <c r="AE7" s="81"/>
+      <c r="AL7" s="103">
         <v>3</v>
       </c>
-      <c r="AM7" s="117">
+      <c r="AM7" s="103">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="4:39" ht="14.25">
-      <c r="D8" s="42"/>
-      <c r="E8" s="43" t="s">
+      <c r="D8" s="28"/>
+      <c r="E8" s="29" t="s">
         <v>10</v>
       </c>
-      <c r="F8" s="44"/>
-[...20 lines deleted...]
-      <c r="AL8" s="117">
+      <c r="F8" s="30"/>
+      <c r="G8" s="30"/>
+      <c r="H8" s="30"/>
+      <c r="I8" s="30"/>
+      <c r="J8" s="30"/>
+      <c r="K8" s="30"/>
+      <c r="L8" s="30"/>
+      <c r="M8" s="30"/>
+      <c r="N8" s="30"/>
+      <c r="O8" s="30"/>
+      <c r="P8" s="30"/>
+      <c r="Q8" s="30"/>
+      <c r="R8" s="31"/>
+      <c r="S8" s="26"/>
+      <c r="T8" s="48"/>
+      <c r="V8" s="27"/>
+      <c r="W8" s="11"/>
+      <c r="AB8" s="80"/>
+      <c r="AC8" s="80"/>
+      <c r="AD8" s="80"/>
+      <c r="AE8" s="80"/>
+      <c r="AL8" s="103">
         <v>4</v>
       </c>
-      <c r="AM8" s="117">
+      <c r="AM8" s="103">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="4:39" ht="11.25" customHeight="1" hidden="1">
-      <c r="D9" s="46" t="s">
+      <c r="D9" s="32" t="s">
         <v>11</v>
       </c>
-      <c r="E9" s="47">
-[...15 lines deleted...]
-      <c r="S9" s="40">
+      <c r="E9" s="33">
+        <v>0</v>
+      </c>
+      <c r="F9" s="34"/>
+      <c r="G9" s="34"/>
+      <c r="H9" s="34"/>
+      <c r="I9" s="34"/>
+      <c r="J9" s="34"/>
+      <c r="K9" s="34"/>
+      <c r="L9" s="34"/>
+      <c r="M9" s="34"/>
+      <c r="N9" s="34"/>
+      <c r="O9" s="34"/>
+      <c r="P9" s="34"/>
+      <c r="Q9" s="35"/>
+      <c r="R9" s="36"/>
+      <c r="S9" s="26">
         <f>SUM(F9:Q9)</f>
         <v>0</v>
       </c>
-      <c r="T9" s="62"/>
-[...7 lines deleted...]
-      <c r="AL9" s="117">
+      <c r="T9" s="48"/>
+      <c r="V9" s="37"/>
+      <c r="W9" s="38"/>
+      <c r="X9" s="106"/>
+      <c r="AB9" s="80"/>
+      <c r="AC9" s="80"/>
+      <c r="AD9" s="80"/>
+      <c r="AE9" s="80"/>
+      <c r="AL9" s="103">
         <v>5</v>
       </c>
-      <c r="AM9" s="117">
+      <c r="AM9" s="103">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="4:39" ht="11.25" customHeight="1" hidden="1">
-      <c r="D10" s="53" t="s">
+      <c r="D10" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="E10" s="54">
-[...15 lines deleted...]
-      <c r="S10" s="40">
+      <c r="E10" s="40">
+        <v>0</v>
+      </c>
+      <c r="F10" s="41"/>
+      <c r="G10" s="41"/>
+      <c r="H10" s="41"/>
+      <c r="I10" s="41"/>
+      <c r="J10" s="41"/>
+      <c r="K10" s="41"/>
+      <c r="L10" s="41"/>
+      <c r="M10" s="41"/>
+      <c r="N10" s="41"/>
+      <c r="O10" s="41"/>
+      <c r="P10" s="41"/>
+      <c r="Q10" s="42"/>
+      <c r="R10" s="36"/>
+      <c r="S10" s="26">
         <f t="shared" si="1" ref="S10:S78">SUM(F10:Q10)</f>
         <v>0</v>
       </c>
-      <c r="T10" s="62"/>
-[...2 lines deleted...]
-      <c r="AL10" s="117">
+      <c r="T10" s="48"/>
+      <c r="V10" s="37"/>
+      <c r="W10" s="38"/>
+      <c r="AL10" s="103">
         <v>6</v>
       </c>
-      <c r="AM10" s="117">
+      <c r="AM10" s="103">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="4:23" ht="14.25" hidden="1">
-      <c r="D11" s="51"/>
-      <c r="E11" s="24" t="s">
+      <c r="D11" s="37"/>
+      <c r="E11" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="F11" s="57">
+      <c r="F11" s="43">
         <f>SUM(F9:F10)</f>
         <v>0</v>
       </c>
-      <c r="G11" s="57">
+      <c r="G11" s="43">
         <f t="shared" si="2" ref="G11:P11">SUM(G9:G10)</f>
         <v>0</v>
       </c>
-      <c r="H11" s="57">
+      <c r="H11" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I11" s="57">
+      <c r="I11" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J11" s="57">
+      <c r="J11" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K11" s="57">
+      <c r="K11" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L11" s="57">
+      <c r="L11" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M11" s="57">
+      <c r="M11" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N11" s="57">
+      <c r="N11" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="O11" s="57">
+      <c r="O11" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P11" s="57">
+      <c r="P11" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q11" s="57">
+      <c r="Q11" s="43">
         <f>SUM(Q9:Q10)</f>
         <v>0</v>
       </c>
-      <c r="R11" s="50"/>
-[...3 lines deleted...]
-      <c r="W11" s="51"/>
+      <c r="R11" s="36"/>
+      <c r="S11" s="26"/>
+      <c r="T11" s="48"/>
+      <c r="V11" s="37"/>
+      <c r="W11" s="37"/>
     </row>
     <row r="12" spans="4:23" ht="11.25" customHeight="1">
-      <c r="D12" s="132" t="s">
+      <c r="D12" s="118" t="s">
         <v>13</v>
       </c>
-      <c r="E12" s="133"/>
-[...16 lines deleted...]
-      <c r="W12" s="51"/>
+      <c r="E12" s="119"/>
+      <c r="F12" s="120"/>
+      <c r="G12" s="120"/>
+      <c r="H12" s="120"/>
+      <c r="I12" s="120"/>
+      <c r="J12" s="120"/>
+      <c r="K12" s="120"/>
+      <c r="L12" s="120"/>
+      <c r="M12" s="120"/>
+      <c r="N12" s="120"/>
+      <c r="O12" s="120"/>
+      <c r="P12" s="120"/>
+      <c r="Q12" s="121"/>
+      <c r="R12" s="36"/>
+      <c r="S12" s="26"/>
+      <c r="T12" s="48"/>
+      <c r="V12" s="37"/>
+      <c r="W12" s="37"/>
     </row>
     <row r="13" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D13" s="136" t="s">
+      <c r="D13" s="122" t="s">
         <v>55</v>
       </c>
-      <c r="E13" s="54">
-[...15 lines deleted...]
-      <c r="S13" s="40">
+      <c r="E13" s="40">
+        <v>0</v>
+      </c>
+      <c r="F13" s="41"/>
+      <c r="G13" s="41"/>
+      <c r="H13" s="41"/>
+      <c r="I13" s="41"/>
+      <c r="J13" s="41"/>
+      <c r="K13" s="41"/>
+      <c r="L13" s="41"/>
+      <c r="M13" s="41"/>
+      <c r="N13" s="41"/>
+      <c r="O13" s="41"/>
+      <c r="P13" s="41"/>
+      <c r="Q13" s="123"/>
+      <c r="R13" s="36"/>
+      <c r="S13" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T13" s="62"/>
-[...2 lines deleted...]
-      <c r="AL13" s="117">
+      <c r="T13" s="48"/>
+      <c r="V13" s="37"/>
+      <c r="W13" s="38"/>
+      <c r="AL13" s="103">
         <v>7</v>
       </c>
-      <c r="AM13" s="117">
+      <c r="AM13" s="103">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D14" s="136" t="s">
+      <c r="D14" s="122" t="s">
         <v>56</v>
       </c>
-      <c r="E14" s="54">
-[...15 lines deleted...]
-      <c r="S14" s="40">
+      <c r="E14" s="40">
+        <v>0</v>
+      </c>
+      <c r="F14" s="41"/>
+      <c r="G14" s="41"/>
+      <c r="H14" s="41"/>
+      <c r="I14" s="41"/>
+      <c r="J14" s="41"/>
+      <c r="K14" s="41"/>
+      <c r="L14" s="41"/>
+      <c r="M14" s="41"/>
+      <c r="N14" s="41"/>
+      <c r="O14" s="41"/>
+      <c r="P14" s="41"/>
+      <c r="Q14" s="123"/>
+      <c r="R14" s="36"/>
+      <c r="S14" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T14" s="62"/>
-[...2 lines deleted...]
-      <c r="AL14" s="117">
+      <c r="T14" s="48"/>
+      <c r="V14" s="37"/>
+      <c r="W14" s="38"/>
+      <c r="AL14" s="103">
         <v>8</v>
       </c>
-      <c r="AM14" s="117">
+      <c r="AM14" s="103">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D15" s="136" t="s">
+      <c r="D15" s="122" t="s">
         <v>67</v>
       </c>
-      <c r="E15" s="54">
-[...15 lines deleted...]
-      <c r="S15" s="40">
+      <c r="E15" s="40">
+        <v>0</v>
+      </c>
+      <c r="F15" s="41"/>
+      <c r="G15" s="41"/>
+      <c r="H15" s="41"/>
+      <c r="I15" s="41"/>
+      <c r="J15" s="41"/>
+      <c r="K15" s="41"/>
+      <c r="L15" s="41"/>
+      <c r="M15" s="41"/>
+      <c r="N15" s="41"/>
+      <c r="O15" s="41"/>
+      <c r="P15" s="41"/>
+      <c r="Q15" s="123"/>
+      <c r="R15" s="36"/>
+      <c r="S15" s="26">
         <f>SUM(F15:Q15)</f>
         <v>0</v>
       </c>
-      <c r="T15" s="62"/>
-[...2 lines deleted...]
-      <c r="AL15" s="117">
+      <c r="T15" s="48"/>
+      <c r="V15" s="37"/>
+      <c r="W15" s="38"/>
+      <c r="AL15" s="103">
         <v>9</v>
       </c>
-      <c r="AM15" s="117">
+      <c r="AM15" s="103">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D16" s="136" t="s">
+      <c r="D16" s="122" t="s">
         <v>68</v>
       </c>
-      <c r="E16" s="54">
-[...15 lines deleted...]
-      <c r="S16" s="40">
+      <c r="E16" s="40">
+        <v>0</v>
+      </c>
+      <c r="F16" s="41"/>
+      <c r="G16" s="41"/>
+      <c r="H16" s="41"/>
+      <c r="I16" s="41"/>
+      <c r="J16" s="41"/>
+      <c r="K16" s="41"/>
+      <c r="L16" s="41"/>
+      <c r="M16" s="41"/>
+      <c r="N16" s="41"/>
+      <c r="O16" s="41"/>
+      <c r="P16" s="41"/>
+      <c r="Q16" s="123"/>
+      <c r="R16" s="36"/>
+      <c r="S16" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T16" s="62"/>
-[...2 lines deleted...]
-      <c r="AL16" s="117">
+      <c r="T16" s="48"/>
+      <c r="V16" s="37"/>
+      <c r="W16" s="38"/>
+      <c r="AL16" s="103">
         <v>10</v>
       </c>
-      <c r="AM16" s="117">
+      <c r="AM16" s="103">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D17" s="136"/>
-[...16 lines deleted...]
-      <c r="S17" s="40">
+      <c r="D17" s="122"/>
+      <c r="E17" s="40">
+        <v>0</v>
+      </c>
+      <c r="F17" s="41"/>
+      <c r="G17" s="41"/>
+      <c r="H17" s="41"/>
+      <c r="I17" s="41"/>
+      <c r="J17" s="41"/>
+      <c r="K17" s="41"/>
+      <c r="L17" s="41"/>
+      <c r="M17" s="41"/>
+      <c r="N17" s="41"/>
+      <c r="O17" s="41"/>
+      <c r="P17" s="41"/>
+      <c r="Q17" s="123"/>
+      <c r="R17" s="36"/>
+      <c r="S17" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T17" s="62"/>
-[...2 lines deleted...]
-      <c r="AL17" s="117">
+      <c r="T17" s="48"/>
+      <c r="V17" s="37"/>
+      <c r="W17" s="38"/>
+      <c r="AL17" s="103">
         <v>11</v>
       </c>
-      <c r="AM17" s="117">
+      <c r="AM17" s="103">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D18" s="136"/>
-[...16 lines deleted...]
-      <c r="S18" s="40">
+      <c r="D18" s="122"/>
+      <c r="E18" s="40">
+        <v>0</v>
+      </c>
+      <c r="F18" s="41"/>
+      <c r="G18" s="41"/>
+      <c r="H18" s="41"/>
+      <c r="I18" s="41"/>
+      <c r="J18" s="41"/>
+      <c r="K18" s="41"/>
+      <c r="L18" s="41"/>
+      <c r="M18" s="41"/>
+      <c r="N18" s="41"/>
+      <c r="O18" s="41"/>
+      <c r="P18" s="41"/>
+      <c r="Q18" s="123"/>
+      <c r="R18" s="36"/>
+      <c r="S18" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T18" s="62"/>
-[...2 lines deleted...]
-      <c r="AL18" s="117">
+      <c r="T18" s="48"/>
+      <c r="V18" s="37"/>
+      <c r="W18" s="38"/>
+      <c r="AL18" s="103">
         <v>12</v>
       </c>
-      <c r="AM18" s="117">
+      <c r="AM18" s="103">
         <v>22</v>
       </c>
     </row>
     <row r="19" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D19" s="136"/>
-[...16 lines deleted...]
-      <c r="S19" s="40">
+      <c r="D19" s="122"/>
+      <c r="E19" s="40">
+        <v>0</v>
+      </c>
+      <c r="F19" s="41"/>
+      <c r="G19" s="41"/>
+      <c r="H19" s="41"/>
+      <c r="I19" s="41"/>
+      <c r="J19" s="41"/>
+      <c r="K19" s="41"/>
+      <c r="L19" s="41"/>
+      <c r="M19" s="41"/>
+      <c r="N19" s="41"/>
+      <c r="O19" s="41"/>
+      <c r="P19" s="41"/>
+      <c r="Q19" s="123"/>
+      <c r="R19" s="36"/>
+      <c r="S19" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T19" s="62"/>
-[...2 lines deleted...]
-      <c r="AL19" s="117">
+      <c r="T19" s="48"/>
+      <c r="V19" s="37"/>
+      <c r="W19" s="38"/>
+      <c r="AL19" s="103">
         <v>13</v>
       </c>
-      <c r="AM19" s="117">
+      <c r="AM19" s="103">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D20" s="136"/>
-[...16 lines deleted...]
-      <c r="S20" s="40">
+      <c r="D20" s="122"/>
+      <c r="E20" s="40">
+        <v>0</v>
+      </c>
+      <c r="F20" s="41"/>
+      <c r="G20" s="41"/>
+      <c r="H20" s="41"/>
+      <c r="I20" s="41"/>
+      <c r="J20" s="41"/>
+      <c r="K20" s="41"/>
+      <c r="L20" s="41"/>
+      <c r="M20" s="41"/>
+      <c r="N20" s="41"/>
+      <c r="O20" s="41"/>
+      <c r="P20" s="41"/>
+      <c r="Q20" s="123"/>
+      <c r="R20" s="36"/>
+      <c r="S20" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T20" s="62"/>
-[...2 lines deleted...]
-      <c r="AL20" s="117">
+      <c r="T20" s="48"/>
+      <c r="V20" s="37"/>
+      <c r="W20" s="38"/>
+      <c r="AL20" s="103">
         <v>14</v>
       </c>
-      <c r="AM20" s="117">
+      <c r="AM20" s="103">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D21" s="136"/>
-[...16 lines deleted...]
-      <c r="S21" s="40">
+      <c r="D21" s="122"/>
+      <c r="E21" s="40">
+        <v>0</v>
+      </c>
+      <c r="F21" s="41"/>
+      <c r="G21" s="41"/>
+      <c r="H21" s="41"/>
+      <c r="I21" s="41"/>
+      <c r="J21" s="41"/>
+      <c r="K21" s="41"/>
+      <c r="L21" s="41"/>
+      <c r="M21" s="41"/>
+      <c r="N21" s="41"/>
+      <c r="O21" s="41"/>
+      <c r="P21" s="41"/>
+      <c r="Q21" s="123"/>
+      <c r="R21" s="36"/>
+      <c r="S21" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T21" s="62"/>
-[...2 lines deleted...]
-      <c r="AL21" s="117">
+      <c r="T21" s="48"/>
+      <c r="V21" s="37"/>
+      <c r="W21" s="38"/>
+      <c r="AL21" s="103">
         <v>15</v>
       </c>
-      <c r="AM21" s="117">
+      <c r="AM21" s="103">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D22" s="136"/>
-[...16 lines deleted...]
-      <c r="S22" s="40">
+      <c r="D22" s="122"/>
+      <c r="E22" s="40">
+        <v>0</v>
+      </c>
+      <c r="F22" s="41"/>
+      <c r="G22" s="41"/>
+      <c r="H22" s="41"/>
+      <c r="I22" s="41"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="41"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
+      <c r="P22" s="41"/>
+      <c r="Q22" s="123"/>
+      <c r="R22" s="36"/>
+      <c r="S22" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T22" s="62"/>
-[...2 lines deleted...]
-      <c r="AL22" s="117">
+      <c r="T22" s="48"/>
+      <c r="V22" s="37"/>
+      <c r="W22" s="38"/>
+      <c r="AL22" s="103">
         <v>16</v>
       </c>
-      <c r="AM22" s="117">
+      <c r="AM22" s="103">
         <v>30</v>
       </c>
     </row>
     <row r="23" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D23" s="138"/>
-[...16 lines deleted...]
-      <c r="S23" s="40">
+      <c r="D23" s="124"/>
+      <c r="E23" s="125">
+        <v>0</v>
+      </c>
+      <c r="F23" s="126"/>
+      <c r="G23" s="126"/>
+      <c r="H23" s="126"/>
+      <c r="I23" s="126"/>
+      <c r="J23" s="126"/>
+      <c r="K23" s="126"/>
+      <c r="L23" s="126"/>
+      <c r="M23" s="126"/>
+      <c r="N23" s="126"/>
+      <c r="O23" s="126"/>
+      <c r="P23" s="126"/>
+      <c r="Q23" s="127"/>
+      <c r="R23" s="36"/>
+      <c r="S23" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T23" s="62"/>
-[...2 lines deleted...]
-      <c r="AL23" s="117">
+      <c r="T23" s="48"/>
+      <c r="V23" s="37"/>
+      <c r="W23" s="38"/>
+      <c r="AL23" s="103">
         <v>17</v>
       </c>
-      <c r="AM23" s="117">
+      <c r="AM23" s="103">
         <v>31</v>
       </c>
     </row>
     <row r="24" spans="4:39" ht="14.25">
-      <c r="D24" s="60"/>
-      <c r="E24" s="24" t="s">
+      <c r="D24" s="46"/>
+      <c r="E24" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="F24" s="40">
+      <c r="F24" s="26">
         <f>SUM(F13:F23)</f>
         <v>0</v>
       </c>
-      <c r="G24" s="40">
+      <c r="G24" s="26">
         <f t="shared" si="3" ref="G24:P24">SUM(G13:G23)</f>
         <v>0</v>
       </c>
-      <c r="H24" s="40">
+      <c r="H24" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="I24" s="40">
+      <c r="I24" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="J24" s="40">
+      <c r="J24" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K24" s="40">
+      <c r="K24" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L24" s="40">
+      <c r="L24" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M24" s="40">
+      <c r="M24" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="N24" s="40">
+      <c r="N24" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O24" s="40">
+      <c r="O24" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="P24" s="40">
+      <c r="P24" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="Q24" s="40">
+      <c r="Q24" s="26">
         <f>SUM(Q13:Q23)</f>
         <v>0</v>
       </c>
-      <c r="R24" s="40"/>
-      <c r="S24" s="40">
+      <c r="R24" s="26"/>
+      <c r="S24" s="26">
         <f>SUM(S13:S23)</f>
         <v>0</v>
       </c>
-      <c r="T24" s="62"/>
-[...2 lines deleted...]
-      <c r="AD24" s="121">
+      <c r="T24" s="48"/>
+      <c r="V24" s="37"/>
+      <c r="W24" s="37"/>
+      <c r="AD24" s="107">
         <v>2</v>
       </c>
-      <c r="AE24" s="121">
+      <c r="AE24" s="107">
         <f>AD24-1</f>
         <v>1</v>
       </c>
-      <c r="AF24" s="121"/>
-      <c r="AG24" s="121">
+      <c r="AF24" s="107"/>
+      <c r="AG24" s="107">
         <v>2</v>
       </c>
-      <c r="AH24" s="121">
+      <c r="AH24" s="107">
         <f>AG24-1</f>
         <v>1</v>
       </c>
-      <c r="AL24" s="117">
+      <c r="AL24" s="103">
         <v>18</v>
       </c>
-      <c r="AM24" s="117">
+      <c r="AM24" s="103">
         <v>32</v>
       </c>
     </row>
     <row r="25" spans="4:34" ht="14.25">
-      <c r="D25" s="25" t="s">
+      <c r="D25" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="E25" s="24"/>
-[...21 lines deleted...]
-      <c r="AH25" s="121"/>
+      <c r="E25" s="10"/>
+      <c r="F25" s="26"/>
+      <c r="G25" s="26"/>
+      <c r="H25" s="26"/>
+      <c r="I25" s="26"/>
+      <c r="J25" s="26"/>
+      <c r="K25" s="26"/>
+      <c r="L25" s="26"/>
+      <c r="M25" s="26"/>
+      <c r="N25" s="26"/>
+      <c r="O25" s="26"/>
+      <c r="P25" s="26"/>
+      <c r="Q25" s="26"/>
+      <c r="R25" s="26"/>
+      <c r="S25" s="26"/>
+      <c r="T25" s="48"/>
+      <c r="V25" s="37"/>
+      <c r="W25" s="37"/>
+      <c r="AD25" s="107"/>
+      <c r="AE25" s="107"/>
+      <c r="AF25" s="107"/>
+      <c r="AG25" s="107"/>
+      <c r="AH25" s="107"/>
     </row>
     <row r="26" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D26" s="153" t="s">
+      <c r="D26" s="139" t="s">
         <v>69</v>
       </c>
-      <c r="E26" s="154">
-[...15 lines deleted...]
-      <c r="S26" s="40">
+      <c r="E26" s="140">
+        <v>0</v>
+      </c>
+      <c r="F26" s="131"/>
+      <c r="G26" s="131"/>
+      <c r="H26" s="131"/>
+      <c r="I26" s="131"/>
+      <c r="J26" s="131"/>
+      <c r="K26" s="131"/>
+      <c r="L26" s="131"/>
+      <c r="M26" s="131"/>
+      <c r="N26" s="131"/>
+      <c r="O26" s="131"/>
+      <c r="P26" s="131"/>
+      <c r="Q26" s="132"/>
+      <c r="R26" s="36"/>
+      <c r="S26" s="26">
         <f>SUM(F26:Q26)</f>
         <v>0</v>
       </c>
-      <c r="T26" s="62"/>
-[...2 lines deleted...]
-      <c r="AC26" s="122" t="s">
+      <c r="T26" s="48"/>
+      <c r="V26" s="37"/>
+      <c r="W26" s="38"/>
+      <c r="AC26" s="108" t="s">
         <v>15</v>
       </c>
-      <c r="AD26" s="122"/>
-[...1 lines deleted...]
-      <c r="AF26" s="122" t="s">
+      <c r="AD26" s="108"/>
+      <c r="AE26" s="108"/>
+      <c r="AF26" s="108" t="s">
         <v>16</v>
       </c>
-      <c r="AG26" s="122"/>
-[...1 lines deleted...]
-      <c r="AL26" s="117">
+      <c r="AG26" s="108"/>
+      <c r="AH26" s="108"/>
+      <c r="AL26" s="103">
         <v>19</v>
       </c>
-      <c r="AM26" s="117">
+      <c r="AM26" s="103">
         <v>33</v>
       </c>
     </row>
     <row r="27" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D27" s="155" t="s">
+      <c r="D27" s="141" t="s">
         <v>60</v>
       </c>
-      <c r="E27" s="54">
-[...15 lines deleted...]
-      <c r="S27" s="40">
+      <c r="E27" s="40">
+        <v>0</v>
+      </c>
+      <c r="F27" s="47"/>
+      <c r="G27" s="47"/>
+      <c r="H27" s="47"/>
+      <c r="I27" s="47"/>
+      <c r="J27" s="47"/>
+      <c r="K27" s="47"/>
+      <c r="L27" s="47"/>
+      <c r="M27" s="47"/>
+      <c r="N27" s="47"/>
+      <c r="O27" s="47"/>
+      <c r="P27" s="47"/>
+      <c r="Q27" s="142"/>
+      <c r="R27" s="48"/>
+      <c r="S27" s="26">
         <f>SUM(F27:Q27)</f>
         <v>0</v>
       </c>
-      <c r="T27" s="62"/>
-[...2 lines deleted...]
-      <c r="AB27" s="94">
+      <c r="T27" s="48"/>
+      <c r="V27" s="37"/>
+      <c r="W27" s="38"/>
+      <c r="AB27" s="80">
         <v>1</v>
       </c>
-      <c r="AC27" s="123">
+      <c r="AC27" s="109">
         <f>IF(AE24&gt;=$AB$27,0,$AB$27)</f>
         <v>0</v>
       </c>
-      <c r="AD27" s="123">
+      <c r="AD27" s="109">
         <f>IF(AC27=0,0,LOOKUP(AC27,$AB$27:$AB$54,#REF!))</f>
         <v>0</v>
       </c>
-      <c r="AE27" s="123">
+      <c r="AE27" s="109">
         <f>IF(AC27=0,0,LOOKUP(AC27,$AB$27:$AB$54,#REF!))</f>
         <v>0</v>
       </c>
-      <c r="AF27" s="123">
+      <c r="AF27" s="109">
         <f>IF($AH$24&gt;=AB27,0,AB27)</f>
         <v>0</v>
       </c>
-      <c r="AG27" s="117">
+      <c r="AG27" s="103">
         <f>IF($AF$27=0,0,LOOKUP($AF$27,$AB$27:$AB$54,#REF!))</f>
         <v>0</v>
       </c>
-      <c r="AH27" s="117">
+      <c r="AH27" s="103">
         <f>IF(AF27=0,0,LOOKUP(AF27,$AB$27:$AB$54,#REF!))</f>
         <v>0</v>
       </c>
-      <c r="AL27" s="117">
+      <c r="AL27" s="103">
         <v>20</v>
       </c>
-      <c r="AM27" s="117">
+      <c r="AM27" s="103">
         <v>34</v>
       </c>
     </row>
     <row r="28" spans="4:39" ht="20.25" customHeight="1">
-      <c r="D28" s="157" t="s">
+      <c r="D28" s="143" t="s">
         <v>62</v>
       </c>
-      <c r="E28" s="54">
-[...15 lines deleted...]
-      <c r="S28" s="40">
+      <c r="E28" s="40">
+        <v>0</v>
+      </c>
+      <c r="F28" s="41"/>
+      <c r="G28" s="41"/>
+      <c r="H28" s="41"/>
+      <c r="I28" s="41"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="41"/>
+      <c r="L28" s="41"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="41"/>
+      <c r="O28" s="41"/>
+      <c r="P28" s="41"/>
+      <c r="Q28" s="123"/>
+      <c r="R28" s="36"/>
+      <c r="S28" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T28" s="62"/>
-[...2 lines deleted...]
-      <c r="AB28" s="94">
+      <c r="T28" s="48"/>
+      <c r="V28" s="37"/>
+      <c r="W28" s="38"/>
+      <c r="AB28" s="80">
         <v>2</v>
       </c>
-      <c r="AC28" s="123">
+      <c r="AC28" s="109">
         <f t="shared" si="4" ref="AC28:AC54">IF($AE$24&gt;=AB28,0,AC27+1)</f>
         <v>1</v>
       </c>
-      <c r="AD28" s="123" t="e">
+      <c r="AD28" s="109" t="e">
         <f>IF(AC28=0,0,LOOKUP(AC28,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AE28" s="123" t="e">
+      <c r="AE28" s="109" t="e">
         <f>IF(AC28=0,0,LOOKUP(AC28,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AF28" s="123">
+      <c r="AF28" s="109">
         <f t="shared" si="5" ref="AF28:AF54">IF($AH$24&gt;=AB28,0,AF27+1)</f>
         <v>1</v>
       </c>
-      <c r="AG28" s="117" t="e">
+      <c r="AG28" s="103" t="e">
         <f>IF(AF28=0,0,LOOKUP(AF28,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AH28" s="117" t="e">
+      <c r="AH28" s="103" t="e">
         <f>IF(AF28=0,0,LOOKUP(AF28,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AL28" s="117">
+      <c r="AL28" s="103">
         <v>21</v>
       </c>
-      <c r="AM28" s="117">
+      <c r="AM28" s="103">
         <v>35</v>
       </c>
     </row>
     <row r="29" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D29" s="158" t="s">
+      <c r="D29" s="144" t="s">
         <v>79</v>
       </c>
-      <c r="E29" s="54">
-[...15 lines deleted...]
-      <c r="S29" s="40">
+      <c r="E29" s="40">
+        <v>0</v>
+      </c>
+      <c r="F29" s="41"/>
+      <c r="G29" s="41"/>
+      <c r="H29" s="41"/>
+      <c r="I29" s="41"/>
+      <c r="J29" s="41"/>
+      <c r="K29" s="41"/>
+      <c r="L29" s="41"/>
+      <c r="M29" s="41"/>
+      <c r="N29" s="41"/>
+      <c r="O29" s="41"/>
+      <c r="P29" s="41"/>
+      <c r="Q29" s="123"/>
+      <c r="R29" s="36"/>
+      <c r="S29" s="26">
         <f t="shared" si="6" ref="S29">SUM(F29:Q29)</f>
         <v>0</v>
       </c>
-      <c r="T29" s="62"/>
-[...2 lines deleted...]
-      <c r="AB29" s="94">
+      <c r="T29" s="48"/>
+      <c r="V29" s="37"/>
+      <c r="W29" s="38"/>
+      <c r="AB29" s="80">
         <v>3</v>
       </c>
-      <c r="AC29" s="123">
+      <c r="AC29" s="109">
         <f>IF($AE$24&gt;=AB29,0,AC27+1)</f>
         <v>1</v>
       </c>
-      <c r="AD29" s="123" t="e">
+      <c r="AD29" s="109" t="e">
         <f>IF(AC29=0,0,LOOKUP(AC29,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AE29" s="123" t="e">
+      <c r="AE29" s="109" t="e">
         <f>IF(AC29=0,0,LOOKUP(AC29,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AF29" s="123">
+      <c r="AF29" s="109">
         <f>IF($AH$24&gt;=AB29,0,AF27+1)</f>
         <v>1</v>
       </c>
-      <c r="AG29" s="117" t="e">
+      <c r="AG29" s="103" t="e">
         <f>IF(AF29=0,0,LOOKUP(AF29,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AH29" s="117" t="e">
+      <c r="AH29" s="103" t="e">
         <f>IF(AF29=0,0,LOOKUP(AF29,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AL29" s="117">
+      <c r="AL29" s="103">
         <v>22</v>
       </c>
-      <c r="AM29" s="117">
+      <c r="AM29" s="103">
         <v>36</v>
       </c>
     </row>
     <row r="30" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D30" s="136" t="s">
+      <c r="D30" s="122" t="s">
         <v>53</v>
       </c>
-      <c r="E30" s="54">
-[...15 lines deleted...]
-      <c r="S30" s="40">
+      <c r="E30" s="40">
+        <v>0</v>
+      </c>
+      <c r="F30" s="41"/>
+      <c r="G30" s="41"/>
+      <c r="H30" s="41"/>
+      <c r="I30" s="41"/>
+      <c r="J30" s="41"/>
+      <c r="K30" s="41"/>
+      <c r="L30" s="41"/>
+      <c r="M30" s="41"/>
+      <c r="N30" s="41"/>
+      <c r="O30" s="41"/>
+      <c r="P30" s="41"/>
+      <c r="Q30" s="123"/>
+      <c r="R30" s="36"/>
+      <c r="S30" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T30" s="62"/>
-[...2 lines deleted...]
-      <c r="AB30" s="94">
+      <c r="T30" s="48"/>
+      <c r="V30" s="37"/>
+      <c r="W30" s="38"/>
+      <c r="AB30" s="80">
         <v>3</v>
       </c>
-      <c r="AC30" s="123">
+      <c r="AC30" s="109">
         <f>IF($AE$24&gt;=AB30,0,AC28+1)</f>
         <v>2</v>
       </c>
-      <c r="AD30" s="123" t="e">
+      <c r="AD30" s="109" t="e">
         <f>IF(AC30=0,0,LOOKUP(AC30,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AE30" s="123" t="e">
+      <c r="AE30" s="109" t="e">
         <f>IF(AC30=0,0,LOOKUP(AC30,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AF30" s="123">
+      <c r="AF30" s="109">
         <f>IF($AH$24&gt;=AB30,0,AF28+1)</f>
         <v>2</v>
       </c>
-      <c r="AG30" s="117" t="e">
+      <c r="AG30" s="103" t="e">
         <f>IF(AF30=0,0,LOOKUP(AF30,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AH30" s="117" t="e">
+      <c r="AH30" s="103" t="e">
         <f>IF(AF30=0,0,LOOKUP(AF30,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AL30" s="117">
+      <c r="AL30" s="103">
         <v>22</v>
       </c>
-      <c r="AM30" s="117">
+      <c r="AM30" s="103">
         <v>36</v>
       </c>
     </row>
     <row r="31" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D31" s="159"/>
-[...16 lines deleted...]
-      <c r="S31" s="40">
+      <c r="D31" s="145"/>
+      <c r="E31" s="125">
+        <v>0</v>
+      </c>
+      <c r="F31" s="126"/>
+      <c r="G31" s="126"/>
+      <c r="H31" s="126"/>
+      <c r="I31" s="126"/>
+      <c r="J31" s="126"/>
+      <c r="K31" s="126"/>
+      <c r="L31" s="126"/>
+      <c r="M31" s="126"/>
+      <c r="N31" s="126"/>
+      <c r="O31" s="126"/>
+      <c r="P31" s="126"/>
+      <c r="Q31" s="127"/>
+      <c r="R31" s="36"/>
+      <c r="S31" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T31" s="62"/>
-[...2 lines deleted...]
-      <c r="AB31" s="94">
+      <c r="T31" s="48"/>
+      <c r="V31" s="37"/>
+      <c r="W31" s="38"/>
+      <c r="AB31" s="80">
         <v>4</v>
       </c>
-      <c r="AC31" s="123">
+      <c r="AC31" s="109">
         <f t="shared" si="4"/>
         <v>3</v>
       </c>
-      <c r="AD31" s="123" t="e">
+      <c r="AD31" s="109" t="e">
         <f>IF(AC31=0,0,LOOKUP(AC31,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AE31" s="123" t="e">
+      <c r="AE31" s="109" t="e">
         <f>IF(AC31=0,0,LOOKUP(AC31,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AF31" s="123">
+      <c r="AF31" s="109">
         <f t="shared" si="5"/>
         <v>3</v>
       </c>
-      <c r="AG31" s="117" t="e">
+      <c r="AG31" s="103" t="e">
         <f>IF(AF31=0,0,LOOKUP(AF31,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AH31" s="117" t="e">
+      <c r="AH31" s="103" t="e">
         <f>IF(AF31=0,0,LOOKUP(AF31,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AL31" s="117">
+      <c r="AL31" s="103">
         <v>23</v>
       </c>
-      <c r="AM31" s="117">
+      <c r="AM31" s="103">
         <v>37</v>
       </c>
     </row>
     <row r="32" spans="4:39" ht="10.5" customHeight="1">
-      <c r="D32" s="152"/>
-      <c r="E32" s="24" t="s">
+      <c r="D32" s="138"/>
+      <c r="E32" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="F32" s="40">
+      <c r="F32" s="26">
         <f>(F9*$E$9)+(F10*$E$10)+(F13*$E$13)+(F14*$E$14)+(F15*$E$15)+(F16*$E$16)+(F17*$E$17)+(F18*$E$18)+(F19*$E$19)+(F20*$E$20)+(F21*$E$21)+(F22*$E$22)+(F23*$E$23)+(F26*$E$26)+(F27*$E$27)+(F28*$E$28)+(F29*$E$29)+(F30*$E$30)+(F31*$E$31)</f>
         <v>0</v>
       </c>
-      <c r="G32" s="40">
+      <c r="G32" s="26">
         <f t="shared" si="7" ref="G32:S32">(G9*$E$9)+(G10*$E$10)+(G13*$E$13)+(G14*$E$14)+(G15*$E$15)+(G16*$E$16)+(G17*$E$17)+(G18*$E$18)+(G19*$E$19)+(G20*$E$20)+(G21*$E$21)+(G22*$E$22)+(G23*$E$23)+(G26*$E$26)+(G27*$E$27)+(G28*$E$28)+(G29*$E$29)+(G30*$E$30)+(G31*$E$31)</f>
         <v>0</v>
       </c>
-      <c r="H32" s="40">
+      <c r="H32" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="I32" s="40">
+      <c r="I32" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="J32" s="40">
+      <c r="J32" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="K32" s="40">
+      <c r="K32" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="L32" s="40">
+      <c r="L32" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M32" s="40">
+      <c r="M32" s="26">
         <f>(M9*$E$9)+(M10*$E$10)+(M13*$E$13)+(M14*$E$14)+(M15*$E$15)+(M16*$E$16)+(M17*$E$17)+(M18*$E$18)+(M19*$E$19)+(M20*$E$20)+(M21*$E$21)+(M22*$E$22)+(M23*$E$23)+(M26*$E$26)+(M27*$E$27)+(M28*$E$28)+(M29*$E$29)+(M30*$E$30)+(M31*$E$31)</f>
         <v>0</v>
       </c>
-      <c r="N32" s="40">
+      <c r="N32" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="O32" s="40">
+      <c r="O32" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="P32" s="40">
+      <c r="P32" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="Q32" s="40">
+      <c r="Q32" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="R32" s="40"/>
-      <c r="S32" s="40">
+      <c r="R32" s="26"/>
+      <c r="S32" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="T32" s="62"/>
-[...2 lines deleted...]
-      <c r="AB32" s="94">
+      <c r="T32" s="48"/>
+      <c r="V32" s="46"/>
+      <c r="W32" s="46"/>
+      <c r="AB32" s="80">
         <v>5</v>
       </c>
-      <c r="AC32" s="123">
+      <c r="AC32" s="109">
         <f t="shared" si="4"/>
         <v>4</v>
       </c>
-      <c r="AD32" s="123" t="e">
+      <c r="AD32" s="109" t="e">
         <f>IF(AC32=0,0,LOOKUP(AC32,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AE32" s="123" t="e">
+      <c r="AE32" s="109" t="e">
         <f>IF(AC32=0,0,LOOKUP(AC32,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AF32" s="123">
+      <c r="AF32" s="109">
         <f t="shared" si="5"/>
         <v>4</v>
       </c>
-      <c r="AG32" s="117" t="e">
+      <c r="AG32" s="103" t="e">
         <f>IF(AF32=0,0,LOOKUP(AF32,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AH32" s="117" t="e">
+      <c r="AH32" s="103" t="e">
         <f>IF(AF32=0,0,LOOKUP(AF32,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AL32" s="117">
+      <c r="AL32" s="103">
         <v>24</v>
       </c>
-      <c r="AM32" s="117">
+      <c r="AM32" s="103">
         <v>38</v>
       </c>
     </row>
     <row r="33" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D33" s="60"/>
-      <c r="E33" s="24" t="s">
+      <c r="D33" s="46"/>
+      <c r="E33" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="F33" s="40">
+      <c r="F33" s="26">
         <f>SUM(F11)+F24+SUM(F26:F32)</f>
         <v>0</v>
       </c>
-      <c r="G33" s="40">
+      <c r="G33" s="26">
         <f>SUM(G11)+G24+SUM(G26:G32)</f>
         <v>0</v>
       </c>
-      <c r="H33" s="40">
+      <c r="H33" s="26">
         <f t="shared" si="8" ref="H33:Q33">SUM(H11)+H24+SUM(H26:H32)</f>
         <v>0</v>
       </c>
-      <c r="I33" s="40">
+      <c r="I33" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="J33" s="40">
+      <c r="J33" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="K33" s="40">
+      <c r="K33" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="L33" s="40">
+      <c r="L33" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="M33" s="40">
+      <c r="M33" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="N33" s="40">
+      <c r="N33" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="O33" s="40">
+      <c r="O33" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="P33" s="40">
+      <c r="P33" s="26">
         <f>SUM(P11)+P24+SUM(P26:P32)</f>
         <v>0</v>
       </c>
-      <c r="Q33" s="40">
+      <c r="Q33" s="26">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="R33" s="40"/>
-      <c r="S33" s="40">
+      <c r="R33" s="26"/>
+      <c r="S33" s="26">
         <f>SUM(S9:S10,S24,S26:S32)</f>
         <v>0</v>
       </c>
-      <c r="T33" s="62"/>
-[...2 lines deleted...]
-      <c r="AB33" s="94">
+      <c r="T33" s="48"/>
+      <c r="V33" s="11"/>
+      <c r="W33" s="46"/>
+      <c r="AB33" s="80">
         <v>6</v>
       </c>
-      <c r="AC33" s="123">
+      <c r="AC33" s="109">
         <f t="shared" si="4"/>
         <v>5</v>
       </c>
-      <c r="AD33" s="123" t="e">
+      <c r="AD33" s="109" t="e">
         <f>IF(AC33=0,0,LOOKUP(AC33,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AE33" s="123" t="e">
+      <c r="AE33" s="109" t="e">
         <f>IF(AC33=0,0,LOOKUP(AC33,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AF33" s="123">
+      <c r="AF33" s="109">
         <f t="shared" si="5"/>
         <v>5</v>
       </c>
-      <c r="AG33" s="117" t="e">
+      <c r="AG33" s="103" t="e">
         <f>IF(AF33=0,0,LOOKUP(AF33,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AH33" s="117" t="e">
+      <c r="AH33" s="103" t="e">
         <f>IF(AF33=0,0,LOOKUP(AF33,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AL33" s="117">
+      <c r="AL33" s="103">
         <v>25</v>
       </c>
-      <c r="AM33" s="117">
+      <c r="AM33" s="103">
         <v>39</v>
       </c>
     </row>
     <row r="34" spans="3:39" ht="17.25" customHeight="1" thickBot="1">
-      <c r="C34" s="28" t="s">
+      <c r="C34" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="D34" s="28"/>
-[...18 lines deleted...]
-      <c r="AB34" s="94">
+      <c r="D34" s="14"/>
+      <c r="E34" s="53"/>
+      <c r="F34" s="110"/>
+      <c r="G34" s="110"/>
+      <c r="H34" s="110"/>
+      <c r="I34" s="110"/>
+      <c r="J34" s="110"/>
+      <c r="K34" s="110"/>
+      <c r="L34" s="110"/>
+      <c r="M34" s="110"/>
+      <c r="N34" s="110"/>
+      <c r="O34" s="110"/>
+      <c r="P34" s="110"/>
+      <c r="Q34" s="110"/>
+      <c r="R34" s="54"/>
+      <c r="S34" s="55"/>
+      <c r="T34" s="48"/>
+      <c r="V34" s="11"/>
+      <c r="W34" s="46"/>
+      <c r="AB34" s="80">
         <v>7</v>
       </c>
-      <c r="AC34" s="123">
+      <c r="AC34" s="109">
         <f t="shared" si="4"/>
         <v>6</v>
       </c>
-      <c r="AD34" s="123" t="e">
+      <c r="AD34" s="109" t="e">
         <f>IF(AC34=0,0,LOOKUP(AC34,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AE34" s="123" t="e">
+      <c r="AE34" s="109" t="e">
         <f>IF(AC34=0,0,LOOKUP(AC34,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AF34" s="123">
+      <c r="AF34" s="109">
         <f t="shared" si="5"/>
         <v>6</v>
       </c>
-      <c r="AG34" s="117" t="e">
+      <c r="AG34" s="103" t="e">
         <f>IF(AF34=0,0,LOOKUP(AF34,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AH34" s="117" t="e">
+      <c r="AH34" s="103" t="e">
         <f>IF(AF34=0,0,LOOKUP(AF34,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AL34" s="117">
+      <c r="AL34" s="103">
         <v>26</v>
       </c>
-      <c r="AM34" s="117">
+      <c r="AM34" s="103">
         <v>40</v>
       </c>
     </row>
     <row r="35" spans="3:32" ht="16.5" thickTop="1">
-      <c r="C35" s="38"/>
-      <c r="D35" s="58" t="s">
+      <c r="C35" s="24"/>
+      <c r="D35" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="E35" s="25"/>
-      <c r="F35" s="70" t="str">
+      <c r="E35" s="11"/>
+      <c r="F35" s="56" t="str">
         <f t="shared" si="9" ref="F35:Q35">F6</f>
         <v>jan</v>
       </c>
-      <c r="G35" s="70" t="str">
+      <c r="G35" s="56" t="str">
         <f t="shared" si="9"/>
         <v>feb</v>
       </c>
-      <c r="H35" s="70" t="str">
+      <c r="H35" s="56" t="str">
         <f t="shared" si="9"/>
         <v>mar</v>
       </c>
-      <c r="I35" s="70" t="str">
+      <c r="I35" s="56" t="str">
         <f t="shared" si="9"/>
         <v>apr</v>
       </c>
-      <c r="J35" s="70" t="str">
+      <c r="J35" s="56" t="str">
         <f t="shared" si="9"/>
         <v>mai</v>
       </c>
-      <c r="K35" s="70" t="str">
+      <c r="K35" s="56" t="str">
         <f t="shared" si="9"/>
         <v>jūn</v>
       </c>
-      <c r="L35" s="70" t="str">
+      <c r="L35" s="56" t="str">
         <f t="shared" si="9"/>
         <v>jūl</v>
       </c>
-      <c r="M35" s="70" t="str">
+      <c r="M35" s="56" t="str">
         <f t="shared" si="9"/>
         <v>aug</v>
       </c>
-      <c r="N35" s="70" t="str">
+      <c r="N35" s="56" t="str">
         <f t="shared" si="9"/>
         <v>sep</v>
       </c>
-      <c r="O35" s="70" t="str">
+      <c r="O35" s="56" t="str">
         <f t="shared" si="9"/>
         <v>okt</v>
       </c>
-      <c r="P35" s="70" t="str">
+      <c r="P35" s="56" t="str">
         <f t="shared" si="9"/>
         <v>nov</v>
       </c>
-      <c r="Q35" s="70" t="str">
+      <c r="Q35" s="56" t="str">
         <f t="shared" si="9"/>
         <v>dec</v>
       </c>
-      <c r="R35" s="45"/>
-      <c r="S35" s="71" t="s">
+      <c r="R35" s="31"/>
+      <c r="S35" s="57" t="s">
         <v>7</v>
       </c>
-      <c r="T35" s="62"/>
-[...6 lines deleted...]
-      <c r="AF35" s="123"/>
+      <c r="T35" s="48"/>
+      <c r="V35" s="11"/>
+      <c r="W35" s="46"/>
+      <c r="AB35" s="80"/>
+      <c r="AC35" s="109"/>
+      <c r="AD35" s="109"/>
+      <c r="AE35" s="109"/>
+      <c r="AF35" s="109"/>
     </row>
     <row r="36" spans="4:39" ht="11.25" customHeight="1" hidden="1">
-      <c r="D36" s="72" t="s">
+      <c r="D36" s="58" t="s">
         <v>61</v>
       </c>
-      <c r="E36" s="54">
-[...15 lines deleted...]
-      <c r="S36" s="40">
+      <c r="E36" s="40">
+        <v>0</v>
+      </c>
+      <c r="F36" s="59"/>
+      <c r="G36" s="59"/>
+      <c r="H36" s="59"/>
+      <c r="I36" s="59"/>
+      <c r="J36" s="59"/>
+      <c r="K36" s="59"/>
+      <c r="L36" s="59"/>
+      <c r="M36" s="59"/>
+      <c r="N36" s="59"/>
+      <c r="O36" s="59"/>
+      <c r="P36" s="59"/>
+      <c r="Q36" s="60"/>
+      <c r="R36" s="36"/>
+      <c r="S36" s="26">
         <f t="shared" si="10" ref="S36:S50">SUM(F36:Q36)</f>
         <v>0</v>
       </c>
-      <c r="T36" s="62"/>
-[...2 lines deleted...]
-      <c r="AB36" s="94">
+      <c r="T36" s="48"/>
+      <c r="V36" s="37"/>
+      <c r="W36" s="38"/>
+      <c r="AB36" s="80">
         <v>8</v>
       </c>
-      <c r="AC36" s="123">
+      <c r="AC36" s="109">
         <f>IF($AE$24&gt;=AB36,0,AC34+1)</f>
         <v>7</v>
       </c>
-      <c r="AD36" s="123" t="e">
+      <c r="AD36" s="109" t="e">
         <f>IF(AC36=0,0,LOOKUP(AC36,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AE36" s="123" t="e">
+      <c r="AE36" s="109" t="e">
         <f>IF(AC36=0,0,LOOKUP(AC36,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AF36" s="123">
+      <c r="AF36" s="109">
         <f>IF($AH$24&gt;=AB36,0,AF34+1)</f>
         <v>7</v>
       </c>
-      <c r="AG36" s="117" t="e">
+      <c r="AG36" s="103" t="e">
         <f>IF(AF36=0,0,LOOKUP(AF36,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AH36" s="117" t="e">
+      <c r="AH36" s="103" t="e">
         <f>IF(AF36=0,0,LOOKUP(AF36,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AL36" s="117">
+      <c r="AL36" s="103">
         <v>27</v>
       </c>
-      <c r="AM36" s="117">
+      <c r="AM36" s="103">
         <v>42</v>
       </c>
     </row>
     <row r="37" spans="4:32" ht="14.25" hidden="1">
-      <c r="D37" s="160"/>
-[...22 lines deleted...]
-      <c r="AF37" s="123"/>
+      <c r="D37" s="146"/>
+      <c r="E37" s="147"/>
+      <c r="F37" s="148"/>
+      <c r="G37" s="148"/>
+      <c r="H37" s="148"/>
+      <c r="I37" s="148"/>
+      <c r="J37" s="148"/>
+      <c r="K37" s="148"/>
+      <c r="L37" s="148"/>
+      <c r="M37" s="148"/>
+      <c r="N37" s="148"/>
+      <c r="O37" s="148"/>
+      <c r="P37" s="148"/>
+      <c r="Q37" s="148"/>
+      <c r="R37" s="36"/>
+      <c r="S37" s="26"/>
+      <c r="T37" s="48"/>
+      <c r="V37" s="37"/>
+      <c r="W37" s="37"/>
+      <c r="AB37" s="80"/>
+      <c r="AC37" s="109"/>
+      <c r="AD37" s="109"/>
+      <c r="AE37" s="109"/>
+      <c r="AF37" s="109"/>
     </row>
     <row r="38" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D38" s="163" t="s">
+      <c r="D38" s="149" t="s">
         <v>57</v>
       </c>
-      <c r="E38" s="154">
-[...15 lines deleted...]
-      <c r="S38" s="40">
+      <c r="E38" s="140">
+        <v>0</v>
+      </c>
+      <c r="F38" s="131"/>
+      <c r="G38" s="131"/>
+      <c r="H38" s="131"/>
+      <c r="I38" s="131"/>
+      <c r="J38" s="131"/>
+      <c r="K38" s="131"/>
+      <c r="L38" s="131"/>
+      <c r="M38" s="131"/>
+      <c r="N38" s="131"/>
+      <c r="O38" s="131"/>
+      <c r="P38" s="131"/>
+      <c r="Q38" s="132"/>
+      <c r="R38" s="36"/>
+      <c r="S38" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="T38" s="62"/>
-[...2 lines deleted...]
-      <c r="AB38" s="94">
+      <c r="T38" s="48"/>
+      <c r="V38" s="37"/>
+      <c r="W38" s="38"/>
+      <c r="AB38" s="80">
         <v>9</v>
       </c>
-      <c r="AC38" s="123">
+      <c r="AC38" s="109">
         <f>IF($AE$24&gt;=AB38,0,AC36+1)</f>
         <v>8</v>
       </c>
-      <c r="AD38" s="123" t="e">
+      <c r="AD38" s="109" t="e">
         <f>IF(AC38=0,0,LOOKUP(AC38,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AE38" s="123" t="e">
+      <c r="AE38" s="109" t="e">
         <f>IF(AC38=0,0,LOOKUP(AC38,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AF38" s="123">
+      <c r="AF38" s="109">
         <f>IF($AH$24&gt;=AB38,0,AF36+1)</f>
         <v>8</v>
       </c>
-      <c r="AG38" s="117" t="e">
+      <c r="AG38" s="103" t="e">
         <f>IF(AF38=0,0,LOOKUP(AF38,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AH38" s="117" t="e">
+      <c r="AH38" s="103" t="e">
         <f>IF(AF38=0,0,LOOKUP(AF38,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AL38" s="117">
+      <c r="AL38" s="103">
         <v>28</v>
       </c>
-      <c r="AM38" s="117">
+      <c r="AM38" s="103">
         <v>43</v>
       </c>
     </row>
     <row r="39" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D39" s="164" t="s">
+      <c r="D39" s="150" t="s">
         <v>70</v>
       </c>
-      <c r="E39" s="54">
-[...15 lines deleted...]
-      <c r="S39" s="40">
+      <c r="E39" s="40">
+        <v>0</v>
+      </c>
+      <c r="F39" s="41"/>
+      <c r="G39" s="41"/>
+      <c r="H39" s="41"/>
+      <c r="I39" s="41"/>
+      <c r="J39" s="41"/>
+      <c r="K39" s="41"/>
+      <c r="L39" s="41"/>
+      <c r="M39" s="41"/>
+      <c r="N39" s="41"/>
+      <c r="O39" s="41"/>
+      <c r="P39" s="41"/>
+      <c r="Q39" s="123"/>
+      <c r="R39" s="36"/>
+      <c r="S39" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="T39" s="62"/>
-[...2 lines deleted...]
-      <c r="AB39" s="94">
+      <c r="T39" s="48"/>
+      <c r="V39" s="37"/>
+      <c r="W39" s="38"/>
+      <c r="AB39" s="80">
         <v>10</v>
       </c>
-      <c r="AC39" s="123">
+      <c r="AC39" s="109">
         <f t="shared" si="4"/>
         <v>9</v>
       </c>
-      <c r="AD39" s="123" t="e">
+      <c r="AD39" s="109" t="e">
         <f>IF(AC39=0,0,LOOKUP(AC39,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AE39" s="123" t="e">
+      <c r="AE39" s="109" t="e">
         <f>IF(AC39=0,0,LOOKUP(AC39,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AF39" s="123">
+      <c r="AF39" s="109">
         <f t="shared" si="5"/>
         <v>9</v>
       </c>
-      <c r="AG39" s="117" t="e">
+      <c r="AG39" s="103" t="e">
         <f>IF(AF39=0,0,LOOKUP(AF39,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AH39" s="117" t="e">
+      <c r="AH39" s="103" t="e">
         <f>IF(AF39=0,0,LOOKUP(AF39,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AL39" s="117">
+      <c r="AL39" s="103">
         <v>29</v>
       </c>
-      <c r="AM39" s="117">
+      <c r="AM39" s="103">
         <v>44</v>
       </c>
     </row>
     <row r="40" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D40" s="164" t="s">
+      <c r="D40" s="150" t="s">
         <v>58</v>
       </c>
-      <c r="E40" s="54">
-[...15 lines deleted...]
-      <c r="S40" s="40">
+      <c r="E40" s="40">
+        <v>0</v>
+      </c>
+      <c r="F40" s="41"/>
+      <c r="G40" s="41"/>
+      <c r="H40" s="41"/>
+      <c r="I40" s="41"/>
+      <c r="J40" s="41"/>
+      <c r="K40" s="41"/>
+      <c r="L40" s="41"/>
+      <c r="M40" s="41"/>
+      <c r="N40" s="41"/>
+      <c r="O40" s="41"/>
+      <c r="P40" s="41"/>
+      <c r="Q40" s="123"/>
+      <c r="R40" s="36"/>
+      <c r="S40" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="T40" s="62"/>
-[...2 lines deleted...]
-      <c r="AB40" s="94">
+      <c r="T40" s="48"/>
+      <c r="V40" s="37"/>
+      <c r="W40" s="38"/>
+      <c r="AB40" s="80">
         <v>11</v>
       </c>
-      <c r="AC40" s="123">
+      <c r="AC40" s="109">
         <f>IF($AE$24&gt;=AB40,0,AC39+1)</f>
         <v>10</v>
       </c>
-      <c r="AD40" s="123" t="e">
+      <c r="AD40" s="109" t="e">
         <f>IF(AC40=0,0,LOOKUP(AC40,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AE40" s="123" t="e">
+      <c r="AE40" s="109" t="e">
         <f>IF(AC40=0,0,LOOKUP(AC40,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AF40" s="123">
+      <c r="AF40" s="109">
         <f>IF($AH$24&gt;=AB40,0,AF39+1)</f>
         <v>10</v>
       </c>
-      <c r="AG40" s="117" t="e">
+      <c r="AG40" s="103" t="e">
         <f>IF(AF40=0,0,LOOKUP(AF40,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AH40" s="117" t="e">
+      <c r="AH40" s="103" t="e">
         <f>IF(AF40=0,0,LOOKUP(AF40,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AL40" s="117">
+      <c r="AL40" s="103">
         <v>30</v>
       </c>
-      <c r="AM40" s="117">
+      <c r="AM40" s="103">
         <v>45</v>
       </c>
     </row>
     <row r="41" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D41" s="164" t="s">
+      <c r="D41" s="150" t="s">
         <v>21</v>
       </c>
-      <c r="E41" s="54">
-[...15 lines deleted...]
-      <c r="S41" s="40">
+      <c r="E41" s="40">
+        <v>0</v>
+      </c>
+      <c r="F41" s="41"/>
+      <c r="G41" s="41"/>
+      <c r="H41" s="41"/>
+      <c r="I41" s="41"/>
+      <c r="J41" s="41"/>
+      <c r="K41" s="41"/>
+      <c r="L41" s="41"/>
+      <c r="M41" s="41"/>
+      <c r="N41" s="41"/>
+      <c r="O41" s="41"/>
+      <c r="P41" s="41"/>
+      <c r="Q41" s="123"/>
+      <c r="R41" s="36"/>
+      <c r="S41" s="26">
         <f>SUM(F41:Q41)</f>
         <v>0</v>
       </c>
-      <c r="T41" s="62"/>
-[...2 lines deleted...]
-      <c r="AB41" s="94">
+      <c r="T41" s="48"/>
+      <c r="V41" s="37"/>
+      <c r="W41" s="38"/>
+      <c r="AB41" s="80">
         <v>12</v>
       </c>
-      <c r="AC41" s="123">
+      <c r="AC41" s="109">
         <f t="shared" si="4"/>
         <v>11</v>
       </c>
-      <c r="AD41" s="123" t="e">
+      <c r="AD41" s="109" t="e">
         <f>IF(AC41=0,0,LOOKUP(AC41,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AE41" s="123" t="e">
+      <c r="AE41" s="109" t="e">
         <f>IF(AC41=0,0,LOOKUP(AC41,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AF41" s="123">
+      <c r="AF41" s="109">
         <f t="shared" si="5"/>
         <v>11</v>
       </c>
-      <c r="AG41" s="117" t="e">
+      <c r="AG41" s="103" t="e">
         <f>IF(AF41=0,0,LOOKUP(AF41,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AH41" s="117" t="e">
+      <c r="AH41" s="103" t="e">
         <f>IF(AF41=0,0,LOOKUP(AF41,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AL41" s="117">
+      <c r="AL41" s="103">
         <v>31</v>
       </c>
-      <c r="AM41" s="117">
+      <c r="AM41" s="103">
         <v>46</v>
       </c>
     </row>
     <row r="42" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D42" s="164" t="s">
+      <c r="D42" s="150" t="s">
         <v>22</v>
       </c>
-      <c r="E42" s="54">
-[...15 lines deleted...]
-      <c r="S42" s="40">
+      <c r="E42" s="40">
+        <v>0</v>
+      </c>
+      <c r="F42" s="41"/>
+      <c r="G42" s="41"/>
+      <c r="H42" s="41"/>
+      <c r="I42" s="41"/>
+      <c r="J42" s="41"/>
+      <c r="K42" s="41"/>
+      <c r="L42" s="41"/>
+      <c r="M42" s="41"/>
+      <c r="N42" s="41"/>
+      <c r="O42" s="41"/>
+      <c r="P42" s="41"/>
+      <c r="Q42" s="123"/>
+      <c r="R42" s="36"/>
+      <c r="S42" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="T42" s="62"/>
-[...2 lines deleted...]
-      <c r="AB42" s="94">
+      <c r="T42" s="48"/>
+      <c r="V42" s="37"/>
+      <c r="W42" s="38"/>
+      <c r="AB42" s="80">
         <v>13</v>
       </c>
-      <c r="AC42" s="123">
+      <c r="AC42" s="109">
         <f t="shared" si="4"/>
         <v>12</v>
       </c>
-      <c r="AD42" s="123" t="e">
+      <c r="AD42" s="109" t="e">
         <f>IF(AC42=0,0,LOOKUP(AC42,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AE42" s="123" t="e">
+      <c r="AE42" s="109" t="e">
         <f>IF(AC42=0,0,LOOKUP(AC42,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AF42" s="123">
+      <c r="AF42" s="109">
         <f t="shared" si="5"/>
         <v>12</v>
       </c>
-      <c r="AG42" s="117" t="e">
+      <c r="AG42" s="103" t="e">
         <f>IF(AF42=0,0,LOOKUP(AF42,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AH42" s="117" t="e">
+      <c r="AH42" s="103" t="e">
         <f>IF(AF42=0,0,LOOKUP(AF42,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AL42" s="117">
+      <c r="AL42" s="103">
         <v>32</v>
       </c>
-      <c r="AM42" s="117">
+      <c r="AM42" s="103">
         <v>47</v>
       </c>
     </row>
     <row r="43" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D43" s="164" t="s">
+      <c r="D43" s="150" t="s">
         <v>54</v>
       </c>
-      <c r="E43" s="54">
-[...15 lines deleted...]
-      <c r="S43" s="40">
+      <c r="E43" s="40">
+        <v>0</v>
+      </c>
+      <c r="F43" s="41"/>
+      <c r="G43" s="41"/>
+      <c r="H43" s="41"/>
+      <c r="I43" s="41"/>
+      <c r="J43" s="41"/>
+      <c r="K43" s="41"/>
+      <c r="L43" s="41"/>
+      <c r="M43" s="41"/>
+      <c r="N43" s="41"/>
+      <c r="O43" s="41"/>
+      <c r="P43" s="41"/>
+      <c r="Q43" s="123"/>
+      <c r="R43" s="36"/>
+      <c r="S43" s="26">
         <f>SUM(F43:Q43)</f>
         <v>0</v>
       </c>
-      <c r="T43" s="62"/>
-[...2 lines deleted...]
-      <c r="AB43" s="94">
+      <c r="T43" s="48"/>
+      <c r="V43" s="37"/>
+      <c r="W43" s="38"/>
+      <c r="AB43" s="80">
         <v>14</v>
       </c>
-      <c r="AC43" s="123">
+      <c r="AC43" s="109">
         <f t="shared" si="4"/>
         <v>13</v>
       </c>
-      <c r="AD43" s="123" t="e">
+      <c r="AD43" s="109" t="e">
         <f>IF(AC43=0,0,LOOKUP(AC43,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AE43" s="123" t="e">
+      <c r="AE43" s="109" t="e">
         <f>IF(AC43=0,0,LOOKUP(AC43,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AF43" s="123">
+      <c r="AF43" s="109">
         <f t="shared" si="5"/>
         <v>13</v>
       </c>
-      <c r="AG43" s="117" t="e">
+      <c r="AG43" s="103" t="e">
         <f>IF(AF43=0,0,LOOKUP(AF43,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AH43" s="117" t="e">
+      <c r="AH43" s="103" t="e">
         <f>IF(AF43=0,0,LOOKUP(AF43,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AL43" s="117">
+      <c r="AL43" s="103">
         <v>33</v>
       </c>
-      <c r="AM43" s="117">
+      <c r="AM43" s="103">
         <v>48</v>
       </c>
     </row>
     <row r="44" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D44" s="164" t="s">
+      <c r="D44" s="150" t="s">
         <v>66</v>
       </c>
-      <c r="E44" s="54">
-[...15 lines deleted...]
-      <c r="S44" s="40">
+      <c r="E44" s="40">
+        <v>0</v>
+      </c>
+      <c r="F44" s="41"/>
+      <c r="G44" s="41"/>
+      <c r="H44" s="41"/>
+      <c r="I44" s="41"/>
+      <c r="J44" s="41"/>
+      <c r="K44" s="41"/>
+      <c r="L44" s="41"/>
+      <c r="M44" s="41"/>
+      <c r="N44" s="41"/>
+      <c r="O44" s="41"/>
+      <c r="P44" s="41"/>
+      <c r="Q44" s="123"/>
+      <c r="R44" s="36"/>
+      <c r="S44" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="T44" s="62"/>
-[...2 lines deleted...]
-      <c r="AB44" s="94">
+      <c r="T44" s="48"/>
+      <c r="V44" s="37"/>
+      <c r="W44" s="38"/>
+      <c r="AB44" s="80">
         <v>15</v>
       </c>
-      <c r="AC44" s="123">
+      <c r="AC44" s="109">
         <f t="shared" si="4"/>
         <v>14</v>
       </c>
-      <c r="AD44" s="123" t="e">
+      <c r="AD44" s="109" t="e">
         <f>IF(AC44=0,0,LOOKUP(AC44,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AE44" s="123" t="e">
+      <c r="AE44" s="109" t="e">
         <f>IF(AC44=0,0,LOOKUP(AC44,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AF44" s="123">
+      <c r="AF44" s="109">
         <f t="shared" si="5"/>
         <v>14</v>
       </c>
-      <c r="AG44" s="117" t="e">
+      <c r="AG44" s="103" t="e">
         <f>IF(AF44=0,0,LOOKUP(AF44,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AH44" s="117" t="e">
+      <c r="AH44" s="103" t="e">
         <f>IF(AF44=0,0,LOOKUP(AF44,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AL44" s="117">
+      <c r="AL44" s="103">
         <v>34</v>
       </c>
-      <c r="AM44" s="117">
+      <c r="AM44" s="103">
         <v>49</v>
       </c>
     </row>
     <row r="45" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D45" s="164"/>
-[...16 lines deleted...]
-      <c r="S45" s="40">
+      <c r="D45" s="150"/>
+      <c r="E45" s="40">
+        <v>0</v>
+      </c>
+      <c r="F45" s="41"/>
+      <c r="G45" s="41"/>
+      <c r="H45" s="41"/>
+      <c r="I45" s="41"/>
+      <c r="J45" s="41"/>
+      <c r="K45" s="41"/>
+      <c r="L45" s="41"/>
+      <c r="M45" s="41"/>
+      <c r="N45" s="41"/>
+      <c r="O45" s="41"/>
+      <c r="P45" s="41"/>
+      <c r="Q45" s="123"/>
+      <c r="R45" s="36"/>
+      <c r="S45" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="T45" s="62"/>
-[...2 lines deleted...]
-      <c r="AB45" s="94">
+      <c r="T45" s="48"/>
+      <c r="V45" s="37"/>
+      <c r="W45" s="38"/>
+      <c r="AB45" s="80">
         <v>16</v>
       </c>
-      <c r="AC45" s="123">
+      <c r="AC45" s="109">
         <f t="shared" si="4"/>
         <v>15</v>
       </c>
-      <c r="AD45" s="123" t="e">
+      <c r="AD45" s="109" t="e">
         <f>IF(AC45=0,0,LOOKUP(AC45,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AE45" s="123" t="e">
+      <c r="AE45" s="109" t="e">
         <f>IF(AC45=0,0,LOOKUP(AC45,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AF45" s="123">
+      <c r="AF45" s="109">
         <f t="shared" si="5"/>
         <v>15</v>
       </c>
-      <c r="AG45" s="117" t="e">
+      <c r="AG45" s="103" t="e">
         <f>IF(AF45=0,0,LOOKUP(AF45,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AH45" s="117" t="e">
+      <c r="AH45" s="103" t="e">
         <f>IF(AF45=0,0,LOOKUP(AF45,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AL45" s="117">
+      <c r="AL45" s="103">
         <v>35</v>
       </c>
-      <c r="AM45" s="117">
+      <c r="AM45" s="103">
         <v>50</v>
       </c>
     </row>
     <row r="46" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D46" s="164"/>
-[...16 lines deleted...]
-      <c r="S46" s="40">
+      <c r="D46" s="150"/>
+      <c r="E46" s="40">
+        <v>0</v>
+      </c>
+      <c r="F46" s="41"/>
+      <c r="G46" s="41"/>
+      <c r="H46" s="41"/>
+      <c r="I46" s="41"/>
+      <c r="J46" s="41"/>
+      <c r="K46" s="41"/>
+      <c r="L46" s="41"/>
+      <c r="M46" s="41"/>
+      <c r="N46" s="41"/>
+      <c r="O46" s="41"/>
+      <c r="P46" s="41"/>
+      <c r="Q46" s="123"/>
+      <c r="R46" s="36"/>
+      <c r="S46" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="T46" s="62"/>
-[...2 lines deleted...]
-      <c r="AB46" s="94">
+      <c r="T46" s="48"/>
+      <c r="V46" s="37"/>
+      <c r="W46" s="38"/>
+      <c r="AB46" s="80">
         <v>17</v>
       </c>
-      <c r="AC46" s="123">
+      <c r="AC46" s="109">
         <f t="shared" si="4"/>
         <v>16</v>
       </c>
-      <c r="AD46" s="123" t="e">
+      <c r="AD46" s="109" t="e">
         <f>IF(AC46=0,0,LOOKUP(AC46,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AE46" s="123" t="e">
+      <c r="AE46" s="109" t="e">
         <f>IF(AC46=0,0,LOOKUP(AC46,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AF46" s="123">
+      <c r="AF46" s="109">
         <f t="shared" si="5"/>
         <v>16</v>
       </c>
-      <c r="AG46" s="117" t="e">
+      <c r="AG46" s="103" t="e">
         <f>IF(AF46=0,0,LOOKUP(AF46,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AH46" s="117" t="e">
+      <c r="AH46" s="103" t="e">
         <f>IF(AF46=0,0,LOOKUP(AF46,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AL46" s="117">
+      <c r="AL46" s="103">
         <v>36</v>
       </c>
-      <c r="AM46" s="117">
+      <c r="AM46" s="103">
         <v>51</v>
       </c>
     </row>
     <row r="47" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D47" s="164"/>
-[...16 lines deleted...]
-      <c r="S47" s="40">
+      <c r="D47" s="150"/>
+      <c r="E47" s="40">
+        <v>0</v>
+      </c>
+      <c r="F47" s="41"/>
+      <c r="G47" s="41"/>
+      <c r="H47" s="41"/>
+      <c r="I47" s="41"/>
+      <c r="J47" s="41"/>
+      <c r="K47" s="41"/>
+      <c r="L47" s="41"/>
+      <c r="M47" s="41"/>
+      <c r="N47" s="41"/>
+      <c r="O47" s="41"/>
+      <c r="P47" s="41"/>
+      <c r="Q47" s="123"/>
+      <c r="R47" s="36"/>
+      <c r="S47" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="T47" s="62"/>
-[...2 lines deleted...]
-      <c r="AB47" s="94">
+      <c r="T47" s="48"/>
+      <c r="V47" s="37"/>
+      <c r="W47" s="38"/>
+      <c r="AB47" s="80">
         <v>18</v>
       </c>
-      <c r="AC47" s="123">
+      <c r="AC47" s="109">
         <f t="shared" si="4"/>
         <v>17</v>
       </c>
-      <c r="AD47" s="123" t="e">
+      <c r="AD47" s="109" t="e">
         <f>IF(AC47=0,0,LOOKUP(AC47,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AE47" s="123" t="e">
+      <c r="AE47" s="109" t="e">
         <f>IF(AC47=0,0,LOOKUP(AC47,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AF47" s="123">
+      <c r="AF47" s="109">
         <f t="shared" si="5"/>
         <v>17</v>
       </c>
-      <c r="AG47" s="117" t="e">
+      <c r="AG47" s="103" t="e">
         <f>IF(AF47=0,0,LOOKUP(AF47,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AH47" s="117" t="e">
+      <c r="AH47" s="103" t="e">
         <f>IF(AF47=0,0,LOOKUP(AF47,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AL47" s="117">
+      <c r="AL47" s="103">
         <v>37</v>
       </c>
-      <c r="AM47" s="117">
+      <c r="AM47" s="103">
         <v>52</v>
       </c>
     </row>
     <row r="48" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D48" s="164"/>
-[...16 lines deleted...]
-      <c r="S48" s="40">
+      <c r="D48" s="150"/>
+      <c r="E48" s="40">
+        <v>0</v>
+      </c>
+      <c r="F48" s="41"/>
+      <c r="G48" s="41"/>
+      <c r="H48" s="41"/>
+      <c r="I48" s="41"/>
+      <c r="J48" s="41"/>
+      <c r="K48" s="41"/>
+      <c r="L48" s="41"/>
+      <c r="M48" s="41"/>
+      <c r="N48" s="41"/>
+      <c r="O48" s="41"/>
+      <c r="P48" s="41"/>
+      <c r="Q48" s="123"/>
+      <c r="R48" s="36"/>
+      <c r="S48" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="T48" s="62"/>
-[...2 lines deleted...]
-      <c r="AB48" s="94">
+      <c r="T48" s="48"/>
+      <c r="V48" s="37"/>
+      <c r="W48" s="38"/>
+      <c r="AB48" s="80">
         <v>19</v>
       </c>
-      <c r="AC48" s="123">
+      <c r="AC48" s="109">
         <f t="shared" si="4"/>
         <v>18</v>
       </c>
-      <c r="AD48" s="123" t="e">
+      <c r="AD48" s="109" t="e">
         <f>IF(AC48=0,0,LOOKUP(AC48,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AE48" s="123" t="e">
+      <c r="AE48" s="109" t="e">
         <f>IF(AC48=0,0,LOOKUP(AC48,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AF48" s="123">
+      <c r="AF48" s="109">
         <f t="shared" si="5"/>
         <v>18</v>
       </c>
-      <c r="AG48" s="117" t="e">
+      <c r="AG48" s="103" t="e">
         <f>IF(AF48=0,0,LOOKUP(AF48,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AH48" s="117" t="e">
+      <c r="AH48" s="103" t="e">
         <f>IF(AF48=0,0,LOOKUP(AF48,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AL48" s="117">
+      <c r="AL48" s="103">
         <v>38</v>
       </c>
-      <c r="AM48" s="117">
+      <c r="AM48" s="103">
         <v>53</v>
       </c>
     </row>
     <row r="49" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D49" s="164"/>
-[...16 lines deleted...]
-      <c r="S49" s="40">
+      <c r="D49" s="150"/>
+      <c r="E49" s="40">
+        <v>0</v>
+      </c>
+      <c r="F49" s="61"/>
+      <c r="G49" s="61"/>
+      <c r="H49" s="61"/>
+      <c r="I49" s="61"/>
+      <c r="J49" s="61"/>
+      <c r="K49" s="61"/>
+      <c r="L49" s="61"/>
+      <c r="M49" s="61"/>
+      <c r="N49" s="61"/>
+      <c r="O49" s="61"/>
+      <c r="P49" s="61"/>
+      <c r="Q49" s="151"/>
+      <c r="R49" s="36"/>
+      <c r="S49" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="T49" s="62"/>
-[...2 lines deleted...]
-      <c r="AB49" s="94">
+      <c r="T49" s="48"/>
+      <c r="V49" s="37"/>
+      <c r="W49" s="38"/>
+      <c r="AB49" s="80">
         <v>20</v>
       </c>
-      <c r="AC49" s="123">
+      <c r="AC49" s="109">
         <f t="shared" si="4"/>
         <v>19</v>
       </c>
-      <c r="AD49" s="123" t="e">
+      <c r="AD49" s="109" t="e">
         <f>IF(AC49=0,0,LOOKUP(AC49,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AE49" s="123" t="e">
+      <c r="AE49" s="109" t="e">
         <f>IF(AC49=0,0,LOOKUP(AC49,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AF49" s="123">
+      <c r="AF49" s="109">
         <f t="shared" si="5"/>
         <v>19</v>
       </c>
-      <c r="AG49" s="117" t="e">
+      <c r="AG49" s="103" t="e">
         <f>IF(AF49=0,0,LOOKUP(AF49,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AH49" s="117" t="e">
+      <c r="AH49" s="103" t="e">
         <f>IF(AF49=0,0,LOOKUP(AF49,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AL49" s="117">
+      <c r="AL49" s="103">
         <v>39</v>
       </c>
-      <c r="AM49" s="117">
+      <c r="AM49" s="103">
         <v>54</v>
       </c>
     </row>
     <row r="50" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D50" s="166"/>
-[...16 lines deleted...]
-      <c r="S50" s="40">
+      <c r="D50" s="152"/>
+      <c r="E50" s="125">
+        <v>0</v>
+      </c>
+      <c r="F50" s="153"/>
+      <c r="G50" s="153"/>
+      <c r="H50" s="153"/>
+      <c r="I50" s="153"/>
+      <c r="J50" s="153"/>
+      <c r="K50" s="153"/>
+      <c r="L50" s="153"/>
+      <c r="M50" s="153"/>
+      <c r="N50" s="153"/>
+      <c r="O50" s="153"/>
+      <c r="P50" s="153"/>
+      <c r="Q50" s="154"/>
+      <c r="R50" s="36"/>
+      <c r="S50" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="T50" s="62"/>
-[...2 lines deleted...]
-      <c r="AB50" s="94">
+      <c r="T50" s="48"/>
+      <c r="V50" s="37"/>
+      <c r="W50" s="38"/>
+      <c r="AB50" s="80">
         <v>21</v>
       </c>
-      <c r="AC50" s="123">
+      <c r="AC50" s="109">
         <f t="shared" si="4"/>
         <v>20</v>
       </c>
-      <c r="AD50" s="123" t="e">
+      <c r="AD50" s="109" t="e">
         <f>IF(AC50=0,0,LOOKUP(AC50,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AE50" s="123" t="e">
+      <c r="AE50" s="109" t="e">
         <f>IF(AC50=0,0,LOOKUP(AC50,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AF50" s="123">
+      <c r="AF50" s="109">
         <f t="shared" si="5"/>
         <v>20</v>
       </c>
-      <c r="AG50" s="117" t="e">
+      <c r="AG50" s="103" t="e">
         <f>IF(AF50=0,0,LOOKUP(AF50,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AH50" s="117" t="e">
+      <c r="AH50" s="103" t="e">
         <f>IF(AF50=0,0,LOOKUP(AF50,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AL50" s="117">
+      <c r="AL50" s="103">
         <v>40</v>
       </c>
-      <c r="AM50" s="117">
+      <c r="AM50" s="103">
         <v>62</v>
       </c>
     </row>
     <row r="51" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D51" s="60"/>
-      <c r="E51" s="24" t="s">
+      <c r="D51" s="46"/>
+      <c r="E51" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="F51" s="40">
+      <c r="F51" s="26">
         <f>SUM(F38:F50)</f>
         <v>0</v>
       </c>
-      <c r="G51" s="40">
+      <c r="G51" s="26">
         <f t="shared" si="11" ref="G51:Q51">SUM(G38:G50)</f>
         <v>0</v>
       </c>
-      <c r="H51" s="40">
+      <c r="H51" s="26">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="I51" s="40">
+      <c r="I51" s="26">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="J51" s="40">
+      <c r="J51" s="26">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="K51" s="40">
+      <c r="K51" s="26">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="L51" s="40">
+      <c r="L51" s="26">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="M51" s="40">
+      <c r="M51" s="26">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="N51" s="40">
+      <c r="N51" s="26">
         <f>SUM(N38:N50)</f>
         <v>0</v>
       </c>
-      <c r="O51" s="40">
+      <c r="O51" s="26">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="P51" s="40">
+      <c r="P51" s="26">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="Q51" s="40">
+      <c r="Q51" s="26">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="R51" s="40"/>
-      <c r="S51" s="40">
+      <c r="R51" s="26"/>
+      <c r="S51" s="26">
         <f>SUM(S38:S50)</f>
         <v>0</v>
       </c>
-      <c r="T51" s="62"/>
-[...2 lines deleted...]
-      <c r="AB51" s="94">
+      <c r="T51" s="48"/>
+      <c r="V51" s="11"/>
+      <c r="W51" s="46"/>
+      <c r="AB51" s="80">
         <v>22</v>
       </c>
-      <c r="AC51" s="123">
+      <c r="AC51" s="109">
         <f t="shared" si="4"/>
         <v>21</v>
       </c>
-      <c r="AD51" s="123" t="e">
+      <c r="AD51" s="109" t="e">
         <f>IF(AC51=0,0,LOOKUP(AC51,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AE51" s="123" t="e">
+      <c r="AE51" s="109" t="e">
         <f>IF(AC51=0,0,LOOKUP(AC51,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AF51" s="123">
+      <c r="AF51" s="109">
         <f t="shared" si="5"/>
         <v>21</v>
       </c>
-      <c r="AG51" s="117" t="e">
+      <c r="AG51" s="103" t="e">
         <f>IF(AF51=0,0,LOOKUP(AF51,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AH51" s="117" t="e">
+      <c r="AH51" s="103" t="e">
         <f>IF(AF51=0,0,LOOKUP(AF51,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AL51" s="117">
+      <c r="AL51" s="103">
         <v>41</v>
       </c>
-      <c r="AM51" s="117">
+      <c r="AM51" s="103">
         <v>63</v>
       </c>
     </row>
     <row r="52" spans="4:32" ht="11.25" customHeight="1">
-      <c r="D52" s="25" t="s">
+      <c r="D52" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="E52" s="24"/>
-[...21 lines deleted...]
-      <c r="AF52" s="123"/>
+      <c r="E52" s="10"/>
+      <c r="F52" s="26"/>
+      <c r="G52" s="26"/>
+      <c r="H52" s="26"/>
+      <c r="I52" s="26"/>
+      <c r="J52" s="26"/>
+      <c r="K52" s="26"/>
+      <c r="L52" s="26"/>
+      <c r="M52" s="26"/>
+      <c r="N52" s="26"/>
+      <c r="O52" s="26"/>
+      <c r="P52" s="26"/>
+      <c r="Q52" s="26"/>
+      <c r="R52" s="26"/>
+      <c r="S52" s="26"/>
+      <c r="T52" s="48"/>
+      <c r="V52" s="11"/>
+      <c r="W52" s="46"/>
+      <c r="AB52" s="80"/>
+      <c r="AC52" s="109"/>
+      <c r="AD52" s="109"/>
+      <c r="AE52" s="109"/>
+      <c r="AF52" s="109"/>
     </row>
     <row r="53" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D53" s="171" t="s">
+      <c r="D53" s="157" t="s">
         <v>24</v>
       </c>
-      <c r="E53" s="154">
-[...15 lines deleted...]
-      <c r="S53" s="40">
+      <c r="E53" s="140">
+        <v>0</v>
+      </c>
+      <c r="F53" s="131"/>
+      <c r="G53" s="131"/>
+      <c r="H53" s="131"/>
+      <c r="I53" s="131"/>
+      <c r="J53" s="131"/>
+      <c r="K53" s="131"/>
+      <c r="L53" s="131"/>
+      <c r="M53" s="131"/>
+      <c r="N53" s="131"/>
+      <c r="O53" s="131"/>
+      <c r="P53" s="131"/>
+      <c r="Q53" s="132"/>
+      <c r="R53" s="36"/>
+      <c r="S53" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T53" s="62"/>
-[...2 lines deleted...]
-      <c r="AB53" s="94">
+      <c r="T53" s="48"/>
+      <c r="V53" s="37"/>
+      <c r="W53" s="38"/>
+      <c r="AB53" s="80">
         <v>23</v>
       </c>
-      <c r="AC53" s="123">
+      <c r="AC53" s="109">
         <f>IF($AE$24&gt;=AB53,0,AC51+1)</f>
         <v>22</v>
       </c>
-      <c r="AD53" s="123" t="e">
+      <c r="AD53" s="109" t="e">
         <f>IF(AC53=0,0,LOOKUP(AC53,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AE53" s="123" t="e">
+      <c r="AE53" s="109" t="e">
         <f>IF(AC53=0,0,LOOKUP(AC53,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AF53" s="123">
+      <c r="AF53" s="109">
         <f>IF($AH$24&gt;=AB53,0,AF51+1)</f>
         <v>22</v>
       </c>
-      <c r="AG53" s="117" t="e">
+      <c r="AG53" s="103" t="e">
         <f>IF(AF53=0,0,LOOKUP(AF53,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AH53" s="117" t="e">
+      <c r="AH53" s="103" t="e">
         <f>IF(AF53=0,0,LOOKUP(AF53,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AL53" s="117">
+      <c r="AL53" s="103">
         <v>42</v>
       </c>
-      <c r="AM53" s="117">
+      <c r="AM53" s="103">
         <v>64</v>
       </c>
     </row>
     <row r="54" spans="4:39" ht="21.75" customHeight="1">
-      <c r="D54" s="172" t="s">
+      <c r="D54" s="158" t="s">
         <v>63</v>
       </c>
-      <c r="E54" s="54">
-[...15 lines deleted...]
-      <c r="S54" s="40">
+      <c r="E54" s="40">
+        <v>0</v>
+      </c>
+      <c r="F54" s="41"/>
+      <c r="G54" s="41"/>
+      <c r="H54" s="41"/>
+      <c r="I54" s="41"/>
+      <c r="J54" s="41"/>
+      <c r="K54" s="41"/>
+      <c r="L54" s="41"/>
+      <c r="M54" s="41"/>
+      <c r="N54" s="41"/>
+      <c r="O54" s="41"/>
+      <c r="P54" s="41"/>
+      <c r="Q54" s="123"/>
+      <c r="R54" s="36"/>
+      <c r="S54" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T54" s="62"/>
-[...2 lines deleted...]
-      <c r="AB54" s="94">
+      <c r="T54" s="48"/>
+      <c r="V54" s="37"/>
+      <c r="W54" s="38"/>
+      <c r="AB54" s="80">
         <v>24</v>
       </c>
-      <c r="AC54" s="123">
+      <c r="AC54" s="109">
         <f t="shared" si="4"/>
         <v>23</v>
       </c>
-      <c r="AD54" s="123" t="e">
+      <c r="AD54" s="109" t="e">
         <f>IF(AC54=0,0,LOOKUP(AC54,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AE54" s="123" t="e">
+      <c r="AE54" s="109" t="e">
         <f>IF(AC54=0,0,LOOKUP(AC54,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AF54" s="123">
+      <c r="AF54" s="109">
         <f t="shared" si="5"/>
         <v>23</v>
       </c>
-      <c r="AG54" s="117" t="e">
+      <c r="AG54" s="103" t="e">
         <f>IF(AF54=0,0,LOOKUP(AF54,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AH54" s="117" t="e">
+      <c r="AH54" s="103" t="e">
         <f>IF(AF54=0,0,LOOKUP(AF54,$AB$27:$AB$54,#REF!))</f>
         <v>#REF!</v>
       </c>
-      <c r="AL54" s="117">
+      <c r="AL54" s="103">
         <v>43</v>
       </c>
-      <c r="AM54" s="117">
+      <c r="AM54" s="103">
         <v>65</v>
       </c>
     </row>
     <row r="55" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D55" s="173" t="s">
+      <c r="D55" s="159" t="s">
         <v>25</v>
       </c>
-      <c r="E55" s="54">
-[...15 lines deleted...]
-      <c r="S55" s="40">
+      <c r="E55" s="40">
+        <v>0</v>
+      </c>
+      <c r="F55" s="41"/>
+      <c r="G55" s="41"/>
+      <c r="H55" s="41"/>
+      <c r="I55" s="41"/>
+      <c r="J55" s="41"/>
+      <c r="K55" s="41"/>
+      <c r="L55" s="41"/>
+      <c r="M55" s="41"/>
+      <c r="N55" s="41"/>
+      <c r="O55" s="41"/>
+      <c r="P55" s="41"/>
+      <c r="Q55" s="123"/>
+      <c r="R55" s="36"/>
+      <c r="S55" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T55" s="62"/>
-[...6 lines deleted...]
-      <c r="AL55" s="117">
+      <c r="T55" s="48"/>
+      <c r="V55" s="37"/>
+      <c r="W55" s="38"/>
+      <c r="AB55" s="80"/>
+      <c r="AC55" s="80"/>
+      <c r="AD55" s="80"/>
+      <c r="AE55" s="80"/>
+      <c r="AL55" s="103">
         <v>44</v>
       </c>
-      <c r="AM55" s="117">
+      <c r="AM55" s="103">
         <v>66</v>
       </c>
     </row>
     <row r="56" spans="4:39" ht="11.25" customHeight="1">
-      <c r="D56" s="174" t="s">
+      <c r="D56" s="160" t="s">
         <v>71</v>
       </c>
-      <c r="E56" s="54">
-[...15 lines deleted...]
-      <c r="S56" s="40">
+      <c r="E56" s="40">
+        <v>0</v>
+      </c>
+      <c r="F56" s="41"/>
+      <c r="G56" s="41"/>
+      <c r="H56" s="41"/>
+      <c r="I56" s="41"/>
+      <c r="J56" s="41"/>
+      <c r="K56" s="41"/>
+      <c r="L56" s="41"/>
+      <c r="M56" s="41"/>
+      <c r="N56" s="41"/>
+      <c r="O56" s="41"/>
+      <c r="P56" s="41"/>
+      <c r="Q56" s="123"/>
+      <c r="R56" s="36"/>
+      <c r="S56" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T56" s="62"/>
-[...6 lines deleted...]
-      <c r="AM56" s="117">
+      <c r="T56" s="48"/>
+      <c r="V56" s="37"/>
+      <c r="W56" s="38"/>
+      <c r="AB56" s="80"/>
+      <c r="AC56" s="80"/>
+      <c r="AD56" s="80"/>
+      <c r="AE56" s="80"/>
+      <c r="AM56" s="103">
         <f>LOOKUP(AD2,AL2:AL55,AM2:AM55)</f>
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="4:31" ht="11.25" customHeight="1">
-      <c r="D57" s="174" t="s">
+      <c r="D57" s="160" t="s">
         <v>26</v>
       </c>
-      <c r="E57" s="54">
-[...15 lines deleted...]
-      <c r="S57" s="40">
+      <c r="E57" s="40">
+        <v>0</v>
+      </c>
+      <c r="F57" s="41"/>
+      <c r="G57" s="41"/>
+      <c r="H57" s="41"/>
+      <c r="I57" s="41"/>
+      <c r="J57" s="41"/>
+      <c r="K57" s="41"/>
+      <c r="L57" s="41"/>
+      <c r="M57" s="41"/>
+      <c r="N57" s="41"/>
+      <c r="O57" s="41"/>
+      <c r="P57" s="41"/>
+      <c r="Q57" s="123"/>
+      <c r="R57" s="36"/>
+      <c r="S57" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T57" s="62"/>
-[...3 lines deleted...]
-      <c r="AC57" s="35" t="s">
+      <c r="T57" s="48"/>
+      <c r="V57" s="37"/>
+      <c r="W57" s="38"/>
+      <c r="AB57" s="80"/>
+      <c r="AC57" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="AD57" s="35"/>
-      <c r="AE57" s="35"/>
+      <c r="AD57" s="21"/>
+      <c r="AE57" s="21"/>
     </row>
     <row r="58" spans="4:33" ht="11.25" customHeight="1">
-      <c r="D58" s="174" t="s">
+      <c r="D58" s="160" t="s">
         <v>29</v>
       </c>
-      <c r="E58" s="54">
-[...15 lines deleted...]
-      <c r="S58" s="40">
+      <c r="E58" s="40">
+        <v>0</v>
+      </c>
+      <c r="F58" s="41"/>
+      <c r="G58" s="41"/>
+      <c r="H58" s="41"/>
+      <c r="I58" s="41"/>
+      <c r="J58" s="41"/>
+      <c r="K58" s="41"/>
+      <c r="L58" s="41"/>
+      <c r="M58" s="41"/>
+      <c r="N58" s="41"/>
+      <c r="O58" s="41"/>
+      <c r="P58" s="41"/>
+      <c r="Q58" s="123"/>
+      <c r="R58" s="36"/>
+      <c r="S58" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T58" s="62"/>
-[...2 lines deleted...]
-      <c r="AB58" s="94">
+      <c r="T58" s="48"/>
+      <c r="V58" s="37"/>
+      <c r="W58" s="38"/>
+      <c r="AB58" s="80">
         <v>1</v>
       </c>
-      <c r="AC58" s="94" t="s">
+      <c r="AC58" s="80" t="s">
         <v>28</v>
       </c>
-      <c r="AD58" s="94">
+      <c r="AD58" s="80">
         <f>AB80</f>
         <v>1</v>
       </c>
-      <c r="AE58" s="125" t="str">
+      <c r="AE58" s="111" t="str">
         <f>AC80</f>
         <v>jan</v>
       </c>
-      <c r="AF58" s="94"/>
-      <c r="AG58" s="94"/>
+      <c r="AF58" s="80"/>
+      <c r="AG58" s="80"/>
     </row>
     <row r="59" spans="4:33" ht="11.25" customHeight="1">
-      <c r="D59" s="174" t="s">
+      <c r="D59" s="160" t="s">
         <v>31</v>
       </c>
-      <c r="E59" s="54">
-[...15 lines deleted...]
-      <c r="S59" s="40">
+      <c r="E59" s="40">
+        <v>0</v>
+      </c>
+      <c r="F59" s="41"/>
+      <c r="G59" s="41"/>
+      <c r="H59" s="41"/>
+      <c r="I59" s="41"/>
+      <c r="J59" s="41"/>
+      <c r="K59" s="41"/>
+      <c r="L59" s="41"/>
+      <c r="M59" s="41"/>
+      <c r="N59" s="41"/>
+      <c r="O59" s="41"/>
+      <c r="P59" s="41"/>
+      <c r="Q59" s="123"/>
+      <c r="R59" s="36"/>
+      <c r="S59" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T59" s="62"/>
-[...2 lines deleted...]
-      <c r="AB59" s="94">
+      <c r="T59" s="48"/>
+      <c r="V59" s="37"/>
+      <c r="W59" s="38"/>
+      <c r="AB59" s="80">
         <v>2</v>
       </c>
-      <c r="AC59" s="94" t="s">
+      <c r="AC59" s="80" t="s">
         <v>30</v>
       </c>
-      <c r="AD59" s="94">
+      <c r="AD59" s="80">
         <f t="shared" si="12" ref="AD59:AD76">IF(AD58=24,1,AD58+1)</f>
         <v>2</v>
       </c>
-      <c r="AE59" s="125" t="str">
+      <c r="AE59" s="111" t="str">
         <f t="shared" si="13" ref="AE59:AE69">LOOKUP(AD59,$AB$58:$AB$79,$AC$58:$AC$79)</f>
         <v>feb</v>
       </c>
-      <c r="AF59" s="94"/>
-      <c r="AG59" s="94"/>
+      <c r="AF59" s="80"/>
+      <c r="AG59" s="80"/>
     </row>
     <row r="60" spans="4:31" ht="11.25" customHeight="1">
-      <c r="D60" s="174" t="s">
+      <c r="D60" s="160" t="s">
         <v>64</v>
       </c>
-      <c r="E60" s="54">
-[...15 lines deleted...]
-      <c r="S60" s="40">
+      <c r="E60" s="40">
+        <v>0</v>
+      </c>
+      <c r="F60" s="41"/>
+      <c r="G60" s="41"/>
+      <c r="H60" s="41"/>
+      <c r="I60" s="41"/>
+      <c r="J60" s="41"/>
+      <c r="K60" s="41"/>
+      <c r="L60" s="41"/>
+      <c r="M60" s="41"/>
+      <c r="N60" s="41"/>
+      <c r="O60" s="41"/>
+      <c r="P60" s="41"/>
+      <c r="Q60" s="123"/>
+      <c r="R60" s="36"/>
+      <c r="S60" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T60" s="62"/>
-[...2 lines deleted...]
-      <c r="AB60" s="94">
+      <c r="T60" s="48"/>
+      <c r="V60" s="37"/>
+      <c r="W60" s="38"/>
+      <c r="AB60" s="80">
         <v>3</v>
       </c>
-      <c r="AC60" s="94" t="s">
+      <c r="AC60" s="80" t="s">
         <v>32</v>
       </c>
-      <c r="AD60" s="94">
+      <c r="AD60" s="80">
         <f t="shared" si="12"/>
         <v>3</v>
       </c>
-      <c r="AE60" s="125" t="str">
+      <c r="AE60" s="111" t="str">
         <f t="shared" si="13"/>
         <v>mar</v>
       </c>
     </row>
     <row r="61" spans="4:31" ht="11.25" customHeight="1">
-      <c r="D61" s="174" t="s">
+      <c r="D61" s="160" t="s">
         <v>65</v>
       </c>
-      <c r="E61" s="54">
-[...15 lines deleted...]
-      <c r="S61" s="40">
+      <c r="E61" s="40">
+        <v>0</v>
+      </c>
+      <c r="F61" s="41"/>
+      <c r="G61" s="41"/>
+      <c r="H61" s="41"/>
+      <c r="I61" s="41"/>
+      <c r="J61" s="41"/>
+      <c r="K61" s="41"/>
+      <c r="L61" s="41"/>
+      <c r="M61" s="41"/>
+      <c r="N61" s="41"/>
+      <c r="O61" s="41"/>
+      <c r="P61" s="41"/>
+      <c r="Q61" s="123"/>
+      <c r="R61" s="36"/>
+      <c r="S61" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T61" s="62"/>
-[...2 lines deleted...]
-      <c r="AB61" s="94">
+      <c r="T61" s="48"/>
+      <c r="V61" s="37"/>
+      <c r="W61" s="38"/>
+      <c r="AB61" s="80">
         <v>4</v>
       </c>
-      <c r="AC61" s="94" t="s">
+      <c r="AC61" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AD61" s="94">
+      <c r="AD61" s="80">
         <f t="shared" si="12"/>
         <v>4</v>
       </c>
-      <c r="AE61" s="125" t="str">
+      <c r="AE61" s="111" t="str">
         <f t="shared" si="13"/>
         <v>apr</v>
       </c>
     </row>
     <row r="62" spans="4:31" ht="11.25" customHeight="1">
-      <c r="D62" s="136" t="s">
+      <c r="D62" s="122" t="s">
         <v>59</v>
       </c>
-      <c r="E62" s="54">
-[...15 lines deleted...]
-      <c r="S62" s="40">
+      <c r="E62" s="40">
+        <v>0</v>
+      </c>
+      <c r="F62" s="41"/>
+      <c r="G62" s="41"/>
+      <c r="H62" s="41"/>
+      <c r="I62" s="41"/>
+      <c r="J62" s="41"/>
+      <c r="K62" s="41"/>
+      <c r="L62" s="41"/>
+      <c r="M62" s="41"/>
+      <c r="N62" s="41"/>
+      <c r="O62" s="41"/>
+      <c r="P62" s="41"/>
+      <c r="Q62" s="123"/>
+      <c r="R62" s="36"/>
+      <c r="S62" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T62" s="62"/>
-[...2 lines deleted...]
-      <c r="AB62" s="94">
+      <c r="T62" s="48"/>
+      <c r="V62" s="37"/>
+      <c r="W62" s="38"/>
+      <c r="AB62" s="80">
         <v>5</v>
       </c>
-      <c r="AC62" s="94" t="s">
+      <c r="AC62" s="80" t="s">
         <v>34</v>
       </c>
-      <c r="AD62" s="94">
+      <c r="AD62" s="80">
         <f t="shared" si="12"/>
         <v>5</v>
       </c>
-      <c r="AE62" s="125" t="str">
+      <c r="AE62" s="111" t="str">
         <f t="shared" si="13"/>
         <v>mai</v>
       </c>
     </row>
     <row r="63" spans="4:31" ht="11.25" customHeight="1">
-      <c r="D63" s="136"/>
-[...16 lines deleted...]
-      <c r="S63" s="40">
+      <c r="D63" s="122"/>
+      <c r="E63" s="40">
+        <v>0</v>
+      </c>
+      <c r="F63" s="41"/>
+      <c r="G63" s="41"/>
+      <c r="H63" s="41"/>
+      <c r="I63" s="41"/>
+      <c r="J63" s="41"/>
+      <c r="K63" s="41"/>
+      <c r="L63" s="41"/>
+      <c r="M63" s="41"/>
+      <c r="N63" s="41"/>
+      <c r="O63" s="41"/>
+      <c r="P63" s="41"/>
+      <c r="Q63" s="123"/>
+      <c r="R63" s="36"/>
+      <c r="S63" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T63" s="62"/>
-[...2 lines deleted...]
-      <c r="AB63" s="94">
+      <c r="T63" s="48"/>
+      <c r="V63" s="37"/>
+      <c r="W63" s="38"/>
+      <c r="AB63" s="80">
         <v>6</v>
       </c>
-      <c r="AC63" s="94" t="s">
+      <c r="AC63" s="80" t="s">
         <v>35</v>
       </c>
-      <c r="AD63" s="94">
+      <c r="AD63" s="80">
         <f t="shared" si="12"/>
         <v>6</v>
       </c>
-      <c r="AE63" s="125" t="str">
+      <c r="AE63" s="111" t="str">
         <f t="shared" si="13"/>
         <v>jūn</v>
       </c>
     </row>
     <row r="64" spans="4:31" ht="11.25" customHeight="1">
-      <c r="D64" s="175"/>
-[...16 lines deleted...]
-      <c r="S64" s="40">
+      <c r="D64" s="161"/>
+      <c r="E64" s="40">
+        <v>0</v>
+      </c>
+      <c r="F64" s="61"/>
+      <c r="G64" s="61"/>
+      <c r="H64" s="61"/>
+      <c r="I64" s="61"/>
+      <c r="J64" s="61"/>
+      <c r="K64" s="61"/>
+      <c r="L64" s="61"/>
+      <c r="M64" s="61"/>
+      <c r="N64" s="61"/>
+      <c r="O64" s="61"/>
+      <c r="P64" s="61"/>
+      <c r="Q64" s="151"/>
+      <c r="R64" s="36"/>
+      <c r="S64" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T64" s="62"/>
-[...2 lines deleted...]
-      <c r="AB64" s="94">
+      <c r="T64" s="48"/>
+      <c r="V64" s="37"/>
+      <c r="W64" s="38"/>
+      <c r="AB64" s="80">
         <v>7</v>
       </c>
-      <c r="AC64" s="94" t="s">
+      <c r="AC64" s="80" t="s">
         <v>36</v>
       </c>
-      <c r="AD64" s="94">
+      <c r="AD64" s="80">
         <f>IF(AD63=24,1,AD63+1)</f>
         <v>7</v>
       </c>
-      <c r="AE64" s="125" t="str">
+      <c r="AE64" s="111" t="str">
         <f t="shared" si="13"/>
         <v>jūl</v>
       </c>
     </row>
     <row r="65" spans="4:31" ht="11.25" customHeight="1">
-      <c r="D65" s="138"/>
-[...16 lines deleted...]
-      <c r="S65" s="40">
+      <c r="D65" s="124"/>
+      <c r="E65" s="125">
+        <v>0</v>
+      </c>
+      <c r="F65" s="153"/>
+      <c r="G65" s="153"/>
+      <c r="H65" s="153"/>
+      <c r="I65" s="153"/>
+      <c r="J65" s="153"/>
+      <c r="K65" s="153"/>
+      <c r="L65" s="153"/>
+      <c r="M65" s="153"/>
+      <c r="N65" s="153"/>
+      <c r="O65" s="153"/>
+      <c r="P65" s="153"/>
+      <c r="Q65" s="154"/>
+      <c r="R65" s="36"/>
+      <c r="S65" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T65" s="62"/>
-[...2 lines deleted...]
-      <c r="AB65" s="94">
+      <c r="T65" s="48"/>
+      <c r="V65" s="37"/>
+      <c r="W65" s="38"/>
+      <c r="AB65" s="80">
         <v>8</v>
       </c>
-      <c r="AC65" s="94" t="s">
+      <c r="AC65" s="80" t="s">
         <v>37</v>
       </c>
-      <c r="AD65" s="94">
+      <c r="AD65" s="80">
         <f t="shared" si="12"/>
         <v>8</v>
       </c>
-      <c r="AE65" s="125" t="str">
+      <c r="AE65" s="111" t="str">
         <f t="shared" si="13"/>
         <v>aug</v>
       </c>
     </row>
     <row r="66" spans="4:31" ht="19.5" customHeight="1">
-      <c r="D66" s="60"/>
-      <c r="E66" s="24" t="s">
+      <c r="D66" s="46"/>
+      <c r="E66" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="F66" s="40">
+      <c r="F66" s="26">
         <f t="shared" si="14" ref="F66:Q66">SUM(F53:F65)</f>
         <v>0</v>
       </c>
-      <c r="G66" s="40">
+      <c r="G66" s="26">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="H66" s="40">
+      <c r="H66" s="26">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="I66" s="40">
+      <c r="I66" s="26">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="J66" s="40">
+      <c r="J66" s="26">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K66" s="40">
+      <c r="K66" s="26">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="L66" s="40">
+      <c r="L66" s="26">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="M66" s="40">
+      <c r="M66" s="26">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="N66" s="40">
+      <c r="N66" s="26">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="O66" s="40">
+      <c r="O66" s="26">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="P66" s="40">
+      <c r="P66" s="26">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="Q66" s="40">
+      <c r="Q66" s="26">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="R66" s="45"/>
-      <c r="S66" s="40">
+      <c r="R66" s="31"/>
+      <c r="S66" s="26">
         <f>SUM(S53:S65)</f>
         <v>0</v>
       </c>
-      <c r="T66" s="62"/>
-[...2 lines deleted...]
-      <c r="AB66" s="94">
+      <c r="T66" s="48"/>
+      <c r="V66" s="11"/>
+      <c r="W66" s="11"/>
+      <c r="AB66" s="80">
         <v>9</v>
       </c>
-      <c r="AC66" s="94" t="s">
+      <c r="AC66" s="80" t="s">
         <v>38</v>
       </c>
-      <c r="AD66" s="94">
+      <c r="AD66" s="80">
         <f t="shared" si="12"/>
         <v>9</v>
       </c>
-      <c r="AE66" s="125" t="str">
+      <c r="AE66" s="111" t="str">
         <f t="shared" si="13"/>
         <v>sep</v>
       </c>
     </row>
     <row r="67" spans="4:31" ht="11.25" customHeight="1">
-      <c r="D67" s="181" t="s">
+      <c r="D67" s="167" t="s">
         <v>72</v>
       </c>
-      <c r="E67" s="154">
-[...15 lines deleted...]
-      <c r="S67" s="40">
+      <c r="E67" s="140">
+        <v>0</v>
+      </c>
+      <c r="F67" s="131"/>
+      <c r="G67" s="131"/>
+      <c r="H67" s="131"/>
+      <c r="I67" s="131"/>
+      <c r="J67" s="131"/>
+      <c r="K67" s="131"/>
+      <c r="L67" s="131"/>
+      <c r="M67" s="131"/>
+      <c r="N67" s="131"/>
+      <c r="O67" s="131"/>
+      <c r="P67" s="131"/>
+      <c r="Q67" s="132"/>
+      <c r="R67" s="36"/>
+      <c r="S67" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T67" s="62"/>
-[...2 lines deleted...]
-      <c r="AB67" s="94">
+      <c r="T67" s="48"/>
+      <c r="V67" s="37"/>
+      <c r="W67" s="38"/>
+      <c r="AB67" s="80">
         <v>10</v>
       </c>
-      <c r="AC67" s="94" t="s">
+      <c r="AC67" s="80" t="s">
         <v>39</v>
       </c>
-      <c r="AD67" s="94">
+      <c r="AD67" s="80">
         <f>IF(AD66=24,1,AD66+1)</f>
         <v>10</v>
       </c>
-      <c r="AE67" s="125" t="str">
+      <c r="AE67" s="111" t="str">
         <f t="shared" si="13"/>
         <v>okt</v>
       </c>
     </row>
     <row r="68" spans="4:31" ht="11.25" customHeight="1">
-      <c r="D68" s="53" t="s">
+      <c r="D68" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="E68" s="54">
-[...15 lines deleted...]
-      <c r="S68" s="40">
+      <c r="E68" s="40">
+        <v>0</v>
+      </c>
+      <c r="F68" s="41"/>
+      <c r="G68" s="41"/>
+      <c r="H68" s="41"/>
+      <c r="I68" s="41"/>
+      <c r="J68" s="41"/>
+      <c r="K68" s="41"/>
+      <c r="L68" s="41"/>
+      <c r="M68" s="41"/>
+      <c r="N68" s="41"/>
+      <c r="O68" s="41"/>
+      <c r="P68" s="41"/>
+      <c r="Q68" s="123"/>
+      <c r="R68" s="36"/>
+      <c r="S68" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T68" s="62"/>
-[...2 lines deleted...]
-      <c r="AB68" s="94">
+      <c r="T68" s="48"/>
+      <c r="V68" s="37"/>
+      <c r="W68" s="38"/>
+      <c r="AB68" s="80">
         <v>11</v>
       </c>
-      <c r="AC68" s="94" t="s">
+      <c r="AC68" s="80" t="s">
         <v>40</v>
       </c>
-      <c r="AD68" s="94">
+      <c r="AD68" s="80">
         <f t="shared" si="12"/>
         <v>11</v>
       </c>
-      <c r="AE68" s="125" t="str">
+      <c r="AE68" s="111" t="str">
         <f t="shared" si="13"/>
         <v>nov</v>
       </c>
     </row>
     <row r="69" spans="4:31" ht="11.25" customHeight="1">
-      <c r="D69" s="53" t="s">
+      <c r="D69" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="E69" s="54">
-[...15 lines deleted...]
-      <c r="S69" s="40">
+      <c r="E69" s="40">
+        <v>0</v>
+      </c>
+      <c r="F69" s="41"/>
+      <c r="G69" s="41"/>
+      <c r="H69" s="41"/>
+      <c r="I69" s="41"/>
+      <c r="J69" s="41"/>
+      <c r="K69" s="41"/>
+      <c r="L69" s="41"/>
+      <c r="M69" s="41"/>
+      <c r="N69" s="41"/>
+      <c r="O69" s="41"/>
+      <c r="P69" s="41"/>
+      <c r="Q69" s="123"/>
+      <c r="R69" s="36"/>
+      <c r="S69" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T69" s="62"/>
-[...2 lines deleted...]
-      <c r="AB69" s="94">
+      <c r="T69" s="48"/>
+      <c r="V69" s="37"/>
+      <c r="W69" s="38"/>
+      <c r="AB69" s="80">
         <v>12</v>
       </c>
-      <c r="AC69" s="94" t="s">
+      <c r="AC69" s="80" t="s">
         <v>41</v>
       </c>
-      <c r="AD69" s="94">
+      <c r="AD69" s="80">
         <f t="shared" si="12"/>
         <v>12</v>
       </c>
-      <c r="AE69" s="125" t="str">
+      <c r="AE69" s="111" t="str">
         <f t="shared" si="13"/>
         <v>dec</v>
       </c>
     </row>
     <row r="70" spans="4:31" ht="11.25" customHeight="1">
-      <c r="D70" s="53" t="s">
+      <c r="D70" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="E70" s="54">
-[...15 lines deleted...]
-      <c r="S70" s="40">
+      <c r="E70" s="40">
+        <v>0</v>
+      </c>
+      <c r="F70" s="41"/>
+      <c r="G70" s="41"/>
+      <c r="H70" s="41"/>
+      <c r="I70" s="41"/>
+      <c r="J70" s="41"/>
+      <c r="K70" s="41"/>
+      <c r="L70" s="41"/>
+      <c r="M70" s="41"/>
+      <c r="N70" s="41"/>
+      <c r="O70" s="41"/>
+      <c r="P70" s="41"/>
+      <c r="Q70" s="123"/>
+      <c r="R70" s="36"/>
+      <c r="S70" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T70" s="62"/>
-[...2 lines deleted...]
-      <c r="AB70" s="94">
+      <c r="T70" s="48"/>
+      <c r="V70" s="37"/>
+      <c r="W70" s="38"/>
+      <c r="AB70" s="80">
         <v>13</v>
       </c>
-      <c r="AC70" s="94" t="s">
+      <c r="AC70" s="80" t="s">
         <v>28</v>
       </c>
-      <c r="AD70" s="94">
+      <c r="AD70" s="80">
         <f t="shared" si="12"/>
         <v>13</v>
       </c>
-      <c r="AE70" s="125" t="str">
+      <c r="AE70" s="111" t="str">
         <f t="shared" si="15" ref="AE70:AE80">LOOKUP(AD70,$AB$58:$AB$79,$AC$58:$AC$79)&amp;"-2.gads"</f>
         <v>jan-2.gads</v>
       </c>
     </row>
     <row r="71" spans="4:31" ht="11.25" customHeight="1">
-      <c r="D71" s="53" t="s">
+      <c r="D71" s="39" t="s">
         <v>76</v>
       </c>
-      <c r="E71" s="54">
-[...15 lines deleted...]
-      <c r="S71" s="40">
+      <c r="E71" s="40">
+        <v>0</v>
+      </c>
+      <c r="F71" s="49"/>
+      <c r="G71" s="49"/>
+      <c r="H71" s="49"/>
+      <c r="I71" s="49"/>
+      <c r="J71" s="49"/>
+      <c r="K71" s="49"/>
+      <c r="L71" s="49"/>
+      <c r="M71" s="49"/>
+      <c r="N71" s="49"/>
+      <c r="O71" s="49"/>
+      <c r="P71" s="49"/>
+      <c r="Q71" s="162"/>
+      <c r="R71" s="36"/>
+      <c r="S71" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T71" s="62"/>
-[...2 lines deleted...]
-      <c r="AB71" s="94">
+      <c r="T71" s="48"/>
+      <c r="V71" s="37"/>
+      <c r="W71" s="38"/>
+      <c r="AB71" s="80">
         <v>14</v>
       </c>
-      <c r="AC71" s="94" t="s">
+      <c r="AC71" s="80" t="s">
         <v>30</v>
       </c>
-      <c r="AD71" s="94">
+      <c r="AD71" s="80">
         <f t="shared" si="12"/>
         <v>14</v>
       </c>
-      <c r="AE71" s="125" t="str">
+      <c r="AE71" s="111" t="str">
         <f t="shared" si="15"/>
         <v>feb-2.gads</v>
       </c>
     </row>
     <row r="72" spans="4:31" ht="12" customHeight="1">
-      <c r="D72" s="8" t="s">
+      <c r="D72" s="180" t="s">
         <v>77</v>
       </c>
-      <c r="E72" s="7"/>
-      <c r="F72" s="76">
+      <c r="E72" s="181"/>
+      <c r="F72" s="62">
         <f>(F36*$E$36)+(F38*$E$38)+(F39*$E$39)+(F40*$E$40)+(F41*$E$41)+(F42*$E$42)+(F43*$E$43)+(F44*$E$44)+(F45*$E$45)+(F46*$E$46)+(F47*$E$47)+(F48*$E$48)+(F49*$E$49)+(F50*$E$50)+(F53*$E$53)+(F54*$E$54)+(F55*$E$55)+(F56*$E$56)+(F57*$E$57)+(F58*$E$58)+(F59*$E$59)+(F60*$E$60)+(F61*$E$61)+(F62*$E$62)+(F63*$E$63)+(F64*$E$64)+(F65*$E$65)+(F67*$E$67)+(F68*$E$68)+(F69*$E$69)+(F70*$E$70)+(F71*$E$71)</f>
         <v>0</v>
       </c>
-      <c r="G72" s="76">
+      <c r="G72" s="62">
         <f t="shared" si="16" ref="G72:Q72">(G36*$E$36)+(G38*$E$38)+(G39*$E$39)+(G40*$E$40)+(G41*$E$41)+(G42*$E$42)+(G43*$E$43)+(G44*$E$44)+(G45*$E$45)+(G46*$E$46)+(G47*$E$47)+(G48*$E$48)+(G49*$E$49)+(G50*$E$50)+(G53*$E$53)+(G54*$E$54)+(G55*$E$55)+(G56*$E$56)+(G57*$E$57)+(G58*$E$58)+(G59*$E$59)+(G60*$E$60)+(G61*$E$61)+(G62*$E$62)+(G63*$E$63)+(G64*$E$64)+(G65*$E$65)+(G67*$E$67)+(G68*$E$68)+(G69*$E$69)+(G70*$E$70)+(G71*$E$71)</f>
         <v>0</v>
       </c>
-      <c r="H72" s="76">
+      <c r="H72" s="62">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I72" s="76">
+      <c r="I72" s="62">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="J72" s="76">
+      <c r="J72" s="62">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="K72" s="76">
+      <c r="K72" s="62">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="L72" s="76">
+      <c r="L72" s="62">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="M72" s="76">
+      <c r="M72" s="62">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="N72" s="76">
+      <c r="N72" s="62">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="O72" s="76">
+      <c r="O72" s="62">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="P72" s="76">
+      <c r="P72" s="62">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="Q72" s="177">
+      <c r="Q72" s="163">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="R72" s="45"/>
-      <c r="S72" s="40">
+      <c r="R72" s="31"/>
+      <c r="S72" s="26">
         <f>(S36*$E$36)+(S38*$E$38)+(S39*$E$39)+(S40*$E$40)+(S41*$E$41)+(S42*$E$42)+(S43*$E$43)+(S44*$E$44)+(S45*$E$45)+(S46*$E$46)+(S47*$E$47)+(S48*$E$48)+(S49*$E$49)+(S50*$E$50)+(S53*$E$53)+(S54*$E$54)+(S55*$E$55)+(S56*$E$56)+(S57*$E$57)+(S58*$E$58)+(S59*$E$59)+(S60*$E$60)+(S61*$E$61)+(S62*$E$62)+(S63*$E$63)+(S64*$E$64)+(S65*$E$65)+(S67*$E$67)+(S68*$E$68)+(S69*$E$69)+(S70*$E$70)+(S71*$E$71)</f>
         <v>0</v>
       </c>
-      <c r="T72" s="62"/>
-[...2 lines deleted...]
-      <c r="AB72" s="94">
+      <c r="T72" s="48"/>
+      <c r="V72" s="46"/>
+      <c r="W72" s="46"/>
+      <c r="AB72" s="80">
         <v>15</v>
       </c>
-      <c r="AC72" s="94" t="s">
+      <c r="AC72" s="80" t="s">
         <v>32</v>
       </c>
-      <c r="AD72" s="94">
+      <c r="AD72" s="80">
         <f t="shared" si="12"/>
         <v>15</v>
       </c>
-      <c r="AE72" s="125" t="str">
+      <c r="AE72" s="111" t="str">
         <f t="shared" si="15"/>
         <v>mar-2.gads</v>
       </c>
     </row>
     <row r="73" spans="4:31" ht="12.75" customHeight="1" hidden="1">
-      <c r="D73" s="6" t="s">
+      <c r="D73" s="182" t="s">
         <v>42</v>
       </c>
-      <c r="E73" s="5"/>
-[...13 lines deleted...]
-      <c r="S73" s="40">
+      <c r="E73" s="183"/>
+      <c r="F73" s="63"/>
+      <c r="G73" s="63"/>
+      <c r="H73" s="63"/>
+      <c r="I73" s="63"/>
+      <c r="J73" s="63"/>
+      <c r="K73" s="63"/>
+      <c r="L73" s="63"/>
+      <c r="M73" s="63"/>
+      <c r="N73" s="63"/>
+      <c r="O73" s="63"/>
+      <c r="P73" s="63"/>
+      <c r="Q73" s="164"/>
+      <c r="R73" s="36"/>
+      <c r="S73" s="26">
         <f>SUM(F73:Q73)</f>
         <v>0</v>
       </c>
-      <c r="T73" s="62"/>
-[...2 lines deleted...]
-      <c r="AB73" s="94">
+      <c r="T73" s="48"/>
+      <c r="V73" s="37"/>
+      <c r="W73" s="37"/>
+      <c r="AB73" s="80">
         <v>16</v>
       </c>
-      <c r="AC73" s="94" t="s">
+      <c r="AC73" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AD73" s="94">
+      <c r="AD73" s="80">
         <f t="shared" si="12"/>
         <v>16</v>
       </c>
-      <c r="AE73" s="125" t="str">
+      <c r="AE73" s="111" t="str">
         <f t="shared" si="15"/>
         <v>apr-2.gads</v>
       </c>
     </row>
     <row r="74" spans="4:31" ht="12.75" customHeight="1" hidden="1">
-      <c r="D74" s="4" t="s">
+      <c r="D74" s="184" t="s">
         <v>43</v>
       </c>
-      <c r="E74" s="3"/>
-[...13 lines deleted...]
-      <c r="S74" s="40">
+      <c r="E74" s="185"/>
+      <c r="F74" s="41"/>
+      <c r="G74" s="41"/>
+      <c r="H74" s="41"/>
+      <c r="I74" s="41"/>
+      <c r="J74" s="41"/>
+      <c r="K74" s="41"/>
+      <c r="L74" s="41"/>
+      <c r="M74" s="41"/>
+      <c r="N74" s="41"/>
+      <c r="O74" s="41"/>
+      <c r="P74" s="41"/>
+      <c r="Q74" s="123"/>
+      <c r="R74" s="36"/>
+      <c r="S74" s="26">
         <f>SUM(F74:Q74)</f>
         <v>0</v>
       </c>
-      <c r="T74" s="62"/>
-[...2 lines deleted...]
-      <c r="AB74" s="94">
+      <c r="T74" s="48"/>
+      <c r="V74" s="37"/>
+      <c r="W74" s="37"/>
+      <c r="AB74" s="80">
         <v>17</v>
       </c>
-      <c r="AC74" s="94" t="s">
+      <c r="AC74" s="80" t="s">
         <v>34</v>
       </c>
-      <c r="AD74" s="94">
+      <c r="AD74" s="80">
         <f t="shared" si="12"/>
         <v>17</v>
       </c>
-      <c r="AE74" s="125" t="str">
+      <c r="AE74" s="111" t="str">
         <f t="shared" si="15"/>
         <v>mai-2.gads</v>
       </c>
     </row>
     <row r="75" spans="4:31" ht="12.75" customHeight="1" hidden="1">
-      <c r="D75" s="4" t="s">
+      <c r="D75" s="184" t="s">
         <v>44</v>
       </c>
-      <c r="E75" s="3"/>
-[...13 lines deleted...]
-      <c r="S75" s="40">
+      <c r="E75" s="185"/>
+      <c r="F75" s="65"/>
+      <c r="G75" s="65"/>
+      <c r="H75" s="65"/>
+      <c r="I75" s="65"/>
+      <c r="J75" s="65"/>
+      <c r="K75" s="65"/>
+      <c r="L75" s="65"/>
+      <c r="M75" s="65"/>
+      <c r="N75" s="65"/>
+      <c r="O75" s="65"/>
+      <c r="P75" s="65"/>
+      <c r="Q75" s="165"/>
+      <c r="R75" s="66"/>
+      <c r="S75" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T75" s="62"/>
-[...2 lines deleted...]
-      <c r="AB75" s="94">
+      <c r="T75" s="48"/>
+      <c r="V75" s="37"/>
+      <c r="W75" s="37"/>
+      <c r="AB75" s="80">
         <v>20</v>
       </c>
-      <c r="AC75" s="94" t="s">
+      <c r="AC75" s="80" t="s">
         <v>37</v>
       </c>
-      <c r="AD75" s="94" t="e">
+      <c r="AD75" s="80" t="e">
         <f>IF(#REF!=24,1,#REF!+1)</f>
         <v>#REF!</v>
       </c>
-      <c r="AE75" s="125" t="e">
+      <c r="AE75" s="111" t="e">
         <f t="shared" si="15"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="76" spans="4:31" ht="12.75" customHeight="1" hidden="1">
-      <c r="D76" s="4" t="s">
+      <c r="D76" s="184" t="s">
         <v>45</v>
       </c>
-      <c r="E76" s="3"/>
-[...13 lines deleted...]
-      <c r="S76" s="40">
+      <c r="E76" s="185"/>
+      <c r="F76" s="65"/>
+      <c r="G76" s="65"/>
+      <c r="H76" s="65"/>
+      <c r="I76" s="65"/>
+      <c r="J76" s="65"/>
+      <c r="K76" s="65"/>
+      <c r="L76" s="65"/>
+      <c r="M76" s="65"/>
+      <c r="N76" s="65"/>
+      <c r="O76" s="65"/>
+      <c r="P76" s="65"/>
+      <c r="Q76" s="165"/>
+      <c r="R76" s="66"/>
+      <c r="S76" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T76" s="62"/>
-[...2 lines deleted...]
-      <c r="AB76" s="94">
+      <c r="T76" s="48"/>
+      <c r="V76" s="37"/>
+      <c r="W76" s="37"/>
+      <c r="AB76" s="80">
         <v>21</v>
       </c>
-      <c r="AC76" s="94" t="s">
+      <c r="AC76" s="80" t="s">
         <v>38</v>
       </c>
-      <c r="AD76" s="94" t="e">
+      <c r="AD76" s="80" t="e">
         <f t="shared" si="12"/>
         <v>#REF!</v>
       </c>
-      <c r="AE76" s="125" t="e">
+      <c r="AE76" s="111" t="e">
         <f t="shared" si="15"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="77" spans="4:31" ht="12.75" customHeight="1" hidden="1">
-      <c r="D77" s="4" t="s">
+      <c r="D77" s="184" t="s">
         <v>46</v>
       </c>
-      <c r="E77" s="3"/>
-[...13 lines deleted...]
-      <c r="S77" s="40">
+      <c r="E77" s="185"/>
+      <c r="F77" s="65"/>
+      <c r="G77" s="65"/>
+      <c r="H77" s="65"/>
+      <c r="I77" s="65"/>
+      <c r="J77" s="65"/>
+      <c r="K77" s="65"/>
+      <c r="L77" s="65"/>
+      <c r="M77" s="65"/>
+      <c r="N77" s="65"/>
+      <c r="O77" s="65"/>
+      <c r="P77" s="65"/>
+      <c r="Q77" s="165"/>
+      <c r="R77" s="66"/>
+      <c r="S77" s="26">
         <f>SUM(F77:Q77)</f>
         <v>0</v>
       </c>
-      <c r="T77" s="62"/>
-[...2 lines deleted...]
-      <c r="AB77" s="94">
+      <c r="T77" s="48"/>
+      <c r="V77" s="37"/>
+      <c r="W77" s="37"/>
+      <c r="AB77" s="80">
         <v>22</v>
       </c>
-      <c r="AC77" s="94" t="s">
+      <c r="AC77" s="80" t="s">
         <v>39</v>
       </c>
-      <c r="AD77" s="94" t="e">
+      <c r="AD77" s="80" t="e">
         <f>IF(AD76=24,1,AD76+1)</f>
         <v>#REF!</v>
       </c>
-      <c r="AE77" s="125" t="e">
+      <c r="AE77" s="111" t="e">
         <f t="shared" si="15"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="78" spans="4:31" ht="12.75" customHeight="1">
-      <c r="D78" s="4" t="s">
+      <c r="D78" s="184" t="s">
         <v>47</v>
       </c>
-      <c r="E78" s="3"/>
-[...13 lines deleted...]
-      <c r="S78" s="40">
+      <c r="E78" s="185"/>
+      <c r="F78" s="41"/>
+      <c r="G78" s="41"/>
+      <c r="H78" s="41"/>
+      <c r="I78" s="41"/>
+      <c r="J78" s="41"/>
+      <c r="K78" s="41"/>
+      <c r="L78" s="41"/>
+      <c r="M78" s="41"/>
+      <c r="N78" s="41"/>
+      <c r="O78" s="41"/>
+      <c r="P78" s="41"/>
+      <c r="Q78" s="123"/>
+      <c r="R78" s="36"/>
+      <c r="S78" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T78" s="62"/>
-[...2 lines deleted...]
-      <c r="AB78" s="94">
+      <c r="T78" s="48"/>
+      <c r="V78" s="37"/>
+      <c r="W78" s="37"/>
+      <c r="AB78" s="80">
         <v>23</v>
       </c>
-      <c r="AC78" s="94" t="s">
+      <c r="AC78" s="80" t="s">
         <v>40</v>
       </c>
-      <c r="AD78" s="94" t="e">
+      <c r="AD78" s="80" t="e">
         <f>IF(AD77=24,1,AD77+1)</f>
         <v>#REF!</v>
       </c>
-      <c r="AE78" s="125" t="e">
+      <c r="AE78" s="111" t="e">
         <f t="shared" si="15"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="79" spans="4:31" ht="12.75" customHeight="1">
-      <c r="D79" s="2"/>
-[...14 lines deleted...]
-      <c r="S79" s="40">
+      <c r="D79" s="186"/>
+      <c r="E79" s="187"/>
+      <c r="F79" s="41"/>
+      <c r="G79" s="67"/>
+      <c r="H79" s="67"/>
+      <c r="I79" s="67"/>
+      <c r="J79" s="67"/>
+      <c r="K79" s="67"/>
+      <c r="L79" s="67"/>
+      <c r="M79" s="67"/>
+      <c r="N79" s="67"/>
+      <c r="O79" s="67"/>
+      <c r="P79" s="67"/>
+      <c r="Q79" s="166"/>
+      <c r="R79" s="36"/>
+      <c r="S79" s="26">
         <f>SUM(F79:Q79)</f>
         <v>0</v>
       </c>
-      <c r="T79" s="62"/>
-[...2 lines deleted...]
-      <c r="AB79" s="94">
+      <c r="T79" s="48"/>
+      <c r="V79" s="37"/>
+      <c r="W79" s="37"/>
+      <c r="AB79" s="80">
         <v>24</v>
       </c>
-      <c r="AC79" s="94" t="s">
+      <c r="AC79" s="80" t="s">
         <v>41</v>
       </c>
-      <c r="AD79" s="94" t="e">
+      <c r="AD79" s="80" t="e">
         <f>IF(AD78=24,1,AD78+1)</f>
         <v>#REF!</v>
       </c>
-      <c r="AE79" s="125" t="e">
+      <c r="AE79" s="111" t="e">
         <f t="shared" si="15"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="80" spans="4:31" ht="12.75" customHeight="1">
-      <c r="D80" s="14" t="s">
+      <c r="D80" s="174" t="s">
         <v>78</v>
       </c>
-      <c r="E80" s="13"/>
-[...1 lines deleted...]
-      <c r="G80" s="45">
+      <c r="E80" s="175"/>
+      <c r="F80" s="69"/>
+      <c r="G80" s="31">
         <f>F32-F72</f>
         <v>0</v>
       </c>
-      <c r="H80" s="45">
+      <c r="H80" s="31">
         <f t="shared" si="17" ref="H80:Q80">G32-G72</f>
         <v>0</v>
       </c>
-      <c r="I80" s="45">
+      <c r="I80" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J80" s="45">
+      <c r="J80" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="K80" s="45">
+      <c r="K80" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="L80" s="45">
+      <c r="L80" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="M80" s="45">
+      <c r="M80" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="N80" s="45">
+      <c r="N80" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="O80" s="45">
+      <c r="O80" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="P80" s="45">
+      <c r="P80" s="31">
         <f>O32-O72</f>
         <v>0</v>
       </c>
-      <c r="Q80" s="45">
+      <c r="Q80" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="R80" s="45"/>
-      <c r="S80" s="40">
+      <c r="R80" s="31"/>
+      <c r="S80" s="26">
         <f>SUM(F80:Q80)</f>
         <v>0</v>
       </c>
-      <c r="T80" s="62"/>
-[...2 lines deleted...]
-      <c r="AB80" s="125">
+      <c r="T80" s="48"/>
+      <c r="V80" s="46"/>
+      <c r="W80" s="46"/>
+      <c r="AB80" s="111">
         <v>1</v>
       </c>
-      <c r="AC80" s="94" t="str">
+      <c r="AC80" s="80" t="str">
         <f>LOOKUP(AB80,$AB$58:$AB$79,$AC$58:$AC$79)</f>
         <v>jan</v>
       </c>
-      <c r="AD80" s="94"/>
-      <c r="AE80" s="94" t="e">
+      <c r="AD80" s="80"/>
+      <c r="AE80" s="80" t="e">
         <f t="shared" si="15"/>
         <v>#N/A</v>
       </c>
     </row>
     <row r="81" spans="3:23" ht="21.75" customHeight="1" thickBot="1">
-      <c r="C81" s="118"/>
-[...1 lines deleted...]
-      <c r="E81" s="85" t="s">
+      <c r="C81" s="104"/>
+      <c r="D81" s="70"/>
+      <c r="E81" s="71" t="s">
         <v>48</v>
       </c>
-      <c r="F81" s="69">
+      <c r="F81" s="55">
         <f>SUM(F36,F51,F66,F67:F80)</f>
         <v>0</v>
       </c>
-      <c r="G81" s="69">
+      <c r="G81" s="55">
         <f t="shared" si="18" ref="G81:P81">SUM(G36,G51,G66,G67:G80)</f>
         <v>0</v>
       </c>
-      <c r="H81" s="69">
+      <c r="H81" s="55">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="I81" s="69">
+      <c r="I81" s="55">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="J81" s="69">
+      <c r="J81" s="55">
         <f>SUM(J36,J51,J66,J67:J80)</f>
         <v>0</v>
       </c>
-      <c r="K81" s="69">
+      <c r="K81" s="55">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="L81" s="69">
+      <c r="L81" s="55">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="M81" s="69">
+      <c r="M81" s="55">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="N81" s="69">
+      <c r="N81" s="55">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="O81" s="69">
+      <c r="O81" s="55">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="P81" s="69">
+      <c r="P81" s="55">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="Q81" s="69">
+      <c r="Q81" s="55">
         <f>SUM(Q36,Q51,Q66,Q67:Q80)</f>
         <v>0</v>
       </c>
-      <c r="R81" s="69"/>
-      <c r="S81" s="69">
+      <c r="R81" s="55"/>
+      <c r="S81" s="55">
         <f>SUM(S36,S51,S66,S67:S80)</f>
         <v>0</v>
       </c>
-      <c r="T81" s="62"/>
-[...1 lines deleted...]
-      <c r="W81" s="25"/>
+      <c r="T81" s="48"/>
+      <c r="V81" s="11"/>
+      <c r="W81" s="11"/>
     </row>
     <row r="82" spans="5:23" ht="11.25" customHeight="1" thickTop="1">
-      <c r="E82" s="24" t="s">
+      <c r="E82" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="F82" s="40">
+      <c r="F82" s="26">
         <f t="shared" si="19" ref="F82:P82">F33-F81</f>
         <v>0</v>
       </c>
-      <c r="G82" s="40">
+      <c r="G82" s="26">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
-      <c r="H82" s="40">
+      <c r="H82" s="26">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
-      <c r="I82" s="40">
+      <c r="I82" s="26">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
-      <c r="J82" s="40">
+      <c r="J82" s="26">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
-      <c r="K82" s="40">
+      <c r="K82" s="26">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
-      <c r="L82" s="40">
+      <c r="L82" s="26">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
-      <c r="M82" s="40">
+      <c r="M82" s="26">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
-      <c r="N82" s="40">
+      <c r="N82" s="26">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
-      <c r="O82" s="40">
+      <c r="O82" s="26">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
-      <c r="P82" s="40">
+      <c r="P82" s="26">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
-      <c r="Q82" s="40">
+      <c r="Q82" s="26">
         <f>Q33-Q81</f>
         <v>0</v>
       </c>
-      <c r="R82" s="40"/>
-      <c r="S82" s="40">
+      <c r="R82" s="26"/>
+      <c r="S82" s="26">
         <f>S33-S81</f>
         <v>0</v>
       </c>
-      <c r="T82" s="62"/>
-[...1 lines deleted...]
-      <c r="W82" s="25"/>
+      <c r="T82" s="48"/>
+      <c r="V82" s="11"/>
+      <c r="W82" s="11"/>
     </row>
     <row r="83" spans="5:23" ht="7.5" customHeight="1" hidden="1">
-      <c r="E83" s="60"/>
-[...16 lines deleted...]
-      <c r="W83" s="60"/>
+      <c r="E83" s="46"/>
+      <c r="F83" s="31"/>
+      <c r="G83" s="31"/>
+      <c r="H83" s="31"/>
+      <c r="I83" s="31"/>
+      <c r="J83" s="31"/>
+      <c r="K83" s="31"/>
+      <c r="L83" s="31"/>
+      <c r="M83" s="31"/>
+      <c r="N83" s="31"/>
+      <c r="O83" s="31"/>
+      <c r="P83" s="31"/>
+      <c r="Q83" s="31"/>
+      <c r="R83" s="26"/>
+      <c r="S83" s="26"/>
+      <c r="T83" s="48"/>
+      <c r="V83" s="46"/>
+      <c r="W83" s="46"/>
     </row>
     <row r="84" spans="5:31" ht="12.75" customHeight="1">
-      <c r="E84" s="24" t="s">
+      <c r="E84" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="F84" s="40">
+      <c r="F84" s="26">
         <f t="shared" si="20" ref="F84:P84">F7+F33-F81</f>
         <v>0</v>
       </c>
-      <c r="G84" s="40">
+      <c r="G84" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
-      <c r="H84" s="40">
+      <c r="H84" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
-      <c r="I84" s="40">
+      <c r="I84" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
-      <c r="J84" s="40">
+      <c r="J84" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
-      <c r="K84" s="40">
+      <c r="K84" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
-      <c r="L84" s="40">
+      <c r="L84" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
-      <c r="M84" s="40">
+      <c r="M84" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
-      <c r="N84" s="40">
+      <c r="N84" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
-      <c r="O84" s="40">
+      <c r="O84" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
-      <c r="P84" s="40">
+      <c r="P84" s="26">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
-      <c r="Q84" s="40">
+      <c r="Q84" s="26">
         <f>Q7+Q33-Q81</f>
         <v>0</v>
       </c>
-      <c r="R84" s="40"/>
-[...8 lines deleted...]
-    <row r="85" s="87" customFormat="1" ht="3.75" customHeight="1"/>
+      <c r="R84" s="26"/>
+      <c r="S84" s="26"/>
+      <c r="T84" s="48"/>
+      <c r="V84" s="11"/>
+      <c r="W84" s="11"/>
+      <c r="AB84" s="112"/>
+      <c r="AC84" s="80"/>
+      <c r="AE84" s="80"/>
+    </row>
+    <row r="85" s="73" customFormat="1" ht="3.75" customHeight="1"/>
     <row r="86" ht="12.75" customHeight="1" hidden="1"/>
     <row r="87" ht="12.75" customHeight="1" hidden="1"/>
     <row r="88" ht="12.75" customHeight="1" hidden="1"/>
     <row r="89" ht="12.75" customHeight="1" hidden="1"/>
     <row r="90" ht="12.75" customHeight="1" hidden="1"/>
     <row r="91" ht="12.75" customHeight="1" hidden="1"/>
     <row r="92" ht="12.75" customHeight="1" hidden="1"/>
     <row r="93" ht="12.75" customHeight="1" hidden="1"/>
     <row r="94" ht="12.75" customHeight="1" hidden="1"/>
     <row r="95" ht="12.75" customHeight="1" hidden="1"/>
     <row r="96" ht="12.75" customHeight="1" hidden="1"/>
     <row r="97" ht="12.75" customHeight="1" hidden="1"/>
     <row r="98" ht="12.75" customHeight="1" hidden="1"/>
     <row r="99" ht="12.75" customHeight="1" hidden="1"/>
     <row r="100" ht="12.75" customHeight="1" hidden="1"/>
     <row r="101" ht="12.75" customHeight="1" hidden="1"/>
     <row r="102" ht="12.75" customHeight="1" hidden="1"/>
     <row r="103" ht="12.75" customHeight="1" hidden="1"/>
     <row r="104" ht="12.75" customHeight="1" hidden="1"/>
     <row r="105" ht="12.75" customHeight="1" hidden="1"/>
     <row r="106" ht="12.75" customHeight="1" hidden="1"/>
     <row r="107" ht="12.75" customHeight="1" hidden="1"/>
     <row r="108" ht="12.75" customHeight="1" hidden="1"/>
     <row r="109" ht="12.75" customHeight="1" hidden="1"/>
     <row r="110" ht="12.75" customHeight="1" hidden="1"/>
@@ -6832,51 +6832,51 @@
     <row r="177" ht="12.75" customHeight="1" hidden="1"/>
     <row r="178" ht="12.75" customHeight="1" hidden="1"/>
     <row r="179" ht="12.75" customHeight="1" hidden="1"/>
     <row r="180" ht="12.75" customHeight="1" hidden="1"/>
     <row r="181" ht="12.75" customHeight="1" hidden="1"/>
     <row r="182" ht="12.75" customHeight="1" hidden="1"/>
     <row r="183" ht="12.75" customHeight="1" hidden="1"/>
     <row r="184" ht="12.75" customHeight="1" hidden="1"/>
     <row r="185" ht="12.75" customHeight="1" hidden="1"/>
     <row r="186" ht="12.75" customHeight="1" hidden="1"/>
     <row r="187" ht="12.75" customHeight="1" hidden="1"/>
     <row r="188" ht="12.75" customHeight="1" hidden="1"/>
     <row r="189" ht="12.75" customHeight="1" hidden="1"/>
     <row r="190" ht="12.75" customHeight="1" hidden="1"/>
     <row r="191" ht="12.75" customHeight="1" hidden="1"/>
     <row r="192" ht="12.75" customHeight="1" hidden="1"/>
     <row r="193" ht="12.75" customHeight="1" hidden="1"/>
     <row r="194" ht="12.75" customHeight="1" hidden="1"/>
     <row r="195" ht="12.75" customHeight="1" hidden="1"/>
     <row r="196" ht="12.75" customHeight="1" hidden="1"/>
     <row r="197" ht="12.75" customHeight="1" hidden="1"/>
     <row r="198" ht="12.75" customHeight="1" hidden="1"/>
     <row r="199" ht="12.75" customHeight="1" hidden="1"/>
     <row r="200" ht="14.25" hidden="1"/>
     <row r="201" spans="16:16" ht="14.25" hidden="1">
-      <c r="P201" s="122"/>
+      <c r="P201" s="108"/>
     </row>
   </sheetData>
   <protectedRanges>
     <protectedRange sqref="D9:D11" name="Range2"/>
     <protectedRange sqref="C2 F9:R23 D36:D37 F67:R71 F80 F7 D62:D63 C4 D46:D50 D67:D71 V73:W79 D73:R79 D13:D23 D65 F36:R50 F53:R65 F26:R31 D26:D31" name="Range1"/>
     <protectedRange sqref="D38:D45" name="Range1_2"/>
   </protectedRanges>
   <mergeCells count="12">
     <mergeCell ref="D80:E80"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="D72:E72"/>
     <mergeCell ref="D73:E73"/>
     <mergeCell ref="D74:E74"/>
     <mergeCell ref="D75:E75"/>
     <mergeCell ref="D76:E76"/>
     <mergeCell ref="D77:E77"/>
     <mergeCell ref="D78:E78"/>
     <mergeCell ref="D79:E79"/>
   </mergeCells>
   <conditionalFormatting sqref="F82:Q82 S82 F84:Q84 S84">
     <cfRule type="cellIs" priority="1" dxfId="9" operator="greaterThanOrEqual" stopIfTrue="1">
       <formula>0</formula>
     </cfRule>
@@ -6922,4012 +6922,4012 @@
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IW85"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0" topLeftCell="A15">
       <selection pane="topLeft" activeCell="S1" sqref="S1:S1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="1.57142857142857" style="87" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="34" max="16384" width="9.14285714285714" style="86" hidden="1"/>
+    <col min="1" max="1" width="1.57142857142857" style="73" customWidth="1"/>
+    <col min="2" max="3" width="1.42857142857143" style="72" customWidth="1"/>
+    <col min="4" max="4" width="50.5714285714286" style="72" customWidth="1"/>
+    <col min="5" max="5" width="6.42857142857143" style="72" customWidth="1"/>
+    <col min="6" max="17" width="8.28571428571429" style="72" customWidth="1"/>
+    <col min="18" max="18" width="1.14285714285714" style="72" customWidth="1"/>
+    <col min="19" max="19" width="10.2857142857143" style="103" customWidth="1"/>
+    <col min="20" max="21" width="1.71428571428571" style="72" customWidth="1"/>
+    <col min="22" max="22" width="1.14285714285714" style="73" customWidth="1"/>
+    <col min="23" max="24" width="9.28571428571429" style="72" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="8.28571428571429" style="72" hidden="1" customWidth="1"/>
+    <col min="26" max="29" width="9.14285714285714" style="72" hidden="1" customWidth="1"/>
+    <col min="30" max="30" width="2.57142857142857" style="72" hidden="1" customWidth="1"/>
+    <col min="31" max="32" width="9.14285714285714" style="72" hidden="1" customWidth="1"/>
+    <col min="33" max="33" width="17.5714285714286" style="72" hidden="1" customWidth="1"/>
+    <col min="34" max="16384" width="9.14285714285714" style="72" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="19:19" s="87" customFormat="1" ht="7.5" customHeight="1">
-      <c r="S1" s="116"/>
+    <row r="1" spans="19:19" s="73" customFormat="1" ht="7.5" customHeight="1">
+      <c r="S1" s="102"/>
     </row>
     <row r="2" spans="2:42" ht="18.75">
-      <c r="B2" s="17"/>
-[...23 lines deleted...]
-      <c r="AG2" s="19">
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="74"/>
+      <c r="K2" s="75"/>
+      <c r="L2" s="75"/>
+      <c r="M2" s="75"/>
+      <c r="N2" s="75"/>
+      <c r="O2" s="5"/>
+      <c r="P2" s="5"/>
+      <c r="Q2" s="5"/>
+      <c r="R2" s="5"/>
+      <c r="S2" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="T2" s="5"/>
+      <c r="U2" s="5"/>
+      <c r="W2" s="4"/>
+      <c r="X2" s="4"/>
+      <c r="AE2" s="5"/>
+      <c r="AF2" s="5"/>
+      <c r="AG2" s="5">
         <v>44</v>
       </c>
-      <c r="AH2" s="19" t="str">
+      <c r="AH2" s="5" t="str">
         <f>"A"&amp;AP56</f>
         <v>A66</v>
       </c>
-      <c r="AO2" s="86">
+      <c r="AO2" s="72">
         <v>1</v>
       </c>
-      <c r="AP2" s="86">
+      <c r="AP2" s="72">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:32" s="16" customFormat="1" ht="15.75">
-[...1 lines deleted...]
-      <c r="D3" s="12">
+    <row r="3" spans="1:32" s="2" customFormat="1" ht="15.75">
+      <c r="A3" s="1"/>
+      <c r="D3" s="176">
         <f>NP1gads!C3</f>
         <v>0</v>
       </c>
-      <c r="E3" s="11"/>
-[...1 lines deleted...]
-      <c r="G3" s="12">
+      <c r="E3" s="177"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="176">
         <f>NP1gads!F3</f>
         <v>0</v>
       </c>
-      <c r="H3" s="10"/>
-[...12 lines deleted...]
-      <c r="W3" s="23">
+      <c r="H3" s="178"/>
+      <c r="I3" s="177"/>
+      <c r="J3" s="4"/>
+      <c r="M3" s="4"/>
+      <c r="N3" s="4"/>
+      <c r="O3" s="4"/>
+      <c r="P3" s="10"/>
+      <c r="Q3" s="11"/>
+      <c r="R3" s="4"/>
+      <c r="S3" s="6"/>
+      <c r="T3" s="6"/>
+      <c r="U3" s="5"/>
+      <c r="V3" s="1"/>
+      <c r="W3" s="9">
         <v>1</v>
       </c>
-      <c r="X3" s="18"/>
-[...1 lines deleted...]
-      <c r="AD3" s="26" t="s">
+      <c r="X3" s="4"/>
+      <c r="AC3" s="5"/>
+      <c r="AD3" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="AE3" s="19"/>
-[...4 lines deleted...]
-      <c r="D4" s="27" t="s">
+      <c r="AE3" s="5"/>
+      <c r="AF3" s="5"/>
+    </row>
+    <row r="4" spans="1:32" s="2" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A4" s="1"/>
+      <c r="D4" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="9" t="s">
+      <c r="G4" s="179" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="9"/>
-[...19 lines deleted...]
-      <c r="AF4" s="19"/>
+      <c r="H4" s="179"/>
+      <c r="I4" s="179"/>
+      <c r="J4" s="6"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="4"/>
+      <c r="Q4" s="4"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="4"/>
+      <c r="T4" s="4"/>
+      <c r="U4" s="5"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="9"/>
+      <c r="X4" s="4"/>
+      <c r="AC4" s="5"/>
+      <c r="AD4" s="5"/>
+      <c r="AE4" s="5"/>
+      <c r="AF4" s="5"/>
     </row>
     <row r="5" spans="2:34" ht="23.25" customHeight="1" thickBot="1">
-      <c r="B5" s="28" t="s">
+      <c r="B5" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="28"/>
-[...23 lines deleted...]
-      <c r="AH5" s="19"/>
+      <c r="C5" s="14"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="15"/>
+      <c r="F5" s="16"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="76"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="77"/>
+      <c r="K5" s="78"/>
+      <c r="L5" s="78"/>
+      <c r="M5" s="78"/>
+      <c r="N5" s="78"/>
+      <c r="O5" s="16"/>
+      <c r="P5" s="16"/>
+      <c r="Q5" s="16"/>
+      <c r="R5" s="16"/>
+      <c r="S5" s="15"/>
+      <c r="T5" s="5"/>
+      <c r="U5" s="5"/>
+      <c r="W5" s="4"/>
+      <c r="X5" s="4"/>
+      <c r="AE5" s="5"/>
+      <c r="AF5" s="5"/>
+      <c r="AG5" s="5"/>
+      <c r="AH5" s="5"/>
     </row>
     <row r="6" spans="4:42" ht="15.75" customHeight="1" thickTop="1">
-      <c r="D6" s="34"/>
-[...1 lines deleted...]
-      <c r="F6" s="93" t="str">
+      <c r="D6" s="20"/>
+      <c r="E6" s="46"/>
+      <c r="F6" s="79" t="str">
         <f>NP1gads!F6</f>
         <v>jan</v>
       </c>
-      <c r="G6" s="93" t="str">
+      <c r="G6" s="79" t="str">
         <f>NP1gads!G6</f>
         <v>feb</v>
       </c>
-      <c r="H6" s="93" t="str">
+      <c r="H6" s="79" t="str">
         <f>NP1gads!H6</f>
         <v>mar</v>
       </c>
-      <c r="I6" s="93" t="str">
+      <c r="I6" s="79" t="str">
         <f>NP1gads!I6</f>
         <v>apr</v>
       </c>
-      <c r="J6" s="93" t="str">
+      <c r="J6" s="79" t="str">
         <f>NP1gads!J6</f>
         <v>mai</v>
       </c>
-      <c r="K6" s="93" t="str">
+      <c r="K6" s="79" t="str">
         <f>NP1gads!K6</f>
         <v>jūn</v>
       </c>
-      <c r="L6" s="93" t="str">
+      <c r="L6" s="79" t="str">
         <f>NP1gads!L6</f>
         <v>jūl</v>
       </c>
-      <c r="M6" s="93" t="str">
+      <c r="M6" s="79" t="str">
         <f>NP1gads!M6</f>
         <v>aug</v>
       </c>
-      <c r="N6" s="93" t="str">
+      <c r="N6" s="79" t="str">
         <f>NP1gads!N6</f>
         <v>sep</v>
       </c>
-      <c r="O6" s="93" t="str">
+      <c r="O6" s="79" t="str">
         <f>NP1gads!O6</f>
         <v>okt</v>
       </c>
-      <c r="P6" s="93" t="str">
+      <c r="P6" s="79" t="str">
         <f>NP1gads!P6</f>
         <v>nov</v>
       </c>
-      <c r="Q6" s="93" t="str">
+      <c r="Q6" s="79" t="str">
         <f>NP1gads!Q6</f>
         <v>dec</v>
       </c>
-      <c r="R6" s="93"/>
-      <c r="S6" s="36" t="s">
+      <c r="R6" s="79"/>
+      <c r="S6" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="T6" s="94"/>
-[...5 lines deleted...]
-      <c r="AG6" s="94" t="s">
+      <c r="T6" s="80"/>
+      <c r="U6" s="80"/>
+      <c r="W6" s="23"/>
+      <c r="X6" s="20"/>
+      <c r="AE6" s="80"/>
+      <c r="AF6" s="80"/>
+      <c r="AG6" s="80" t="s">
         <v>51</v>
       </c>
-      <c r="AH6" s="94"/>
-      <c r="AO6" s="86">
+      <c r="AH6" s="80"/>
+      <c r="AO6" s="72">
         <v>2</v>
       </c>
-      <c r="AP6" s="86">
+      <c r="AP6" s="72">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D7" s="24"/>
-      <c r="E7" s="24" t="s">
+      <c r="D7" s="10"/>
+      <c r="E7" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="F7" s="40">
+      <c r="F7" s="26">
         <f>NP1gads!Q84</f>
         <v>0</v>
       </c>
-      <c r="G7" s="40">
+      <c r="G7" s="26">
         <f>F84</f>
         <v>0</v>
       </c>
-      <c r="H7" s="40">
+      <c r="H7" s="26">
         <f t="shared" si="0" ref="H7:Q7">G84</f>
         <v>0</v>
       </c>
-      <c r="I7" s="40">
+      <c r="I7" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J7" s="40">
+      <c r="J7" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K7" s="40">
+      <c r="K7" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L7" s="40">
+      <c r="L7" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M7" s="40">
+      <c r="M7" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N7" s="40">
+      <c r="N7" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O7" s="40">
+      <c r="O7" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P7" s="40">
+      <c r="P7" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="Q7" s="40">
+      <c r="Q7" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="R7" s="40"/>
-[...9 lines deleted...]
-      <c r="AO7" s="86">
+      <c r="R7" s="26"/>
+      <c r="S7" s="26"/>
+      <c r="T7" s="81"/>
+      <c r="U7" s="81"/>
+      <c r="W7" s="27"/>
+      <c r="X7" s="11"/>
+      <c r="AE7" s="81"/>
+      <c r="AF7" s="81"/>
+      <c r="AG7" s="81"/>
+      <c r="AH7" s="81"/>
+      <c r="AO7" s="72">
         <v>3</v>
       </c>
-      <c r="AP7" s="86">
+      <c r="AP7" s="72">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="4:42" ht="12.75">
-      <c r="D8" s="58"/>
-      <c r="E8" s="96" t="s">
+      <c r="D8" s="44"/>
+      <c r="E8" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="F8" s="45"/>
-[...21 lines deleted...]
-      <c r="AO8" s="86">
+      <c r="F8" s="31"/>
+      <c r="G8" s="31"/>
+      <c r="H8" s="31"/>
+      <c r="I8" s="31"/>
+      <c r="J8" s="31"/>
+      <c r="K8" s="31"/>
+      <c r="L8" s="31"/>
+      <c r="M8" s="31"/>
+      <c r="N8" s="31"/>
+      <c r="O8" s="31"/>
+      <c r="P8" s="31"/>
+      <c r="Q8" s="31"/>
+      <c r="R8" s="31"/>
+      <c r="S8" s="26"/>
+      <c r="T8" s="80"/>
+      <c r="U8" s="80"/>
+      <c r="W8" s="27"/>
+      <c r="X8" s="11"/>
+      <c r="AE8" s="80"/>
+      <c r="AF8" s="80"/>
+      <c r="AG8" s="80"/>
+      <c r="AH8" s="80"/>
+      <c r="AO8" s="72">
         <v>4</v>
       </c>
-      <c r="AP8" s="86">
+      <c r="AP8" s="72">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="4:42" ht="11.25" customHeight="1" hidden="1">
-      <c r="D9" s="142" t="str">
+      <c r="D9" s="128" t="str">
         <f>IF(NP1gads!D9="","",NP1gads!D9)</f>
         <v>Ieņēmumi, kas saņemti no debitoru parādu atgūšanas</v>
       </c>
-      <c r="E9" s="128">
+      <c r="E9" s="114">
         <f>NP1gads!E9</f>
         <v>0</v>
       </c>
-      <c r="F9" s="48"/>
-[...12 lines deleted...]
-      <c r="S9" s="40">
+      <c r="F9" s="34"/>
+      <c r="G9" s="34"/>
+      <c r="H9" s="34"/>
+      <c r="I9" s="34"/>
+      <c r="J9" s="34"/>
+      <c r="K9" s="34"/>
+      <c r="L9" s="34"/>
+      <c r="M9" s="34"/>
+      <c r="N9" s="34"/>
+      <c r="O9" s="34"/>
+      <c r="P9" s="34"/>
+      <c r="Q9" s="35"/>
+      <c r="R9" s="36"/>
+      <c r="S9" s="26">
         <f>SUM(F9:Q9)</f>
         <v>0</v>
       </c>
-      <c r="T9" s="94"/>
-[...7 lines deleted...]
-      <c r="AO9" s="86">
+      <c r="T9" s="80"/>
+      <c r="U9" s="80"/>
+      <c r="W9" s="37"/>
+      <c r="X9" s="84"/>
+      <c r="AE9" s="80"/>
+      <c r="AF9" s="80"/>
+      <c r="AG9" s="80"/>
+      <c r="AH9" s="80"/>
+      <c r="AO9" s="72">
         <v>5</v>
       </c>
-      <c r="AP9" s="86">
+      <c r="AP9" s="72">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="4:42" ht="11.25" customHeight="1" hidden="1">
-      <c r="D10" s="97" t="str">
+      <c r="D10" s="83" t="str">
         <f>IF(NP1gads!D10="","",NP1gads!D10)</f>
         <v>Ieņēmumi no krājumu pārdošanas</v>
       </c>
-      <c r="E10" s="129">
+      <c r="E10" s="115">
         <f>NP1gads!E10</f>
         <v>0</v>
       </c>
-      <c r="F10" s="63"/>
-[...12 lines deleted...]
-      <c r="S10" s="40">
+      <c r="F10" s="49"/>
+      <c r="G10" s="49"/>
+      <c r="H10" s="49"/>
+      <c r="I10" s="49"/>
+      <c r="J10" s="49"/>
+      <c r="K10" s="49"/>
+      <c r="L10" s="49"/>
+      <c r="M10" s="49"/>
+      <c r="N10" s="49"/>
+      <c r="O10" s="49"/>
+      <c r="P10" s="49"/>
+      <c r="Q10" s="50"/>
+      <c r="R10" s="36"/>
+      <c r="S10" s="26">
         <f t="shared" si="1" ref="S10:S78">SUM(F10:Q10)</f>
         <v>0</v>
       </c>
-      <c r="T10" s="94"/>
-[...3 lines deleted...]
-      <c r="AO10" s="86">
+      <c r="T10" s="80"/>
+      <c r="U10" s="80"/>
+      <c r="W10" s="37"/>
+      <c r="X10" s="37"/>
+      <c r="AO10" s="72">
         <v>6</v>
       </c>
-      <c r="AP10" s="86">
+      <c r="AP10" s="72">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="4:24" ht="11.25" customHeight="1" hidden="1">
-      <c r="D11" s="99"/>
-      <c r="E11" s="65" t="s">
+      <c r="D11" s="85"/>
+      <c r="E11" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="F11" s="66">
+      <c r="F11" s="52">
         <f>SUM(F9:F10)</f>
         <v>0</v>
       </c>
-      <c r="G11" s="66">
+      <c r="G11" s="52">
         <f t="shared" si="2" ref="G11:Q11">SUM(G9:G10)</f>
         <v>0</v>
       </c>
-      <c r="H11" s="66">
+      <c r="H11" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I11" s="66">
+      <c r="I11" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J11" s="66">
+      <c r="J11" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K11" s="66">
+      <c r="K11" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L11" s="66">
+      <c r="L11" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M11" s="66">
+      <c r="M11" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N11" s="66">
+      <c r="N11" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="O11" s="66">
+      <c r="O11" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P11" s="66">
+      <c r="P11" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q11" s="66">
+      <c r="Q11" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R11" s="50"/>
-[...4 lines deleted...]
-      <c r="X11" s="51"/>
+      <c r="R11" s="36"/>
+      <c r="S11" s="26"/>
+      <c r="T11" s="80"/>
+      <c r="U11" s="80"/>
+      <c r="W11" s="37"/>
+      <c r="X11" s="37"/>
     </row>
     <row r="12" spans="4:24" ht="11.25" customHeight="1">
-      <c r="D12" s="58" t="str">
+      <c r="D12" s="44" t="str">
         <f>IF(NP1gads!D12="","",NP1gads!D12)</f>
         <v>Pamatdarbības ieņēmumi</v>
       </c>
-      <c r="E12" s="24"/>
-[...17 lines deleted...]
-      <c r="X12" s="51"/>
+      <c r="E12" s="10"/>
+      <c r="F12" s="36"/>
+      <c r="G12" s="36"/>
+      <c r="H12" s="36"/>
+      <c r="I12" s="36"/>
+      <c r="J12" s="36"/>
+      <c r="K12" s="36"/>
+      <c r="L12" s="36"/>
+      <c r="M12" s="36"/>
+      <c r="N12" s="36"/>
+      <c r="O12" s="36"/>
+      <c r="P12" s="36"/>
+      <c r="Q12" s="36"/>
+      <c r="R12" s="36"/>
+      <c r="S12" s="26"/>
+      <c r="T12" s="80"/>
+      <c r="U12" s="80"/>
+      <c r="W12" s="37"/>
+      <c r="X12" s="37"/>
     </row>
     <row r="13" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D13" s="143" t="str">
+      <c r="D13" s="129" t="str">
         <f>IF(NP1gads!D13="","",NP1gads!D13)</f>
         <v>Prece vai pakalpojums 1</v>
       </c>
-      <c r="E13" s="144">
+      <c r="E13" s="130">
         <f>NP1gads!E13</f>
         <v>0</v>
       </c>
-      <c r="F13" s="145"/>
-[...12 lines deleted...]
-      <c r="S13" s="40">
+      <c r="F13" s="131"/>
+      <c r="G13" s="131"/>
+      <c r="H13" s="131"/>
+      <c r="I13" s="131"/>
+      <c r="J13" s="131"/>
+      <c r="K13" s="131"/>
+      <c r="L13" s="131"/>
+      <c r="M13" s="131"/>
+      <c r="N13" s="131"/>
+      <c r="O13" s="131"/>
+      <c r="P13" s="131"/>
+      <c r="Q13" s="132"/>
+      <c r="R13" s="36"/>
+      <c r="S13" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T13" s="94"/>
-[...3 lines deleted...]
-      <c r="AO13" s="86">
+      <c r="T13" s="80"/>
+      <c r="U13" s="80"/>
+      <c r="W13" s="37"/>
+      <c r="X13" s="37"/>
+      <c r="AO13" s="72">
         <v>7</v>
       </c>
-      <c r="AP13" s="86">
+      <c r="AP13" s="72">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D14" s="147" t="str">
+      <c r="D14" s="133" t="str">
         <f>IF(NP1gads!D14="","",NP1gads!D14)</f>
         <v>Prece vai pakalpojums 2</v>
       </c>
-      <c r="E14" s="130">
+      <c r="E14" s="116">
         <f>NP1gads!E14</f>
         <v>0</v>
       </c>
-      <c r="F14" s="55"/>
-[...12 lines deleted...]
-      <c r="S14" s="40">
+      <c r="F14" s="41"/>
+      <c r="G14" s="41"/>
+      <c r="H14" s="41"/>
+      <c r="I14" s="41"/>
+      <c r="J14" s="41"/>
+      <c r="K14" s="41"/>
+      <c r="L14" s="41"/>
+      <c r="M14" s="41"/>
+      <c r="N14" s="41"/>
+      <c r="O14" s="41"/>
+      <c r="P14" s="41"/>
+      <c r="Q14" s="123"/>
+      <c r="R14" s="36"/>
+      <c r="S14" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T14" s="94"/>
-[...3 lines deleted...]
-      <c r="AO14" s="86">
+      <c r="T14" s="80"/>
+      <c r="U14" s="80"/>
+      <c r="W14" s="37"/>
+      <c r="X14" s="37"/>
+      <c r="AO14" s="72">
         <v>8</v>
       </c>
-      <c r="AP14" s="86">
+      <c r="AP14" s="72">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D15" s="147" t="str">
+      <c r="D15" s="133" t="str">
         <f>IF(NP1gads!D15="","",NP1gads!D15)</f>
         <v>Prece vai pakalpojums 3</v>
       </c>
-      <c r="E15" s="130">
+      <c r="E15" s="116">
         <f>NP1gads!E15</f>
         <v>0</v>
       </c>
-      <c r="F15" s="55"/>
-[...12 lines deleted...]
-      <c r="S15" s="40">
+      <c r="F15" s="41"/>
+      <c r="G15" s="41"/>
+      <c r="H15" s="41"/>
+      <c r="I15" s="41"/>
+      <c r="J15" s="41"/>
+      <c r="K15" s="41"/>
+      <c r="L15" s="41"/>
+      <c r="M15" s="41"/>
+      <c r="N15" s="41"/>
+      <c r="O15" s="41"/>
+      <c r="P15" s="41"/>
+      <c r="Q15" s="123"/>
+      <c r="R15" s="36"/>
+      <c r="S15" s="26">
         <f>SUM(F15:Q15)</f>
         <v>0</v>
       </c>
-      <c r="T15" s="94"/>
-[...3 lines deleted...]
-      <c r="AO15" s="86">
+      <c r="T15" s="80"/>
+      <c r="U15" s="80"/>
+      <c r="W15" s="37"/>
+      <c r="X15" s="37"/>
+      <c r="AO15" s="72">
         <v>9</v>
       </c>
-      <c r="AP15" s="86">
+      <c r="AP15" s="72">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D16" s="136" t="str">
+      <c r="D16" s="122" t="str">
         <f>IF(NP1gads!D16="","",NP1gads!D16)</f>
         <v>Ieņēmumi no pamatlīdzekļu pārdošanas</v>
       </c>
-      <c r="E16" s="130">
+      <c r="E16" s="116">
         <f>NP1gads!E16</f>
         <v>0</v>
       </c>
-      <c r="F16" s="55"/>
-[...12 lines deleted...]
-      <c r="S16" s="40">
+      <c r="F16" s="41"/>
+      <c r="G16" s="41"/>
+      <c r="H16" s="41"/>
+      <c r="I16" s="41"/>
+      <c r="J16" s="41"/>
+      <c r="K16" s="41"/>
+      <c r="L16" s="41"/>
+      <c r="M16" s="41"/>
+      <c r="N16" s="41"/>
+      <c r="O16" s="41"/>
+      <c r="P16" s="41"/>
+      <c r="Q16" s="123"/>
+      <c r="R16" s="36"/>
+      <c r="S16" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T16" s="94"/>
-[...3 lines deleted...]
-      <c r="AO16" s="86">
+      <c r="T16" s="80"/>
+      <c r="U16" s="80"/>
+      <c r="W16" s="37"/>
+      <c r="X16" s="37"/>
+      <c r="AO16" s="72">
         <v>10</v>
       </c>
-      <c r="AP16" s="86">
+      <c r="AP16" s="72">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D17" s="148" t="str">
+      <c r="D17" s="134" t="str">
         <f>IF(NP1gads!D17="","",NP1gads!D17)</f>
         <v/>
       </c>
-      <c r="E17" s="130">
+      <c r="E17" s="116">
         <f>NP1gads!E17</f>
         <v>0</v>
       </c>
-      <c r="F17" s="55"/>
-[...12 lines deleted...]
-      <c r="S17" s="40">
+      <c r="F17" s="41"/>
+      <c r="G17" s="41"/>
+      <c r="H17" s="41"/>
+      <c r="I17" s="41"/>
+      <c r="J17" s="41"/>
+      <c r="K17" s="41"/>
+      <c r="L17" s="41"/>
+      <c r="M17" s="41"/>
+      <c r="N17" s="41"/>
+      <c r="O17" s="41"/>
+      <c r="P17" s="41"/>
+      <c r="Q17" s="123"/>
+      <c r="R17" s="36"/>
+      <c r="S17" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T17" s="94"/>
-[...3 lines deleted...]
-      <c r="AO17" s="86">
+      <c r="T17" s="80"/>
+      <c r="U17" s="80"/>
+      <c r="W17" s="37"/>
+      <c r="X17" s="37"/>
+      <c r="AO17" s="72">
         <v>11</v>
       </c>
-      <c r="AP17" s="86">
+      <c r="AP17" s="72">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D18" s="148" t="str">
+      <c r="D18" s="134" t="str">
         <f>IF(NP1gads!D18="","",NP1gads!D18)</f>
         <v/>
       </c>
-      <c r="E18" s="130">
+      <c r="E18" s="116">
         <f>NP1gads!E18</f>
         <v>0</v>
       </c>
-      <c r="F18" s="55"/>
-[...12 lines deleted...]
-      <c r="S18" s="40">
+      <c r="F18" s="41"/>
+      <c r="G18" s="41"/>
+      <c r="H18" s="41"/>
+      <c r="I18" s="41"/>
+      <c r="J18" s="41"/>
+      <c r="K18" s="41"/>
+      <c r="L18" s="41"/>
+      <c r="M18" s="41"/>
+      <c r="N18" s="41"/>
+      <c r="O18" s="41"/>
+      <c r="P18" s="41"/>
+      <c r="Q18" s="123"/>
+      <c r="R18" s="36"/>
+      <c r="S18" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T18" s="94"/>
-[...3 lines deleted...]
-      <c r="AO18" s="86">
+      <c r="T18" s="80"/>
+      <c r="U18" s="80"/>
+      <c r="W18" s="37"/>
+      <c r="X18" s="37"/>
+      <c r="AO18" s="72">
         <v>12</v>
       </c>
-      <c r="AP18" s="86">
+      <c r="AP18" s="72">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D19" s="148" t="str">
+      <c r="D19" s="134" t="str">
         <f>IF(NP1gads!D19="","",NP1gads!D19)</f>
         <v/>
       </c>
-      <c r="E19" s="130">
+      <c r="E19" s="116">
         <f>NP1gads!E19</f>
         <v>0</v>
       </c>
-      <c r="F19" s="55"/>
-[...12 lines deleted...]
-      <c r="S19" s="40">
+      <c r="F19" s="41"/>
+      <c r="G19" s="41"/>
+      <c r="H19" s="41"/>
+      <c r="I19" s="41"/>
+      <c r="J19" s="41"/>
+      <c r="K19" s="41"/>
+      <c r="L19" s="41"/>
+      <c r="M19" s="41"/>
+      <c r="N19" s="41"/>
+      <c r="O19" s="41"/>
+      <c r="P19" s="41"/>
+      <c r="Q19" s="123"/>
+      <c r="R19" s="36"/>
+      <c r="S19" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T19" s="94"/>
-[...3 lines deleted...]
-      <c r="AO19" s="86">
+      <c r="T19" s="80"/>
+      <c r="U19" s="80"/>
+      <c r="W19" s="37"/>
+      <c r="X19" s="37"/>
+      <c r="AO19" s="72">
         <v>13</v>
       </c>
-      <c r="AP19" s="86">
+      <c r="AP19" s="72">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D20" s="148" t="str">
+      <c r="D20" s="134" t="str">
         <f>IF(NP1gads!D20="","",NP1gads!D20)</f>
         <v/>
       </c>
-      <c r="E20" s="130">
+      <c r="E20" s="116">
         <f>NP1gads!E20</f>
         <v>0</v>
       </c>
-      <c r="F20" s="55"/>
-[...12 lines deleted...]
-      <c r="S20" s="40">
+      <c r="F20" s="41"/>
+      <c r="G20" s="41"/>
+      <c r="H20" s="41"/>
+      <c r="I20" s="41"/>
+      <c r="J20" s="41"/>
+      <c r="K20" s="41"/>
+      <c r="L20" s="41"/>
+      <c r="M20" s="41"/>
+      <c r="N20" s="41"/>
+      <c r="O20" s="41"/>
+      <c r="P20" s="41"/>
+      <c r="Q20" s="123"/>
+      <c r="R20" s="36"/>
+      <c r="S20" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T20" s="94"/>
-[...3 lines deleted...]
-      <c r="AO20" s="86">
+      <c r="T20" s="80"/>
+      <c r="U20" s="80"/>
+      <c r="W20" s="37"/>
+      <c r="X20" s="37"/>
+      <c r="AO20" s="72">
         <v>14</v>
       </c>
-      <c r="AP20" s="86">
+      <c r="AP20" s="72">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D21" s="148" t="str">
+      <c r="D21" s="134" t="str">
         <f>IF(NP1gads!D21="","",NP1gads!D21)</f>
         <v/>
       </c>
-      <c r="E21" s="130">
+      <c r="E21" s="116">
         <f>NP1gads!E21</f>
         <v>0</v>
       </c>
-      <c r="F21" s="55"/>
-[...12 lines deleted...]
-      <c r="S21" s="40">
+      <c r="F21" s="41"/>
+      <c r="G21" s="41"/>
+      <c r="H21" s="41"/>
+      <c r="I21" s="41"/>
+      <c r="J21" s="41"/>
+      <c r="K21" s="41"/>
+      <c r="L21" s="41"/>
+      <c r="M21" s="41"/>
+      <c r="N21" s="41"/>
+      <c r="O21" s="41"/>
+      <c r="P21" s="41"/>
+      <c r="Q21" s="123"/>
+      <c r="R21" s="36"/>
+      <c r="S21" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T21" s="94"/>
-[...3 lines deleted...]
-      <c r="AO21" s="86">
+      <c r="T21" s="80"/>
+      <c r="U21" s="80"/>
+      <c r="W21" s="37"/>
+      <c r="X21" s="37"/>
+      <c r="AO21" s="72">
         <v>15</v>
       </c>
-      <c r="AP21" s="86">
+      <c r="AP21" s="72">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D22" s="148" t="str">
+      <c r="D22" s="134" t="str">
         <f>IF(NP1gads!D22="","",NP1gads!D22)</f>
         <v/>
       </c>
-      <c r="E22" s="130">
+      <c r="E22" s="116">
         <f>NP1gads!E22</f>
         <v>0</v>
       </c>
-      <c r="F22" s="55"/>
-[...12 lines deleted...]
-      <c r="S22" s="40">
+      <c r="F22" s="41"/>
+      <c r="G22" s="41"/>
+      <c r="H22" s="41"/>
+      <c r="I22" s="41"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="41"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
+      <c r="P22" s="41"/>
+      <c r="Q22" s="123"/>
+      <c r="R22" s="36"/>
+      <c r="S22" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T22" s="94"/>
-[...3 lines deleted...]
-      <c r="AO22" s="86">
+      <c r="T22" s="80"/>
+      <c r="U22" s="80"/>
+      <c r="W22" s="37"/>
+      <c r="X22" s="37"/>
+      <c r="AO22" s="72">
         <v>16</v>
       </c>
-      <c r="AP22" s="86">
+      <c r="AP22" s="72">
         <v>30</v>
       </c>
     </row>
     <row r="23" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D23" s="149" t="str">
+      <c r="D23" s="135" t="str">
         <f>IF(NP1gads!D23="","",NP1gads!D23)</f>
         <v/>
       </c>
-      <c r="E23" s="150">
+      <c r="E23" s="136">
         <f>NP1gads!E23</f>
         <v>0</v>
       </c>
-      <c r="F23" s="140"/>
-[...12 lines deleted...]
-      <c r="S23" s="40">
+      <c r="F23" s="126"/>
+      <c r="G23" s="126"/>
+      <c r="H23" s="126"/>
+      <c r="I23" s="126"/>
+      <c r="J23" s="126"/>
+      <c r="K23" s="126"/>
+      <c r="L23" s="126"/>
+      <c r="M23" s="126"/>
+      <c r="N23" s="126"/>
+      <c r="O23" s="126"/>
+      <c r="P23" s="126"/>
+      <c r="Q23" s="127"/>
+      <c r="R23" s="36"/>
+      <c r="S23" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T23" s="94"/>
-[...3 lines deleted...]
-      <c r="AO23" s="86">
+      <c r="T23" s="80"/>
+      <c r="U23" s="80"/>
+      <c r="W23" s="37"/>
+      <c r="X23" s="37"/>
+      <c r="AO23" s="72">
         <v>17</v>
       </c>
-      <c r="AP23" s="86">
+      <c r="AP23" s="72">
         <v>31</v>
       </c>
     </row>
     <row r="24" spans="4:42" ht="12.75">
-      <c r="D24" s="108"/>
-      <c r="E24" s="24" t="s">
+      <c r="D24" s="94"/>
+      <c r="E24" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="F24" s="40">
+      <c r="F24" s="26">
         <f>SUM(F13:F23)</f>
         <v>0</v>
       </c>
-      <c r="G24" s="40">
+      <c r="G24" s="26">
         <f t="shared" si="3" ref="G24:P24">SUM(G13:G23)</f>
         <v>0</v>
       </c>
-      <c r="H24" s="40">
+      <c r="H24" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="I24" s="40">
+      <c r="I24" s="26">
         <f>SUM(I13:I23)</f>
         <v>0</v>
       </c>
-      <c r="J24" s="40">
+      <c r="J24" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K24" s="40">
+      <c r="K24" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L24" s="40">
+      <c r="L24" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M24" s="40">
+      <c r="M24" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="N24" s="40">
+      <c r="N24" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O24" s="40">
+      <c r="O24" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="P24" s="40">
+      <c r="P24" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="Q24" s="40">
+      <c r="Q24" s="26">
         <f>SUM(Q13:Q23)</f>
         <v>0</v>
       </c>
-      <c r="R24" s="45"/>
-      <c r="S24" s="40">
+      <c r="R24" s="31"/>
+      <c r="S24" s="26">
         <f>SUM(S13:S23)</f>
         <v>0</v>
       </c>
-      <c r="T24" s="94"/>
-[...10 lines deleted...]
-      <c r="AO24" s="86">
+      <c r="T24" s="80"/>
+      <c r="U24" s="80"/>
+      <c r="W24" s="37"/>
+      <c r="X24" s="37"/>
+      <c r="AE24" s="87"/>
+      <c r="AF24" s="87"/>
+      <c r="AG24" s="87"/>
+      <c r="AH24" s="87"/>
+      <c r="AI24" s="87"/>
+      <c r="AJ24" s="87"/>
+      <c r="AK24" s="87"/>
+      <c r="AO24" s="72">
         <v>18</v>
       </c>
-      <c r="AP24" s="86">
+      <c r="AP24" s="72">
         <v>32</v>
       </c>
     </row>
     <row r="25" spans="4:37" ht="12.75">
-      <c r="D25" s="102" t="s">
+      <c r="D25" s="88" t="s">
         <v>14</v>
       </c>
-      <c r="E25" s="103"/>
-[...24 lines deleted...]
-      <c r="AK25" s="101"/>
+      <c r="E25" s="89"/>
+      <c r="F25" s="90"/>
+      <c r="G25" s="90"/>
+      <c r="H25" s="90"/>
+      <c r="I25" s="90"/>
+      <c r="J25" s="90"/>
+      <c r="K25" s="90"/>
+      <c r="L25" s="90"/>
+      <c r="M25" s="90"/>
+      <c r="N25" s="90"/>
+      <c r="O25" s="90"/>
+      <c r="P25" s="90"/>
+      <c r="Q25" s="90"/>
+      <c r="R25" s="31"/>
+      <c r="S25" s="26"/>
+      <c r="T25" s="80"/>
+      <c r="U25" s="80"/>
+      <c r="W25" s="37"/>
+      <c r="X25" s="37"/>
+      <c r="AE25" s="87"/>
+      <c r="AF25" s="87"/>
+      <c r="AG25" s="87"/>
+      <c r="AH25" s="87"/>
+      <c r="AI25" s="87"/>
+      <c r="AJ25" s="87"/>
+      <c r="AK25" s="87"/>
     </row>
     <row r="26" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D26" s="53" t="str">
+      <c r="D26" s="39" t="str">
         <f>IF(NP1gads!D26="","",NP1gads!D26)</f>
         <v>Īpašnieku ieguldījums</v>
       </c>
-      <c r="E26" s="130">
+      <c r="E26" s="116">
         <f>NP1gads!E26</f>
         <v>0</v>
       </c>
-      <c r="F26" s="77"/>
-[...12 lines deleted...]
-      <c r="S26" s="40">
+      <c r="F26" s="63"/>
+      <c r="G26" s="63"/>
+      <c r="H26" s="63"/>
+      <c r="I26" s="63"/>
+      <c r="J26" s="63"/>
+      <c r="K26" s="63"/>
+      <c r="L26" s="63"/>
+      <c r="M26" s="63"/>
+      <c r="N26" s="63"/>
+      <c r="O26" s="63"/>
+      <c r="P26" s="63"/>
+      <c r="Q26" s="64"/>
+      <c r="R26" s="36"/>
+      <c r="S26" s="26">
         <f>SUM(F26:Q26)</f>
         <v>0</v>
       </c>
-      <c r="T26" s="94"/>
-[...10 lines deleted...]
-      <c r="AO26" s="86">
+      <c r="T26" s="80"/>
+      <c r="U26" s="80"/>
+      <c r="W26" s="37"/>
+      <c r="X26" s="37"/>
+      <c r="AE26" s="87"/>
+      <c r="AF26" s="87"/>
+      <c r="AG26" s="87"/>
+      <c r="AH26" s="87"/>
+      <c r="AI26" s="87"/>
+      <c r="AJ26" s="87"/>
+      <c r="AK26" s="87"/>
+      <c r="AO26" s="72">
         <v>19</v>
       </c>
-      <c r="AP26" s="86">
+      <c r="AP26" s="72">
         <v>33</v>
       </c>
     </row>
     <row r="27" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D27" s="53" t="str">
+      <c r="D27" s="39" t="str">
         <f>IF(NP1gads!D27="","",NP1gads!D27)</f>
         <v>Saņemti banku aizņēmumi (kredīti, līzingi)</v>
       </c>
-      <c r="E27" s="130">
+      <c r="E27" s="116">
         <f>NP1gads!E27</f>
         <v>0</v>
       </c>
-      <c r="F27" s="105"/>
-[...12 lines deleted...]
-      <c r="S27" s="40">
+      <c r="F27" s="91"/>
+      <c r="G27" s="91"/>
+      <c r="H27" s="91"/>
+      <c r="I27" s="91"/>
+      <c r="J27" s="91"/>
+      <c r="K27" s="91"/>
+      <c r="L27" s="91"/>
+      <c r="M27" s="91"/>
+      <c r="N27" s="91"/>
+      <c r="O27" s="91"/>
+      <c r="P27" s="91"/>
+      <c r="Q27" s="92"/>
+      <c r="R27" s="48"/>
+      <c r="S27" s="26">
         <f>SUM(F27:Q27)</f>
         <v>0</v>
       </c>
-      <c r="T27" s="94"/>
-[...10 lines deleted...]
-      <c r="AO27" s="86">
+      <c r="T27" s="80"/>
+      <c r="U27" s="80"/>
+      <c r="W27" s="37"/>
+      <c r="X27" s="37"/>
+      <c r="AE27" s="87"/>
+      <c r="AF27" s="87"/>
+      <c r="AG27" s="87"/>
+      <c r="AH27" s="87"/>
+      <c r="AI27" s="87"/>
+      <c r="AJ27" s="87"/>
+      <c r="AK27" s="87"/>
+      <c r="AO27" s="72">
         <v>20</v>
       </c>
-      <c r="AP27" s="86">
+      <c r="AP27" s="72">
         <v>34</v>
       </c>
     </row>
     <row r="28" spans="4:42" ht="21" customHeight="1">
-      <c r="D28" s="127" t="str">
+      <c r="D28" s="113" t="str">
         <f>IF(NP1gads!D28="","",NP1gads!D28)</f>
         <v>Eiropas Savienības līdzfinansējums (piemēram, Leader, 
 LIAA Biznesa inkubatori u.c.)</v>
       </c>
-      <c r="E28" s="130">
+      <c r="E28" s="116">
         <f>NP1gads!E28</f>
         <v>0</v>
       </c>
-      <c r="F28" s="55"/>
-[...12 lines deleted...]
-      <c r="S28" s="40">
+      <c r="F28" s="41"/>
+      <c r="G28" s="41"/>
+      <c r="H28" s="41"/>
+      <c r="I28" s="41"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="41"/>
+      <c r="L28" s="41"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="41"/>
+      <c r="O28" s="41"/>
+      <c r="P28" s="41"/>
+      <c r="Q28" s="42"/>
+      <c r="R28" s="36"/>
+      <c r="S28" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T28" s="94"/>
-[...10 lines deleted...]
-      <c r="AO28" s="86">
+      <c r="T28" s="80"/>
+      <c r="U28" s="80"/>
+      <c r="W28" s="37"/>
+      <c r="X28" s="37"/>
+      <c r="AE28" s="87"/>
+      <c r="AF28" s="87"/>
+      <c r="AG28" s="87"/>
+      <c r="AH28" s="87"/>
+      <c r="AI28" s="87"/>
+      <c r="AJ28" s="87"/>
+      <c r="AK28" s="87"/>
+      <c r="AO28" s="72">
         <v>21</v>
       </c>
-      <c r="AP28" s="86">
+      <c r="AP28" s="72">
         <v>35</v>
       </c>
     </row>
     <row r="29" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D29" s="151" t="str">
+      <c r="D29" s="137" t="str">
         <f>IF(NP1gads!D29="","",NP1gads!D29)</f>
         <v>Grants</v>
       </c>
-      <c r="E29" s="130">
+      <c r="E29" s="116">
         <f>NP1gads!E29</f>
         <v>0</v>
       </c>
-      <c r="F29" s="55"/>
-[...12 lines deleted...]
-      <c r="S29" s="40">
+      <c r="F29" s="41"/>
+      <c r="G29" s="41"/>
+      <c r="H29" s="41"/>
+      <c r="I29" s="41"/>
+      <c r="J29" s="41"/>
+      <c r="K29" s="41"/>
+      <c r="L29" s="41"/>
+      <c r="M29" s="41"/>
+      <c r="N29" s="41"/>
+      <c r="O29" s="41"/>
+      <c r="P29" s="41"/>
+      <c r="Q29" s="42"/>
+      <c r="R29" s="36"/>
+      <c r="S29" s="26">
         <f t="shared" si="4" ref="S29">SUM(F29:Q29)</f>
         <v>0</v>
       </c>
-      <c r="T29" s="94"/>
-[...10 lines deleted...]
-      <c r="AO29" s="86">
+      <c r="T29" s="80"/>
+      <c r="U29" s="80"/>
+      <c r="W29" s="37"/>
+      <c r="X29" s="37"/>
+      <c r="AE29" s="87"/>
+      <c r="AF29" s="87"/>
+      <c r="AG29" s="87"/>
+      <c r="AH29" s="87"/>
+      <c r="AI29" s="87"/>
+      <c r="AJ29" s="87"/>
+      <c r="AK29" s="87"/>
+      <c r="AO29" s="72">
         <v>22</v>
       </c>
-      <c r="AP29" s="86">
+      <c r="AP29" s="72">
         <v>36</v>
       </c>
     </row>
     <row r="30" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D30" s="59" t="str">
+      <c r="D30" s="45" t="str">
         <f>IF(NP1gads!D30="","",NP1gads!D30)</f>
         <v>Citas fiziskas vai jurisikas personas aizdevums</v>
       </c>
-      <c r="E30" s="130">
+      <c r="E30" s="116">
         <f>NP1gads!E30</f>
         <v>0</v>
       </c>
-      <c r="F30" s="55"/>
-[...12 lines deleted...]
-      <c r="S30" s="40">
+      <c r="F30" s="41"/>
+      <c r="G30" s="41"/>
+      <c r="H30" s="41"/>
+      <c r="I30" s="41"/>
+      <c r="J30" s="41"/>
+      <c r="K30" s="41"/>
+      <c r="L30" s="41"/>
+      <c r="M30" s="41"/>
+      <c r="N30" s="41"/>
+      <c r="O30" s="41"/>
+      <c r="P30" s="41"/>
+      <c r="Q30" s="42"/>
+      <c r="R30" s="36"/>
+      <c r="S30" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T30" s="94"/>
-[...10 lines deleted...]
-      <c r="AO30" s="86">
+      <c r="T30" s="80"/>
+      <c r="U30" s="80"/>
+      <c r="W30" s="37"/>
+      <c r="X30" s="37"/>
+      <c r="AE30" s="87"/>
+      <c r="AF30" s="87"/>
+      <c r="AG30" s="87"/>
+      <c r="AH30" s="87"/>
+      <c r="AI30" s="87"/>
+      <c r="AJ30" s="87"/>
+      <c r="AK30" s="87"/>
+      <c r="AO30" s="72">
         <v>22</v>
       </c>
-      <c r="AP30" s="86">
+      <c r="AP30" s="72">
         <v>36</v>
       </c>
     </row>
     <row r="31" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D31" s="107" t="str">
+      <c r="D31" s="93" t="str">
         <f>IF(NP1gads!D31="","",NP1gads!D31)</f>
         <v/>
       </c>
-      <c r="E31" s="131">
+      <c r="E31" s="117">
         <f>NP1gads!E31</f>
         <v>0</v>
       </c>
-      <c r="F31" s="81"/>
-[...12 lines deleted...]
-      <c r="S31" s="40">
+      <c r="F31" s="67"/>
+      <c r="G31" s="67"/>
+      <c r="H31" s="67"/>
+      <c r="I31" s="67"/>
+      <c r="J31" s="67"/>
+      <c r="K31" s="67"/>
+      <c r="L31" s="67"/>
+      <c r="M31" s="67"/>
+      <c r="N31" s="67"/>
+      <c r="O31" s="67"/>
+      <c r="P31" s="67"/>
+      <c r="Q31" s="68"/>
+      <c r="R31" s="36"/>
+      <c r="S31" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T31" s="94"/>
-[...10 lines deleted...]
-      <c r="AO31" s="86">
+      <c r="T31" s="80"/>
+      <c r="U31" s="80"/>
+      <c r="W31" s="37"/>
+      <c r="X31" s="37"/>
+      <c r="AE31" s="87"/>
+      <c r="AF31" s="87"/>
+      <c r="AG31" s="87"/>
+      <c r="AH31" s="87"/>
+      <c r="AI31" s="87"/>
+      <c r="AJ31" s="87"/>
+      <c r="AK31" s="87"/>
+      <c r="AO31" s="72">
         <v>23</v>
       </c>
-      <c r="AP31" s="86">
+      <c r="AP31" s="72">
         <v>37</v>
       </c>
     </row>
     <row r="32" spans="4:42" ht="10.5" customHeight="1">
-      <c r="D32" s="108"/>
-      <c r="E32" s="24" t="s">
+      <c r="D32" s="94"/>
+      <c r="E32" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="F32" s="40">
+      <c r="F32" s="26">
         <f>(F9*$E$9)+(F10*$E$10)+(F13*$E$13)+(F14*$E$14)+(F15*$E$15)+(F16*$E$16)+(F17*$E$17)+(F18*$E$18)+(F19*$E$19)+(F20*$E$20)+(F21*$E$21)+(F22*$E$22)+(F23*$E$23)+(F26*$E$26)+(F27*$E$27)+(F28*$E$28)+(F29*$E$29)+(F30*$E$30)+(F31*$E$31)</f>
         <v>0</v>
       </c>
-      <c r="G32" s="40">
+      <c r="G32" s="26">
         <f t="shared" si="5" ref="G32:Q32">(G9*$E$9)+(G10*$E$10)+(G13*$E$13)+(G14*$E$14)+(G15*$E$15)+(G16*$E$16)+(G17*$E$17)+(G18*$E$18)+(G19*$E$19)+(G20*$E$20)+(G21*$E$21)+(G22*$E$22)+(G23*$E$23)+(G26*$E$26)+(G27*$E$27)+(G28*$E$28)+(G29*$E$29)+(G30*$E$30)+(G31*$E$31)</f>
         <v>0</v>
       </c>
-      <c r="H32" s="40">
+      <c r="H32" s="26">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="I32" s="40">
+      <c r="I32" s="26">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J32" s="40">
+      <c r="J32" s="26">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K32" s="40">
+      <c r="K32" s="26">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="L32" s="40">
+      <c r="L32" s="26">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="M32" s="40">
+      <c r="M32" s="26">
         <f>(M9*$E$9)+(M10*$E$10)+(M13*$E$13)+(M14*$E$14)+(M15*$E$15)+(M16*$E$16)+(M17*$E$17)+(M18*$E$18)+(M19*$E$19)+(M20*$E$20)+(M21*$E$21)+(M22*$E$22)+(M23*$E$23)+(M26*$E$26)+(M27*$E$27)+(M28*$E$28)+(M29*$E$29)+(M30*$E$30)+(M31*$E$31)</f>
         <v>0</v>
       </c>
-      <c r="N32" s="40">
+      <c r="N32" s="26">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O32" s="40">
+      <c r="O32" s="26">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="P32" s="40">
+      <c r="P32" s="26">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q32" s="40">
+      <c r="Q32" s="26">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="R32" s="40"/>
-      <c r="S32" s="40">
+      <c r="R32" s="26"/>
+      <c r="S32" s="26">
         <f t="shared" si="6" ref="S32">(S9*$E$9)+(S10*$E$10)+(S13*$E$13)+(S14*$E$14)+(S15*$E$15)+(S16*$E$16)+(S17*$E$17)+(S18*$E$18)+(S19*$E$19)+(S20*$E$20)+(S21*$E$21)+(S22*$E$22)+(S23*$E$23)+(S26*$E$26)+(S27*$E$27)+(S28*$E$28)+(S29*$E$29)+(S30*$E$30)+(S31*$E$31)</f>
         <v>0</v>
       </c>
-      <c r="T32" s="94"/>
-[...10 lines deleted...]
-      <c r="AO32" s="86">
+      <c r="T32" s="80"/>
+      <c r="U32" s="80"/>
+      <c r="W32" s="46"/>
+      <c r="X32" s="46"/>
+      <c r="AE32" s="87"/>
+      <c r="AF32" s="87"/>
+      <c r="AG32" s="87"/>
+      <c r="AH32" s="87"/>
+      <c r="AI32" s="87"/>
+      <c r="AJ32" s="87"/>
+      <c r="AK32" s="87"/>
+      <c r="AO32" s="72">
         <v>24</v>
       </c>
-      <c r="AP32" s="86">
+      <c r="AP32" s="72">
         <v>38</v>
       </c>
     </row>
     <row r="33" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D33" s="108"/>
-      <c r="E33" s="24" t="s">
+      <c r="D33" s="94"/>
+      <c r="E33" s="10" t="s">
         <v>52</v>
       </c>
-      <c r="F33" s="40">
+      <c r="F33" s="26">
         <f>F11+F24+SUM(F26:F32)</f>
         <v>0</v>
       </c>
-      <c r="G33" s="40">
+      <c r="G33" s="26">
         <f t="shared" si="7" ref="G33:Q33">G11+G24+SUM(G26:G32)</f>
         <v>0</v>
       </c>
-      <c r="H33" s="40">
+      <c r="H33" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="I33" s="40">
+      <c r="I33" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="J33" s="40">
+      <c r="J33" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="K33" s="40">
+      <c r="K33" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="L33" s="40">
+      <c r="L33" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M33" s="40">
+      <c r="M33" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="N33" s="40">
+      <c r="N33" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="O33" s="40">
+      <c r="O33" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="P33" s="40">
+      <c r="P33" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="Q33" s="40">
+      <c r="Q33" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="R33" s="40"/>
-      <c r="S33" s="40">
+      <c r="R33" s="26"/>
+      <c r="S33" s="26">
         <f>SUM(S9:S10,S24,S26:S32)</f>
         <v>0</v>
       </c>
-      <c r="T33" s="94"/>
-[...10 lines deleted...]
-      <c r="AO33" s="86">
+      <c r="T33" s="80"/>
+      <c r="U33" s="80"/>
+      <c r="W33" s="11"/>
+      <c r="X33" s="46"/>
+      <c r="AE33" s="87"/>
+      <c r="AF33" s="87"/>
+      <c r="AG33" s="87"/>
+      <c r="AH33" s="87"/>
+      <c r="AI33" s="87"/>
+      <c r="AJ33" s="87"/>
+      <c r="AK33" s="87"/>
+      <c r="AO33" s="72">
         <v>25</v>
       </c>
-      <c r="AP33" s="86">
+      <c r="AP33" s="72">
         <v>39</v>
       </c>
     </row>
     <row r="34" spans="2:42" ht="17.25" customHeight="1" thickBot="1">
-      <c r="B34" s="28" t="s">
+      <c r="B34" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="C34" s="28"/>
-[...27 lines deleted...]
-      <c r="AO34" s="86">
+      <c r="C34" s="14"/>
+      <c r="D34" s="95"/>
+      <c r="E34" s="53"/>
+      <c r="F34" s="96"/>
+      <c r="G34" s="96"/>
+      <c r="H34" s="96"/>
+      <c r="I34" s="96"/>
+      <c r="J34" s="96"/>
+      <c r="K34" s="96"/>
+      <c r="L34" s="96"/>
+      <c r="M34" s="96"/>
+      <c r="N34" s="96"/>
+      <c r="O34" s="96"/>
+      <c r="P34" s="96"/>
+      <c r="Q34" s="96"/>
+      <c r="R34" s="96"/>
+      <c r="S34" s="55"/>
+      <c r="T34" s="80"/>
+      <c r="U34" s="80"/>
+      <c r="W34" s="11"/>
+      <c r="X34" s="46"/>
+      <c r="AE34" s="87"/>
+      <c r="AF34" s="87"/>
+      <c r="AG34" s="87"/>
+      <c r="AH34" s="87"/>
+      <c r="AI34" s="87"/>
+      <c r="AJ34" s="87"/>
+      <c r="AK34" s="87"/>
+      <c r="AO34" s="72">
         <v>26</v>
       </c>
-      <c r="AP34" s="86">
+      <c r="AP34" s="72">
         <v>40</v>
       </c>
     </row>
     <row r="35" spans="4:37" ht="13.5" thickTop="1">
-      <c r="D35" s="113" t="str">
+      <c r="D35" s="99" t="str">
         <f>NP1gads!D35</f>
         <v>Mainīgās izmaksas</v>
       </c>
-      <c r="E35" s="25"/>
-      <c r="F35" s="111" t="str">
+      <c r="E35" s="11"/>
+      <c r="F35" s="97" t="str">
         <f>F6</f>
         <v>jan</v>
       </c>
-      <c r="G35" s="111" t="str">
+      <c r="G35" s="97" t="str">
         <f t="shared" si="8" ref="G35:Q35">G6</f>
         <v>feb</v>
       </c>
-      <c r="H35" s="111" t="str">
+      <c r="H35" s="97" t="str">
         <f t="shared" si="8"/>
         <v>mar</v>
       </c>
-      <c r="I35" s="111" t="str">
+      <c r="I35" s="97" t="str">
         <f t="shared" si="8"/>
         <v>apr</v>
       </c>
-      <c r="J35" s="111" t="str">
+      <c r="J35" s="97" t="str">
         <f t="shared" si="8"/>
         <v>mai</v>
       </c>
-      <c r="K35" s="111" t="str">
+      <c r="K35" s="97" t="str">
         <f t="shared" si="8"/>
         <v>jūn</v>
       </c>
-      <c r="L35" s="111" t="str">
+      <c r="L35" s="97" t="str">
         <f t="shared" si="8"/>
         <v>jūl</v>
       </c>
-      <c r="M35" s="111" t="str">
+      <c r="M35" s="97" t="str">
         <f t="shared" si="8"/>
         <v>aug</v>
       </c>
-      <c r="N35" s="111" t="str">
+      <c r="N35" s="97" t="str">
         <f t="shared" si="8"/>
         <v>sep</v>
       </c>
-      <c r="O35" s="111" t="str">
+      <c r="O35" s="97" t="str">
         <f t="shared" si="8"/>
         <v>okt</v>
       </c>
-      <c r="P35" s="111" t="str">
+      <c r="P35" s="97" t="str">
         <f t="shared" si="8"/>
         <v>nov</v>
       </c>
-      <c r="Q35" s="111" t="str">
+      <c r="Q35" s="97" t="str">
         <f t="shared" si="8"/>
         <v>dec</v>
       </c>
-      <c r="R35" s="112"/>
-      <c r="S35" s="71" t="s">
+      <c r="R35" s="98"/>
+      <c r="S35" s="57" t="s">
         <v>7</v>
       </c>
-      <c r="T35" s="94"/>
-[...9 lines deleted...]
-      <c r="AK35" s="101"/>
+      <c r="T35" s="80"/>
+      <c r="U35" s="80"/>
+      <c r="W35" s="11"/>
+      <c r="X35" s="46"/>
+      <c r="AE35" s="87"/>
+      <c r="AF35" s="87"/>
+      <c r="AG35" s="87"/>
+      <c r="AH35" s="87"/>
+      <c r="AI35" s="87"/>
+      <c r="AJ35" s="87"/>
+      <c r="AK35" s="87"/>
     </row>
     <row r="36" spans="4:42" ht="11.25" customHeight="1" hidden="1">
-      <c r="D36" s="72" t="str">
+      <c r="D36" s="58" t="str">
         <f>IF(NP1gads!D36="","",NP1gads!D36)</f>
         <v>Plānotie maksājumi</v>
       </c>
-      <c r="E36" s="128">
+      <c r="E36" s="114">
         <f>NP1gads!E36</f>
         <v>0</v>
       </c>
-      <c r="F36" s="48"/>
-[...12 lines deleted...]
-      <c r="S36" s="40">
+      <c r="F36" s="34"/>
+      <c r="G36" s="34"/>
+      <c r="H36" s="34"/>
+      <c r="I36" s="34"/>
+      <c r="J36" s="34"/>
+      <c r="K36" s="34"/>
+      <c r="L36" s="34"/>
+      <c r="M36" s="34"/>
+      <c r="N36" s="34"/>
+      <c r="O36" s="34"/>
+      <c r="P36" s="34"/>
+      <c r="Q36" s="35"/>
+      <c r="R36" s="36"/>
+      <c r="S36" s="26">
         <f t="shared" si="9" ref="S36:S50">SUM(F36:Q36)</f>
         <v>0</v>
       </c>
-      <c r="T36" s="94"/>
-[...10 lines deleted...]
-      <c r="AO36" s="86">
+      <c r="T36" s="80"/>
+      <c r="U36" s="80"/>
+      <c r="W36" s="37"/>
+      <c r="X36" s="37"/>
+      <c r="AE36" s="87"/>
+      <c r="AF36" s="87"/>
+      <c r="AG36" s="87"/>
+      <c r="AH36" s="87"/>
+      <c r="AI36" s="87"/>
+      <c r="AJ36" s="87"/>
+      <c r="AK36" s="87"/>
+      <c r="AO36" s="72">
         <v>27</v>
       </c>
-      <c r="AP36" s="86">
+      <c r="AP36" s="72">
         <v>42</v>
       </c>
     </row>
     <row r="37" spans="4:37" ht="11.25" customHeight="1" hidden="1">
-      <c r="D37" s="100"/>
-[...25 lines deleted...]
-      <c r="AK37" s="101"/>
+      <c r="D37" s="86"/>
+      <c r="E37" s="155"/>
+      <c r="F37" s="156"/>
+      <c r="G37" s="156"/>
+      <c r="H37" s="156"/>
+      <c r="I37" s="156"/>
+      <c r="J37" s="156"/>
+      <c r="K37" s="156"/>
+      <c r="L37" s="156"/>
+      <c r="M37" s="156"/>
+      <c r="N37" s="156"/>
+      <c r="O37" s="156"/>
+      <c r="P37" s="156"/>
+      <c r="Q37" s="156"/>
+      <c r="R37" s="36"/>
+      <c r="S37" s="26"/>
+      <c r="T37" s="80"/>
+      <c r="U37" s="80"/>
+      <c r="W37" s="37"/>
+      <c r="X37" s="37"/>
+      <c r="AE37" s="87"/>
+      <c r="AF37" s="87"/>
+      <c r="AG37" s="87"/>
+      <c r="AH37" s="87"/>
+      <c r="AI37" s="87"/>
+      <c r="AJ37" s="87"/>
+      <c r="AK37" s="87"/>
     </row>
     <row r="38" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D38" s="163" t="str">
+      <c r="D38" s="149" t="str">
         <f>IF(NP1gads!D38="","",NP1gads!D38)</f>
         <v>Izejmateriāli, izejvielas</v>
       </c>
-      <c r="E38" s="154">
+      <c r="E38" s="140">
         <f>NP1gads!E38</f>
         <v>0</v>
       </c>
-      <c r="F38" s="145"/>
-[...12 lines deleted...]
-      <c r="S38" s="40">
+      <c r="F38" s="131"/>
+      <c r="G38" s="131"/>
+      <c r="H38" s="131"/>
+      <c r="I38" s="131"/>
+      <c r="J38" s="131"/>
+      <c r="K38" s="131"/>
+      <c r="L38" s="131"/>
+      <c r="M38" s="131"/>
+      <c r="N38" s="131"/>
+      <c r="O38" s="131"/>
+      <c r="P38" s="131"/>
+      <c r="Q38" s="132"/>
+      <c r="R38" s="36"/>
+      <c r="S38" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="T38" s="94"/>
-[...10 lines deleted...]
-      <c r="AO38" s="86">
+      <c r="T38" s="80"/>
+      <c r="U38" s="80"/>
+      <c r="W38" s="37"/>
+      <c r="X38" s="37"/>
+      <c r="AE38" s="87"/>
+      <c r="AF38" s="87"/>
+      <c r="AG38" s="87"/>
+      <c r="AH38" s="87"/>
+      <c r="AI38" s="87"/>
+      <c r="AJ38" s="87"/>
+      <c r="AK38" s="87"/>
+      <c r="AO38" s="72">
         <v>28</v>
       </c>
-      <c r="AP38" s="86">
+      <c r="AP38" s="72">
         <v>43</v>
       </c>
     </row>
     <row r="39" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D39" s="164" t="str">
+      <c r="D39" s="150" t="str">
         <f>IF(NP1gads!D39="","",NP1gads!D39)</f>
         <v>Ražošanā strādājošo darba alga un sociālais nodoklis</v>
       </c>
-      <c r="E39" s="54">
+      <c r="E39" s="40">
         <f>NP1gads!E39</f>
         <v>0</v>
       </c>
-      <c r="F39" s="55"/>
-[...12 lines deleted...]
-      <c r="S39" s="40">
+      <c r="F39" s="41"/>
+      <c r="G39" s="41"/>
+      <c r="H39" s="41"/>
+      <c r="I39" s="41"/>
+      <c r="J39" s="41"/>
+      <c r="K39" s="41"/>
+      <c r="L39" s="41"/>
+      <c r="M39" s="41"/>
+      <c r="N39" s="41"/>
+      <c r="O39" s="41"/>
+      <c r="P39" s="41"/>
+      <c r="Q39" s="123"/>
+      <c r="R39" s="36"/>
+      <c r="S39" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="T39" s="94"/>
-[...10 lines deleted...]
-      <c r="AO39" s="86">
+      <c r="T39" s="80"/>
+      <c r="U39" s="80"/>
+      <c r="W39" s="37"/>
+      <c r="X39" s="37"/>
+      <c r="AE39" s="87"/>
+      <c r="AF39" s="87"/>
+      <c r="AG39" s="87"/>
+      <c r="AH39" s="87"/>
+      <c r="AI39" s="87"/>
+      <c r="AJ39" s="87"/>
+      <c r="AK39" s="87"/>
+      <c r="AO39" s="72">
         <v>29</v>
       </c>
-      <c r="AP39" s="86">
+      <c r="AP39" s="72">
         <v>44</v>
       </c>
     </row>
     <row r="40" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D40" s="164" t="str">
+      <c r="D40" s="150" t="str">
         <f>IF(NP1gads!D40="","",NP1gads!D40)</f>
         <v xml:space="preserve">Izdevumi elektroenerģijai </v>
       </c>
-      <c r="E40" s="54">
+      <c r="E40" s="40">
         <f>NP1gads!E40</f>
         <v>0</v>
       </c>
-      <c r="F40" s="55"/>
-[...12 lines deleted...]
-      <c r="S40" s="40">
+      <c r="F40" s="41"/>
+      <c r="G40" s="41"/>
+      <c r="H40" s="41"/>
+      <c r="I40" s="41"/>
+      <c r="J40" s="41"/>
+      <c r="K40" s="41"/>
+      <c r="L40" s="41"/>
+      <c r="M40" s="41"/>
+      <c r="N40" s="41"/>
+      <c r="O40" s="41"/>
+      <c r="P40" s="41"/>
+      <c r="Q40" s="123"/>
+      <c r="R40" s="36"/>
+      <c r="S40" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="T40" s="94"/>
-[...10 lines deleted...]
-      <c r="AO40" s="86">
+      <c r="T40" s="80"/>
+      <c r="U40" s="80"/>
+      <c r="W40" s="37"/>
+      <c r="X40" s="37"/>
+      <c r="AE40" s="87"/>
+      <c r="AF40" s="87"/>
+      <c r="AG40" s="87"/>
+      <c r="AH40" s="87"/>
+      <c r="AI40" s="87"/>
+      <c r="AJ40" s="87"/>
+      <c r="AK40" s="87"/>
+      <c r="AO40" s="72">
         <v>30</v>
       </c>
-      <c r="AP40" s="86">
+      <c r="AP40" s="72">
         <v>45</v>
       </c>
     </row>
     <row r="41" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D41" s="164" t="str">
+      <c r="D41" s="150" t="str">
         <f>IF(NP1gads!D41="","",NP1gads!D41)</f>
         <v>Realizācijas izmaksas</v>
       </c>
-      <c r="E41" s="54">
+      <c r="E41" s="40">
         <f>NP1gads!E41</f>
         <v>0</v>
       </c>
-      <c r="F41" s="55"/>
-[...12 lines deleted...]
-      <c r="S41" s="40">
+      <c r="F41" s="41"/>
+      <c r="G41" s="41"/>
+      <c r="H41" s="41"/>
+      <c r="I41" s="41"/>
+      <c r="J41" s="41"/>
+      <c r="K41" s="41"/>
+      <c r="L41" s="41"/>
+      <c r="M41" s="41"/>
+      <c r="N41" s="41"/>
+      <c r="O41" s="41"/>
+      <c r="P41" s="41"/>
+      <c r="Q41" s="123"/>
+      <c r="R41" s="36"/>
+      <c r="S41" s="26">
         <f>SUM(F41:Q41)</f>
         <v>0</v>
       </c>
-      <c r="T41" s="94"/>
-[...10 lines deleted...]
-      <c r="AO41" s="86">
+      <c r="T41" s="80"/>
+      <c r="U41" s="80"/>
+      <c r="W41" s="37"/>
+      <c r="X41" s="37"/>
+      <c r="AE41" s="87"/>
+      <c r="AF41" s="87"/>
+      <c r="AG41" s="87"/>
+      <c r="AH41" s="87"/>
+      <c r="AI41" s="87"/>
+      <c r="AJ41" s="87"/>
+      <c r="AK41" s="87"/>
+      <c r="AO41" s="72">
         <v>31</v>
       </c>
-      <c r="AP41" s="86">
+      <c r="AP41" s="72">
         <v>46</v>
       </c>
     </row>
     <row r="42" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D42" s="164" t="str">
+      <c r="D42" s="150" t="str">
         <f>IF(NP1gads!D42="","",NP1gads!D42)</f>
         <v xml:space="preserve">Transporta izmaksas </v>
       </c>
-      <c r="E42" s="54">
+      <c r="E42" s="40">
         <f>NP1gads!E42</f>
         <v>0</v>
       </c>
-      <c r="F42" s="55"/>
-[...12 lines deleted...]
-      <c r="S42" s="40">
+      <c r="F42" s="41"/>
+      <c r="G42" s="41"/>
+      <c r="H42" s="41"/>
+      <c r="I42" s="41"/>
+      <c r="J42" s="41"/>
+      <c r="K42" s="41"/>
+      <c r="L42" s="41"/>
+      <c r="M42" s="41"/>
+      <c r="N42" s="41"/>
+      <c r="O42" s="41"/>
+      <c r="P42" s="41"/>
+      <c r="Q42" s="123"/>
+      <c r="R42" s="36"/>
+      <c r="S42" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="T42" s="94"/>
-[...10 lines deleted...]
-      <c r="AO42" s="86">
+      <c r="T42" s="80"/>
+      <c r="U42" s="80"/>
+      <c r="W42" s="37"/>
+      <c r="X42" s="37"/>
+      <c r="AE42" s="87"/>
+      <c r="AF42" s="87"/>
+      <c r="AG42" s="87"/>
+      <c r="AH42" s="87"/>
+      <c r="AI42" s="87"/>
+      <c r="AJ42" s="87"/>
+      <c r="AK42" s="87"/>
+      <c r="AO42" s="72">
         <v>32</v>
       </c>
-      <c r="AP42" s="86">
+      <c r="AP42" s="72">
         <v>47</v>
       </c>
     </row>
     <row r="43" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D43" s="164" t="str">
+      <c r="D43" s="150" t="str">
         <f>IF(NP1gads!D43="","",NP1gads!D43)</f>
         <v>Izdevumi pakalpojumu apmaksai</v>
       </c>
-      <c r="E43" s="54">
+      <c r="E43" s="40">
         <f>NP1gads!E43</f>
         <v>0</v>
       </c>
-      <c r="F43" s="55"/>
-[...12 lines deleted...]
-      <c r="S43" s="40">
+      <c r="F43" s="41"/>
+      <c r="G43" s="41"/>
+      <c r="H43" s="41"/>
+      <c r="I43" s="41"/>
+      <c r="J43" s="41"/>
+      <c r="K43" s="41"/>
+      <c r="L43" s="41"/>
+      <c r="M43" s="41"/>
+      <c r="N43" s="41"/>
+      <c r="O43" s="41"/>
+      <c r="P43" s="41"/>
+      <c r="Q43" s="123"/>
+      <c r="R43" s="36"/>
+      <c r="S43" s="26">
         <f>SUM(F43:Q43)</f>
         <v>0</v>
       </c>
-      <c r="T43" s="94"/>
-[...10 lines deleted...]
-      <c r="AO43" s="86">
+      <c r="T43" s="80"/>
+      <c r="U43" s="80"/>
+      <c r="W43" s="37"/>
+      <c r="X43" s="37"/>
+      <c r="AE43" s="87"/>
+      <c r="AF43" s="87"/>
+      <c r="AG43" s="87"/>
+      <c r="AH43" s="87"/>
+      <c r="AI43" s="87"/>
+      <c r="AJ43" s="87"/>
+      <c r="AK43" s="87"/>
+      <c r="AO43" s="72">
         <v>33</v>
       </c>
-      <c r="AP43" s="86">
+      <c r="AP43" s="72">
         <v>48</v>
       </c>
     </row>
     <row r="44" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D44" s="164" t="str">
+      <c r="D44" s="150" t="str">
         <f>IF(NP1gads!D44="","",NP1gads!D44)</f>
         <v>Citi (piem., Iekārtu, tehnikas remonts)</v>
       </c>
-      <c r="E44" s="54">
+      <c r="E44" s="40">
         <f>NP1gads!E44</f>
         <v>0</v>
       </c>
-      <c r="F44" s="55"/>
-[...12 lines deleted...]
-      <c r="S44" s="40">
+      <c r="F44" s="41"/>
+      <c r="G44" s="41"/>
+      <c r="H44" s="41"/>
+      <c r="I44" s="41"/>
+      <c r="J44" s="41"/>
+      <c r="K44" s="41"/>
+      <c r="L44" s="41"/>
+      <c r="M44" s="41"/>
+      <c r="N44" s="41"/>
+      <c r="O44" s="41"/>
+      <c r="P44" s="41"/>
+      <c r="Q44" s="123"/>
+      <c r="R44" s="36"/>
+      <c r="S44" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="T44" s="94"/>
-[...10 lines deleted...]
-      <c r="AO44" s="86">
+      <c r="T44" s="80"/>
+      <c r="U44" s="80"/>
+      <c r="W44" s="37"/>
+      <c r="X44" s="37"/>
+      <c r="AE44" s="87"/>
+      <c r="AF44" s="87"/>
+      <c r="AG44" s="87"/>
+      <c r="AH44" s="87"/>
+      <c r="AI44" s="87"/>
+      <c r="AJ44" s="87"/>
+      <c r="AK44" s="87"/>
+      <c r="AO44" s="72">
         <v>34</v>
       </c>
-      <c r="AP44" s="86">
+      <c r="AP44" s="72">
         <v>49</v>
       </c>
     </row>
     <row r="45" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D45" s="164" t="str">
+      <c r="D45" s="150" t="str">
         <f>IF(NP1gads!D45="","",NP1gads!D45)</f>
         <v/>
       </c>
-      <c r="E45" s="54">
+      <c r="E45" s="40">
         <f>NP1gads!E45</f>
         <v>0</v>
       </c>
-      <c r="F45" s="55"/>
-[...12 lines deleted...]
-      <c r="S45" s="40">
+      <c r="F45" s="41"/>
+      <c r="G45" s="41"/>
+      <c r="H45" s="41"/>
+      <c r="I45" s="41"/>
+      <c r="J45" s="41"/>
+      <c r="K45" s="41"/>
+      <c r="L45" s="41"/>
+      <c r="M45" s="41"/>
+      <c r="N45" s="41"/>
+      <c r="O45" s="41"/>
+      <c r="P45" s="41"/>
+      <c r="Q45" s="123"/>
+      <c r="R45" s="36"/>
+      <c r="S45" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="T45" s="94"/>
-[...10 lines deleted...]
-      <c r="AO45" s="86">
+      <c r="T45" s="80"/>
+      <c r="U45" s="80"/>
+      <c r="W45" s="37"/>
+      <c r="X45" s="37"/>
+      <c r="AE45" s="87"/>
+      <c r="AF45" s="87"/>
+      <c r="AG45" s="87"/>
+      <c r="AH45" s="87"/>
+      <c r="AI45" s="87"/>
+      <c r="AJ45" s="87"/>
+      <c r="AK45" s="87"/>
+      <c r="AO45" s="72">
         <v>35</v>
       </c>
-      <c r="AP45" s="86">
+      <c r="AP45" s="72">
         <v>50</v>
       </c>
     </row>
     <row r="46" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D46" s="164" t="str">
+      <c r="D46" s="150" t="str">
         <f>IF(NP1gads!D46="","",NP1gads!D46)</f>
         <v/>
       </c>
-      <c r="E46" s="54">
+      <c r="E46" s="40">
         <f>NP1gads!E46</f>
         <v>0</v>
       </c>
-      <c r="F46" s="55"/>
-[...12 lines deleted...]
-      <c r="S46" s="40">
+      <c r="F46" s="41"/>
+      <c r="G46" s="41"/>
+      <c r="H46" s="41"/>
+      <c r="I46" s="41"/>
+      <c r="J46" s="41"/>
+      <c r="K46" s="41"/>
+      <c r="L46" s="41"/>
+      <c r="M46" s="41"/>
+      <c r="N46" s="41"/>
+      <c r="O46" s="41"/>
+      <c r="P46" s="41"/>
+      <c r="Q46" s="123"/>
+      <c r="R46" s="36"/>
+      <c r="S46" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="T46" s="94"/>
-[...10 lines deleted...]
-      <c r="AO46" s="86">
+      <c r="T46" s="80"/>
+      <c r="U46" s="80"/>
+      <c r="W46" s="37"/>
+      <c r="X46" s="37"/>
+      <c r="AE46" s="87"/>
+      <c r="AF46" s="87"/>
+      <c r="AG46" s="87"/>
+      <c r="AH46" s="87"/>
+      <c r="AI46" s="87"/>
+      <c r="AJ46" s="87"/>
+      <c r="AK46" s="87"/>
+      <c r="AO46" s="72">
         <v>36</v>
       </c>
-      <c r="AP46" s="86">
+      <c r="AP46" s="72">
         <v>51</v>
       </c>
     </row>
     <row r="47" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D47" s="148" t="str">
+      <c r="D47" s="134" t="str">
         <f>IF(NP1gads!D47="","",NP1gads!D47)</f>
         <v/>
       </c>
-      <c r="E47" s="54">
+      <c r="E47" s="40">
         <f>NP1gads!E47</f>
         <v>0</v>
       </c>
-      <c r="F47" s="55"/>
-[...12 lines deleted...]
-      <c r="S47" s="40">
+      <c r="F47" s="41"/>
+      <c r="G47" s="41"/>
+      <c r="H47" s="41"/>
+      <c r="I47" s="41"/>
+      <c r="J47" s="41"/>
+      <c r="K47" s="41"/>
+      <c r="L47" s="41"/>
+      <c r="M47" s="41"/>
+      <c r="N47" s="41"/>
+      <c r="O47" s="41"/>
+      <c r="P47" s="41"/>
+      <c r="Q47" s="123"/>
+      <c r="R47" s="36"/>
+      <c r="S47" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="T47" s="94"/>
-[...10 lines deleted...]
-      <c r="AO47" s="86">
+      <c r="T47" s="80"/>
+      <c r="U47" s="80"/>
+      <c r="W47" s="37"/>
+      <c r="X47" s="37"/>
+      <c r="AE47" s="87"/>
+      <c r="AF47" s="87"/>
+      <c r="AG47" s="87"/>
+      <c r="AH47" s="87"/>
+      <c r="AI47" s="87"/>
+      <c r="AJ47" s="87"/>
+      <c r="AK47" s="87"/>
+      <c r="AO47" s="72">
         <v>37</v>
       </c>
-      <c r="AP47" s="86">
+      <c r="AP47" s="72">
         <v>52</v>
       </c>
     </row>
     <row r="48" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D48" s="148" t="str">
+      <c r="D48" s="134" t="str">
         <f>IF(NP1gads!D48="","",NP1gads!D48)</f>
         <v/>
       </c>
-      <c r="E48" s="54">
+      <c r="E48" s="40">
         <f>NP1gads!E48</f>
         <v>0</v>
       </c>
-      <c r="F48" s="55"/>
-[...12 lines deleted...]
-      <c r="S48" s="40">
+      <c r="F48" s="41"/>
+      <c r="G48" s="41"/>
+      <c r="H48" s="41"/>
+      <c r="I48" s="41"/>
+      <c r="J48" s="41"/>
+      <c r="K48" s="41"/>
+      <c r="L48" s="41"/>
+      <c r="M48" s="41"/>
+      <c r="N48" s="41"/>
+      <c r="O48" s="41"/>
+      <c r="P48" s="41"/>
+      <c r="Q48" s="123"/>
+      <c r="R48" s="36"/>
+      <c r="S48" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="T48" s="94"/>
-[...10 lines deleted...]
-      <c r="AO48" s="86">
+      <c r="T48" s="80"/>
+      <c r="U48" s="80"/>
+      <c r="W48" s="37"/>
+      <c r="X48" s="37"/>
+      <c r="AE48" s="87"/>
+      <c r="AF48" s="87"/>
+      <c r="AG48" s="87"/>
+      <c r="AH48" s="87"/>
+      <c r="AI48" s="87"/>
+      <c r="AJ48" s="87"/>
+      <c r="AK48" s="87"/>
+      <c r="AO48" s="72">
         <v>38</v>
       </c>
-      <c r="AP48" s="86">
+      <c r="AP48" s="72">
         <v>53</v>
       </c>
     </row>
     <row r="49" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D49" s="148" t="str">
+      <c r="D49" s="134" t="str">
         <f>IF(NP1gads!D49="","",NP1gads!D49)</f>
         <v/>
       </c>
-      <c r="E49" s="54">
+      <c r="E49" s="40">
         <f>NP1gads!E49</f>
         <v>0</v>
       </c>
-      <c r="F49" s="55"/>
-[...12 lines deleted...]
-      <c r="S49" s="40">
+      <c r="F49" s="41"/>
+      <c r="G49" s="41"/>
+      <c r="H49" s="41"/>
+      <c r="I49" s="41"/>
+      <c r="J49" s="41"/>
+      <c r="K49" s="41"/>
+      <c r="L49" s="41"/>
+      <c r="M49" s="41"/>
+      <c r="N49" s="41"/>
+      <c r="O49" s="41"/>
+      <c r="P49" s="41"/>
+      <c r="Q49" s="123"/>
+      <c r="R49" s="36"/>
+      <c r="S49" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="T49" s="94"/>
-[...10 lines deleted...]
-      <c r="AO49" s="86">
+      <c r="T49" s="80"/>
+      <c r="U49" s="80"/>
+      <c r="W49" s="37"/>
+      <c r="X49" s="37"/>
+      <c r="AE49" s="87"/>
+      <c r="AF49" s="87"/>
+      <c r="AG49" s="87"/>
+      <c r="AH49" s="87"/>
+      <c r="AI49" s="87"/>
+      <c r="AJ49" s="87"/>
+      <c r="AK49" s="87"/>
+      <c r="AO49" s="72">
         <v>39</v>
       </c>
-      <c r="AP49" s="86">
+      <c r="AP49" s="72">
         <v>54</v>
       </c>
     </row>
     <row r="50" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D50" s="149" t="str">
+      <c r="D50" s="135" t="str">
         <f>IF(NP1gads!D50="","",NP1gads!D50)</f>
         <v/>
       </c>
-      <c r="E50" s="139">
+      <c r="E50" s="125">
         <f>NP1gads!E50</f>
         <v>0</v>
       </c>
-      <c r="F50" s="140"/>
-[...12 lines deleted...]
-      <c r="S50" s="40">
+      <c r="F50" s="126"/>
+      <c r="G50" s="126"/>
+      <c r="H50" s="126"/>
+      <c r="I50" s="126"/>
+      <c r="J50" s="126"/>
+      <c r="K50" s="126"/>
+      <c r="L50" s="126"/>
+      <c r="M50" s="126"/>
+      <c r="N50" s="126"/>
+      <c r="O50" s="126"/>
+      <c r="P50" s="126"/>
+      <c r="Q50" s="127"/>
+      <c r="R50" s="36"/>
+      <c r="S50" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="T50" s="94"/>
-[...10 lines deleted...]
-      <c r="AO50" s="86">
+      <c r="T50" s="80"/>
+      <c r="U50" s="80"/>
+      <c r="W50" s="37"/>
+      <c r="X50" s="37"/>
+      <c r="AE50" s="87"/>
+      <c r="AF50" s="87"/>
+      <c r="AG50" s="87"/>
+      <c r="AH50" s="87"/>
+      <c r="AI50" s="87"/>
+      <c r="AJ50" s="87"/>
+      <c r="AK50" s="87"/>
+      <c r="AO50" s="72">
         <v>40</v>
       </c>
-      <c r="AP50" s="86">
+      <c r="AP50" s="72">
         <v>62</v>
       </c>
     </row>
     <row r="51" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D51" s="108"/>
-      <c r="E51" s="24" t="s">
+      <c r="D51" s="94"/>
+      <c r="E51" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="F51" s="40">
+      <c r="F51" s="26">
         <f>SUM(F38:F50)</f>
         <v>0</v>
       </c>
-      <c r="G51" s="40">
+      <c r="G51" s="26">
         <f t="shared" si="10" ref="G51:Q51">SUM(G38:G50)</f>
         <v>0</v>
       </c>
-      <c r="H51" s="40">
+      <c r="H51" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="I51" s="40">
+      <c r="I51" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="J51" s="40">
+      <c r="J51" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K51" s="40">
+      <c r="K51" s="26">
         <f>SUM(K38:K50)</f>
         <v>0</v>
       </c>
-      <c r="L51" s="40">
+      <c r="L51" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="M51" s="40">
+      <c r="M51" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="N51" s="40">
+      <c r="N51" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="O51" s="40">
+      <c r="O51" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="P51" s="40">
+      <c r="P51" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="Q51" s="40">
+      <c r="Q51" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="R51" s="45"/>
-      <c r="S51" s="40">
+      <c r="R51" s="31"/>
+      <c r="S51" s="26">
         <f>SUM(S38:S50)</f>
         <v>0</v>
       </c>
-      <c r="T51" s="94"/>
-[...10 lines deleted...]
-      <c r="AO51" s="86">
+      <c r="T51" s="80"/>
+      <c r="U51" s="80"/>
+      <c r="W51" s="11"/>
+      <c r="X51" s="46"/>
+      <c r="AE51" s="87"/>
+      <c r="AF51" s="87"/>
+      <c r="AG51" s="87"/>
+      <c r="AH51" s="87"/>
+      <c r="AI51" s="87"/>
+      <c r="AJ51" s="87"/>
+      <c r="AK51" s="87"/>
+      <c r="AO51" s="72">
         <v>41</v>
       </c>
-      <c r="AP51" s="86">
+      <c r="AP51" s="72">
         <v>63</v>
       </c>
     </row>
     <row r="52" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D52" s="25" t="s">
+      <c r="D52" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="E52" s="24"/>
-[...24 lines deleted...]
-      <c r="AK52" s="101"/>
+      <c r="E52" s="10"/>
+      <c r="F52" s="31"/>
+      <c r="G52" s="31"/>
+      <c r="H52" s="31"/>
+      <c r="I52" s="31"/>
+      <c r="J52" s="31"/>
+      <c r="K52" s="31"/>
+      <c r="L52" s="31"/>
+      <c r="M52" s="31"/>
+      <c r="N52" s="31"/>
+      <c r="O52" s="31"/>
+      <c r="P52" s="31"/>
+      <c r="Q52" s="31"/>
+      <c r="R52" s="31"/>
+      <c r="S52" s="26"/>
+      <c r="T52" s="80"/>
+      <c r="U52" s="80"/>
+      <c r="W52" s="11"/>
+      <c r="X52" s="46"/>
+      <c r="AE52" s="87"/>
+      <c r="AF52" s="87"/>
+      <c r="AG52" s="87"/>
+      <c r="AH52" s="87"/>
+      <c r="AI52" s="87"/>
+      <c r="AJ52" s="87"/>
+      <c r="AK52" s="87"/>
     </row>
     <row r="53" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D53" s="184" t="str">
+      <c r="D53" s="170" t="str">
         <f>IF(NP1gads!D53="","",NP1gads!D53)</f>
         <v>Pastāvīgi strādājošo darba algas, soc.nod.</v>
       </c>
-      <c r="E53" s="154">
+      <c r="E53" s="140">
         <f>NP1gads!E53</f>
         <v>0</v>
       </c>
-      <c r="F53" s="145"/>
-[...12 lines deleted...]
-      <c r="S53" s="40">
+      <c r="F53" s="131"/>
+      <c r="G53" s="131"/>
+      <c r="H53" s="131"/>
+      <c r="I53" s="131"/>
+      <c r="J53" s="131"/>
+      <c r="K53" s="131"/>
+      <c r="L53" s="131"/>
+      <c r="M53" s="131"/>
+      <c r="N53" s="131"/>
+      <c r="O53" s="131"/>
+      <c r="P53" s="131"/>
+      <c r="Q53" s="132"/>
+      <c r="R53" s="36"/>
+      <c r="S53" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T53" s="94"/>
-[...10 lines deleted...]
-      <c r="AO53" s="86">
+      <c r="T53" s="80"/>
+      <c r="U53" s="80"/>
+      <c r="W53" s="37"/>
+      <c r="X53" s="37"/>
+      <c r="AE53" s="87"/>
+      <c r="AF53" s="87"/>
+      <c r="AG53" s="87"/>
+      <c r="AH53" s="87"/>
+      <c r="AI53" s="87"/>
+      <c r="AJ53" s="87"/>
+      <c r="AK53" s="87"/>
+      <c r="AO53" s="72">
         <v>42</v>
       </c>
-      <c r="AP53" s="86">
+      <c r="AP53" s="72">
         <v>64</v>
       </c>
     </row>
     <row r="54" spans="4:42" ht="25.5" customHeight="1">
-      <c r="D54" s="185" t="str">
+      <c r="D54" s="171" t="str">
         <f>IF(NP1gads!D54="","",NP1gads!D54)</f>
         <v>Administrācijas izdevumi (piemēram, interneta pieslēgums, 
 mobilo sakaru pieslēgums)</v>
       </c>
-      <c r="E54" s="54">
+      <c r="E54" s="40">
         <f>NP1gads!E54</f>
         <v>0</v>
       </c>
-      <c r="F54" s="55"/>
-[...12 lines deleted...]
-      <c r="S54" s="40">
+      <c r="F54" s="41"/>
+      <c r="G54" s="41"/>
+      <c r="H54" s="41"/>
+      <c r="I54" s="41"/>
+      <c r="J54" s="41"/>
+      <c r="K54" s="41"/>
+      <c r="L54" s="41"/>
+      <c r="M54" s="41"/>
+      <c r="N54" s="41"/>
+      <c r="O54" s="41"/>
+      <c r="P54" s="41"/>
+      <c r="Q54" s="123"/>
+      <c r="R54" s="36"/>
+      <c r="S54" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T54" s="94"/>
-[...10 lines deleted...]
-      <c r="AO54" s="86">
+      <c r="T54" s="80"/>
+      <c r="U54" s="80"/>
+      <c r="W54" s="37"/>
+      <c r="X54" s="37"/>
+      <c r="AE54" s="87"/>
+      <c r="AF54" s="87"/>
+      <c r="AG54" s="87"/>
+      <c r="AH54" s="87"/>
+      <c r="AI54" s="87"/>
+      <c r="AJ54" s="87"/>
+      <c r="AK54" s="87"/>
+      <c r="AO54" s="72">
         <v>43</v>
       </c>
-      <c r="AP54" s="86">
+      <c r="AP54" s="72">
         <v>65</v>
       </c>
     </row>
     <row r="55" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D55" s="186" t="str">
+      <c r="D55" s="172" t="str">
         <f>IF(NP1gads!D55="","",NP1gads!D55)</f>
         <v>Apdrošināšana (īpašums, veselība, transports)</v>
       </c>
-      <c r="E55" s="54">
+      <c r="E55" s="40">
         <f>NP1gads!E55</f>
         <v>0</v>
       </c>
-      <c r="F55" s="55"/>
-[...12 lines deleted...]
-      <c r="S55" s="40">
+      <c r="F55" s="41"/>
+      <c r="G55" s="41"/>
+      <c r="H55" s="41"/>
+      <c r="I55" s="41"/>
+      <c r="J55" s="41"/>
+      <c r="K55" s="41"/>
+      <c r="L55" s="41"/>
+      <c r="M55" s="41"/>
+      <c r="N55" s="41"/>
+      <c r="O55" s="41"/>
+      <c r="P55" s="41"/>
+      <c r="Q55" s="123"/>
+      <c r="R55" s="36"/>
+      <c r="S55" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T55" s="94"/>
-[...10 lines deleted...]
-      <c r="AO55" s="86">
+      <c r="T55" s="80"/>
+      <c r="U55" s="80"/>
+      <c r="W55" s="37"/>
+      <c r="X55" s="37"/>
+      <c r="AE55" s="87"/>
+      <c r="AF55" s="87"/>
+      <c r="AG55" s="87"/>
+      <c r="AH55" s="87"/>
+      <c r="AI55" s="87"/>
+      <c r="AJ55" s="87"/>
+      <c r="AK55" s="87"/>
+      <c r="AO55" s="72">
         <v>44</v>
       </c>
-      <c r="AP55" s="86">
+      <c r="AP55" s="72">
         <v>66</v>
       </c>
     </row>
     <row r="56" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D56" s="187" t="str">
+      <c r="D56" s="173" t="str">
         <f>IF(NP1gads!D56="","",NP1gads!D56)</f>
         <v>Nodokļi un nodevas (NĪN, DRN, ceļu nod., riska valsts nodeva u.c.)</v>
       </c>
-      <c r="E56" s="54">
+      <c r="E56" s="40">
         <f>NP1gads!E56</f>
         <v>0</v>
       </c>
-      <c r="F56" s="55"/>
-[...12 lines deleted...]
-      <c r="S56" s="40">
+      <c r="F56" s="41"/>
+      <c r="G56" s="41"/>
+      <c r="H56" s="41"/>
+      <c r="I56" s="41"/>
+      <c r="J56" s="41"/>
+      <c r="K56" s="41"/>
+      <c r="L56" s="41"/>
+      <c r="M56" s="41"/>
+      <c r="N56" s="41"/>
+      <c r="O56" s="41"/>
+      <c r="P56" s="41"/>
+      <c r="Q56" s="123"/>
+      <c r="R56" s="36"/>
+      <c r="S56" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T56" s="94"/>
-[...10 lines deleted...]
-      <c r="AP56" s="86">
+      <c r="T56" s="80"/>
+      <c r="U56" s="80"/>
+      <c r="W56" s="37"/>
+      <c r="X56" s="37"/>
+      <c r="AE56" s="87"/>
+      <c r="AF56" s="87"/>
+      <c r="AG56" s="87"/>
+      <c r="AH56" s="87"/>
+      <c r="AI56" s="87"/>
+      <c r="AJ56" s="87"/>
+      <c r="AK56" s="87"/>
+      <c r="AP56" s="72">
         <f>LOOKUP(AG2,AO2:AO55,AP2:AP55)</f>
         <v>66</v>
       </c>
     </row>
     <row r="57" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D57" s="187" t="str">
+      <c r="D57" s="173" t="str">
         <f>IF(NP1gads!D57="","",NP1gads!D57)</f>
         <v>Ēku un telpu remonts</v>
       </c>
-      <c r="E57" s="54">
+      <c r="E57" s="40">
         <f>NP1gads!E57</f>
         <v>0</v>
       </c>
-      <c r="F57" s="55"/>
-[...12 lines deleted...]
-      <c r="S57" s="40">
+      <c r="F57" s="41"/>
+      <c r="G57" s="41"/>
+      <c r="H57" s="41"/>
+      <c r="I57" s="41"/>
+      <c r="J57" s="41"/>
+      <c r="K57" s="41"/>
+      <c r="L57" s="41"/>
+      <c r="M57" s="41"/>
+      <c r="N57" s="41"/>
+      <c r="O57" s="41"/>
+      <c r="P57" s="41"/>
+      <c r="Q57" s="123"/>
+      <c r="R57" s="36"/>
+      <c r="S57" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T57" s="94"/>
-[...9 lines deleted...]
-      <c r="AK57" s="101"/>
+      <c r="T57" s="80"/>
+      <c r="U57" s="80"/>
+      <c r="W57" s="37"/>
+      <c r="X57" s="37"/>
+      <c r="AE57" s="87"/>
+      <c r="AF57" s="87"/>
+      <c r="AG57" s="87"/>
+      <c r="AH57" s="87"/>
+      <c r="AI57" s="87"/>
+      <c r="AJ57" s="87"/>
+      <c r="AK57" s="87"/>
     </row>
     <row r="58" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D58" s="187" t="str">
+      <c r="D58" s="173" t="str">
         <f>IF(NP1gads!D58="","",NP1gads!D58)</f>
         <v>Nomas maksa par ēkām, zemi</v>
       </c>
-      <c r="E58" s="54">
+      <c r="E58" s="40">
         <f>NP1gads!E58</f>
         <v>0</v>
       </c>
-      <c r="F58" s="55"/>
-[...12 lines deleted...]
-      <c r="S58" s="40">
+      <c r="F58" s="41"/>
+      <c r="G58" s="41"/>
+      <c r="H58" s="41"/>
+      <c r="I58" s="41"/>
+      <c r="J58" s="41"/>
+      <c r="K58" s="41"/>
+      <c r="L58" s="41"/>
+      <c r="M58" s="41"/>
+      <c r="N58" s="41"/>
+      <c r="O58" s="41"/>
+      <c r="P58" s="41"/>
+      <c r="Q58" s="123"/>
+      <c r="R58" s="36"/>
+      <c r="S58" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T58" s="94"/>
-[...9 lines deleted...]
-      <c r="AK58" s="101"/>
+      <c r="T58" s="80"/>
+      <c r="U58" s="80"/>
+      <c r="W58" s="37"/>
+      <c r="X58" s="37"/>
+      <c r="AE58" s="87"/>
+      <c r="AF58" s="87"/>
+      <c r="AG58" s="87"/>
+      <c r="AH58" s="87"/>
+      <c r="AI58" s="87"/>
+      <c r="AJ58" s="87"/>
+      <c r="AK58" s="87"/>
     </row>
     <row r="59" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D59" s="187" t="str">
+      <c r="D59" s="173" t="str">
         <f>IF(NP1gads!D59="","",NP1gads!D59)</f>
         <v>Mārketinga izmaksas</v>
       </c>
-      <c r="E59" s="54">
+      <c r="E59" s="40">
         <f>NP1gads!E59</f>
         <v>0</v>
       </c>
-      <c r="F59" s="55"/>
-[...12 lines deleted...]
-      <c r="S59" s="40">
+      <c r="F59" s="41"/>
+      <c r="G59" s="41"/>
+      <c r="H59" s="41"/>
+      <c r="I59" s="41"/>
+      <c r="J59" s="41"/>
+      <c r="K59" s="41"/>
+      <c r="L59" s="41"/>
+      <c r="M59" s="41"/>
+      <c r="N59" s="41"/>
+      <c r="O59" s="41"/>
+      <c r="P59" s="41"/>
+      <c r="Q59" s="123"/>
+      <c r="R59" s="36"/>
+      <c r="S59" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T59" s="94"/>
-[...9 lines deleted...]
-      <c r="AK59" s="101"/>
+      <c r="T59" s="80"/>
+      <c r="U59" s="80"/>
+      <c r="W59" s="37"/>
+      <c r="X59" s="37"/>
+      <c r="AE59" s="87"/>
+      <c r="AF59" s="87"/>
+      <c r="AG59" s="87"/>
+      <c r="AH59" s="87"/>
+      <c r="AI59" s="87"/>
+      <c r="AJ59" s="87"/>
+      <c r="AK59" s="87"/>
     </row>
     <row r="60" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D60" s="187" t="str">
+      <c r="D60" s="173" t="str">
         <f>IF(NP1gads!D60="","",NP1gads!D60)</f>
         <v>Komunālo pakalpojumu izmaksas</v>
       </c>
-      <c r="E60" s="54">
+      <c r="E60" s="40">
         <f>NP1gads!E60</f>
         <v>0</v>
       </c>
-      <c r="F60" s="55"/>
-[...12 lines deleted...]
-      <c r="S60" s="40">
+      <c r="F60" s="41"/>
+      <c r="G60" s="41"/>
+      <c r="H60" s="41"/>
+      <c r="I60" s="41"/>
+      <c r="J60" s="41"/>
+      <c r="K60" s="41"/>
+      <c r="L60" s="41"/>
+      <c r="M60" s="41"/>
+      <c r="N60" s="41"/>
+      <c r="O60" s="41"/>
+      <c r="P60" s="41"/>
+      <c r="Q60" s="123"/>
+      <c r="R60" s="36"/>
+      <c r="S60" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T60" s="94"/>
-[...9 lines deleted...]
-      <c r="AK60" s="101"/>
+      <c r="T60" s="80"/>
+      <c r="U60" s="80"/>
+      <c r="W60" s="37"/>
+      <c r="X60" s="37"/>
+      <c r="AE60" s="87"/>
+      <c r="AF60" s="87"/>
+      <c r="AG60" s="87"/>
+      <c r="AH60" s="87"/>
+      <c r="AI60" s="87"/>
+      <c r="AJ60" s="87"/>
+      <c r="AK60" s="87"/>
     </row>
     <row r="61" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D61" s="187" t="str">
+      <c r="D61" s="173" t="str">
         <f>IF(NP1gads!D61="","",NP1gads!D61)</f>
         <v>Saimniecības izmaksas (piemēram, degvielas izmaksas)</v>
       </c>
-      <c r="E61" s="54">
+      <c r="E61" s="40">
         <f>NP1gads!E61</f>
         <v>0</v>
       </c>
-      <c r="F61" s="55"/>
-[...12 lines deleted...]
-      <c r="S61" s="40">
+      <c r="F61" s="41"/>
+      <c r="G61" s="41"/>
+      <c r="H61" s="41"/>
+      <c r="I61" s="41"/>
+      <c r="J61" s="41"/>
+      <c r="K61" s="41"/>
+      <c r="L61" s="41"/>
+      <c r="M61" s="41"/>
+      <c r="N61" s="41"/>
+      <c r="O61" s="41"/>
+      <c r="P61" s="41"/>
+      <c r="Q61" s="123"/>
+      <c r="R61" s="36"/>
+      <c r="S61" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T61" s="94"/>
-[...9 lines deleted...]
-      <c r="AK61" s="101"/>
+      <c r="T61" s="80"/>
+      <c r="U61" s="80"/>
+      <c r="W61" s="37"/>
+      <c r="X61" s="37"/>
+      <c r="AE61" s="87"/>
+      <c r="AF61" s="87"/>
+      <c r="AG61" s="87"/>
+      <c r="AH61" s="87"/>
+      <c r="AI61" s="87"/>
+      <c r="AJ61" s="87"/>
+      <c r="AK61" s="87"/>
     </row>
     <row r="62" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D62" s="136" t="str">
+      <c r="D62" s="122" t="str">
         <f>IF(NP1gads!D62="","",NP1gads!D62)</f>
         <v>citas</v>
       </c>
-      <c r="E62" s="54">
+      <c r="E62" s="40">
         <f>NP1gads!E62</f>
         <v>0</v>
       </c>
-      <c r="F62" s="55"/>
-[...12 lines deleted...]
-      <c r="S62" s="40">
+      <c r="F62" s="41"/>
+      <c r="G62" s="41"/>
+      <c r="H62" s="41"/>
+      <c r="I62" s="41"/>
+      <c r="J62" s="41"/>
+      <c r="K62" s="41"/>
+      <c r="L62" s="41"/>
+      <c r="M62" s="41"/>
+      <c r="N62" s="41"/>
+      <c r="O62" s="41"/>
+      <c r="P62" s="41"/>
+      <c r="Q62" s="123"/>
+      <c r="R62" s="36"/>
+      <c r="S62" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T62" s="94"/>
-[...9 lines deleted...]
-      <c r="AK62" s="101"/>
+      <c r="T62" s="80"/>
+      <c r="U62" s="80"/>
+      <c r="W62" s="37"/>
+      <c r="X62" s="37"/>
+      <c r="AE62" s="87"/>
+      <c r="AF62" s="87"/>
+      <c r="AG62" s="87"/>
+      <c r="AH62" s="87"/>
+      <c r="AI62" s="87"/>
+      <c r="AJ62" s="87"/>
+      <c r="AK62" s="87"/>
     </row>
     <row r="63" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D63" s="136" t="str">
+      <c r="D63" s="122" t="str">
         <f>IF(NP1gads!D63="","",NP1gads!D63)</f>
         <v/>
       </c>
-      <c r="E63" s="54">
+      <c r="E63" s="40">
         <f>NP1gads!E63</f>
         <v>0</v>
       </c>
-      <c r="F63" s="55"/>
-[...12 lines deleted...]
-      <c r="S63" s="40">
+      <c r="F63" s="41"/>
+      <c r="G63" s="41"/>
+      <c r="H63" s="41"/>
+      <c r="I63" s="41"/>
+      <c r="J63" s="41"/>
+      <c r="K63" s="41"/>
+      <c r="L63" s="41"/>
+      <c r="M63" s="41"/>
+      <c r="N63" s="41"/>
+      <c r="O63" s="41"/>
+      <c r="P63" s="41"/>
+      <c r="Q63" s="123"/>
+      <c r="R63" s="36"/>
+      <c r="S63" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T63" s="94"/>
-[...9 lines deleted...]
-      <c r="AK63" s="101"/>
+      <c r="T63" s="80"/>
+      <c r="U63" s="80"/>
+      <c r="W63" s="37"/>
+      <c r="X63" s="37"/>
+      <c r="AE63" s="87"/>
+      <c r="AF63" s="87"/>
+      <c r="AG63" s="87"/>
+      <c r="AH63" s="87"/>
+      <c r="AI63" s="87"/>
+      <c r="AJ63" s="87"/>
+      <c r="AK63" s="87"/>
     </row>
     <row r="64" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D64" s="148" t="str">
+      <c r="D64" s="134" t="str">
         <f>IF(NP1gads!D64="","",NP1gads!D64)</f>
         <v/>
       </c>
-      <c r="E64" s="54">
+      <c r="E64" s="40">
         <f>NP1gads!E64</f>
         <v>0</v>
       </c>
-      <c r="F64" s="55"/>
-[...12 lines deleted...]
-      <c r="S64" s="40">
+      <c r="F64" s="41"/>
+      <c r="G64" s="41"/>
+      <c r="H64" s="41"/>
+      <c r="I64" s="41"/>
+      <c r="J64" s="41"/>
+      <c r="K64" s="41"/>
+      <c r="L64" s="41"/>
+      <c r="M64" s="41"/>
+      <c r="N64" s="41"/>
+      <c r="O64" s="41"/>
+      <c r="P64" s="41"/>
+      <c r="Q64" s="123"/>
+      <c r="R64" s="36"/>
+      <c r="S64" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T64" s="94"/>
-[...9 lines deleted...]
-      <c r="AK64" s="101"/>
+      <c r="T64" s="80"/>
+      <c r="U64" s="80"/>
+      <c r="W64" s="37"/>
+      <c r="X64" s="37"/>
+      <c r="AE64" s="87"/>
+      <c r="AF64" s="87"/>
+      <c r="AG64" s="87"/>
+      <c r="AH64" s="87"/>
+      <c r="AI64" s="87"/>
+      <c r="AJ64" s="87"/>
+      <c r="AK64" s="87"/>
     </row>
     <row r="65" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D65" s="149" t="str">
+      <c r="D65" s="135" t="str">
         <f>IF(NP1gads!D65="","",NP1gads!D65)</f>
         <v/>
       </c>
-      <c r="E65" s="139">
+      <c r="E65" s="125">
         <f>NP1gads!E65</f>
         <v>0</v>
       </c>
-      <c r="F65" s="140"/>
-[...12 lines deleted...]
-      <c r="S65" s="40">
+      <c r="F65" s="126"/>
+      <c r="G65" s="126"/>
+      <c r="H65" s="126"/>
+      <c r="I65" s="126"/>
+      <c r="J65" s="126"/>
+      <c r="K65" s="126"/>
+      <c r="L65" s="126"/>
+      <c r="M65" s="126"/>
+      <c r="N65" s="126"/>
+      <c r="O65" s="126"/>
+      <c r="P65" s="126"/>
+      <c r="Q65" s="127"/>
+      <c r="R65" s="36"/>
+      <c r="S65" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T65" s="94"/>
-[...9 lines deleted...]
-      <c r="AK65" s="101"/>
+      <c r="T65" s="80"/>
+      <c r="U65" s="80"/>
+      <c r="W65" s="37"/>
+      <c r="X65" s="37"/>
+      <c r="AE65" s="87"/>
+      <c r="AF65" s="87"/>
+      <c r="AG65" s="87"/>
+      <c r="AH65" s="87"/>
+      <c r="AI65" s="87"/>
+      <c r="AJ65" s="87"/>
+      <c r="AK65" s="87"/>
     </row>
     <row r="66" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D66" s="108"/>
-      <c r="E66" s="24" t="s">
+      <c r="D66" s="94"/>
+      <c r="E66" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="F66" s="40">
+      <c r="F66" s="26">
         <f>SUM(F53:F65)</f>
         <v>0</v>
       </c>
-      <c r="G66" s="40">
+      <c r="G66" s="26">
         <f t="shared" si="11" ref="G66:Q66">SUM(G53:G65)</f>
         <v>0</v>
       </c>
-      <c r="H66" s="40">
+      <c r="H66" s="26">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="I66" s="40">
+      <c r="I66" s="26">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="J66" s="40">
+      <c r="J66" s="26">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="K66" s="40">
+      <c r="K66" s="26">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="L66" s="40">
+      <c r="L66" s="26">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="M66" s="40">
+      <c r="M66" s="26">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="N66" s="40">
+      <c r="N66" s="26">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="O66" s="40">
+      <c r="O66" s="26">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="P66" s="40">
+      <c r="P66" s="26">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="Q66" s="40">
+      <c r="Q66" s="26">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="R66" s="45"/>
-      <c r="S66" s="40">
+      <c r="R66" s="31"/>
+      <c r="S66" s="26">
         <f>SUM(S53:S65)</f>
         <v>0</v>
       </c>
-      <c r="T66" s="94"/>
-[...9 lines deleted...]
-      <c r="AK66" s="101"/>
+      <c r="T66" s="80"/>
+      <c r="U66" s="80"/>
+      <c r="W66" s="11"/>
+      <c r="X66" s="11"/>
+      <c r="AE66" s="87"/>
+      <c r="AF66" s="87"/>
+      <c r="AG66" s="87"/>
+      <c r="AH66" s="87"/>
+      <c r="AI66" s="87"/>
+      <c r="AJ66" s="87"/>
+      <c r="AK66" s="87"/>
     </row>
     <row r="67" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D67" s="153" t="str">
+      <c r="D67" s="139" t="str">
         <f>IF(NP1gads!D67="","",NP1gads!D67)</f>
         <v>Procentu maksājumi par visiem kredītiem un līzingiem</v>
       </c>
-      <c r="E67" s="154">
+      <c r="E67" s="140">
         <f>NP1gads!E67</f>
         <v>0</v>
       </c>
-      <c r="F67" s="145"/>
-[...12 lines deleted...]
-      <c r="S67" s="40">
+      <c r="F67" s="131"/>
+      <c r="G67" s="131"/>
+      <c r="H67" s="131"/>
+      <c r="I67" s="131"/>
+      <c r="J67" s="131"/>
+      <c r="K67" s="131"/>
+      <c r="L67" s="131"/>
+      <c r="M67" s="131"/>
+      <c r="N67" s="131"/>
+      <c r="O67" s="131"/>
+      <c r="P67" s="131"/>
+      <c r="Q67" s="132"/>
+      <c r="R67" s="36"/>
+      <c r="S67" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T67" s="94"/>
-[...9 lines deleted...]
-      <c r="AK67" s="101"/>
+      <c r="T67" s="80"/>
+      <c r="U67" s="80"/>
+      <c r="W67" s="37"/>
+      <c r="X67" s="37"/>
+      <c r="AE67" s="87"/>
+      <c r="AF67" s="87"/>
+      <c r="AG67" s="87"/>
+      <c r="AH67" s="87"/>
+      <c r="AI67" s="87"/>
+      <c r="AJ67" s="87"/>
+      <c r="AK67" s="87"/>
     </row>
     <row r="68" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D68" s="155" t="str">
+      <c r="D68" s="141" t="str">
         <f>IF(NP1gads!D68="","",NP1gads!D68)</f>
         <v xml:space="preserve">Pamatsummas maksājumi par visiem kredītiem un līzingiem </v>
       </c>
-      <c r="E68" s="54">
+      <c r="E68" s="40">
         <f>NP1gads!E68</f>
         <v>0</v>
       </c>
-      <c r="F68" s="55"/>
-[...12 lines deleted...]
-      <c r="S68" s="40">
+      <c r="F68" s="41"/>
+      <c r="G68" s="41"/>
+      <c r="H68" s="41"/>
+      <c r="I68" s="41"/>
+      <c r="J68" s="41"/>
+      <c r="K68" s="41"/>
+      <c r="L68" s="41"/>
+      <c r="M68" s="41"/>
+      <c r="N68" s="41"/>
+      <c r="O68" s="41"/>
+      <c r="P68" s="41"/>
+      <c r="Q68" s="123"/>
+      <c r="R68" s="36"/>
+      <c r="S68" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T68" s="94"/>
-[...9 lines deleted...]
-      <c r="AK68" s="101"/>
+      <c r="T68" s="80"/>
+      <c r="U68" s="80"/>
+      <c r="W68" s="37"/>
+      <c r="X68" s="37"/>
+      <c r="AE68" s="87"/>
+      <c r="AF68" s="87"/>
+      <c r="AG68" s="87"/>
+      <c r="AH68" s="87"/>
+      <c r="AI68" s="87"/>
+      <c r="AJ68" s="87"/>
+      <c r="AK68" s="87"/>
     </row>
     <row r="69" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D69" s="155" t="str">
+      <c r="D69" s="141" t="str">
         <f>IF(NP1gads!D69="","",NP1gads!D69)</f>
         <v>Kredītu izlietojums pa mēnešiem</v>
       </c>
-      <c r="E69" s="54">
+      <c r="E69" s="40">
         <f>NP1gads!E69</f>
         <v>0</v>
       </c>
-      <c r="F69" s="55"/>
-[...12 lines deleted...]
-      <c r="S69" s="40">
+      <c r="F69" s="41"/>
+      <c r="G69" s="41"/>
+      <c r="H69" s="41"/>
+      <c r="I69" s="41"/>
+      <c r="J69" s="41"/>
+      <c r="K69" s="41"/>
+      <c r="L69" s="41"/>
+      <c r="M69" s="41"/>
+      <c r="N69" s="41"/>
+      <c r="O69" s="41"/>
+      <c r="P69" s="41"/>
+      <c r="Q69" s="123"/>
+      <c r="R69" s="36"/>
+      <c r="S69" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T69" s="94"/>
-[...9 lines deleted...]
-      <c r="AK69" s="101"/>
+      <c r="T69" s="80"/>
+      <c r="U69" s="80"/>
+      <c r="W69" s="37"/>
+      <c r="X69" s="37"/>
+      <c r="AE69" s="87"/>
+      <c r="AF69" s="87"/>
+      <c r="AG69" s="87"/>
+      <c r="AH69" s="87"/>
+      <c r="AI69" s="87"/>
+      <c r="AJ69" s="87"/>
+      <c r="AK69" s="87"/>
     </row>
     <row r="70" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D70" s="155" t="str">
+      <c r="D70" s="141" t="str">
         <f>IF(NP1gads!D70="","",NP1gads!D70)</f>
         <v xml:space="preserve">Granta izlietojums pa mēnešiem </v>
       </c>
-      <c r="E70" s="54">
+      <c r="E70" s="40">
         <f>NP1gads!E70</f>
         <v>0</v>
       </c>
-      <c r="F70" s="55"/>
-[...12 lines deleted...]
-      <c r="S70" s="40">
+      <c r="F70" s="41"/>
+      <c r="G70" s="41"/>
+      <c r="H70" s="41"/>
+      <c r="I70" s="41"/>
+      <c r="J70" s="41"/>
+      <c r="K70" s="41"/>
+      <c r="L70" s="41"/>
+      <c r="M70" s="41"/>
+      <c r="N70" s="41"/>
+      <c r="O70" s="41"/>
+      <c r="P70" s="41"/>
+      <c r="Q70" s="123"/>
+      <c r="R70" s="36"/>
+      <c r="S70" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T70" s="94"/>
-[...9 lines deleted...]
-      <c r="AK70" s="101"/>
+      <c r="T70" s="80"/>
+      <c r="U70" s="80"/>
+      <c r="W70" s="37"/>
+      <c r="X70" s="37"/>
+      <c r="AE70" s="87"/>
+      <c r="AF70" s="87"/>
+      <c r="AG70" s="87"/>
+      <c r="AH70" s="87"/>
+      <c r="AI70" s="87"/>
+      <c r="AJ70" s="87"/>
+      <c r="AK70" s="87"/>
     </row>
     <row r="71" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D71" s="155" t="str">
+      <c r="D71" s="141" t="str">
         <f>IF(NP1gads!D71="","",NP1gads!D71)</f>
         <v>Īpašnieku vai trešo personu finansējuma izlietojums</v>
       </c>
-      <c r="E71" s="54">
+      <c r="E71" s="40">
         <f>NP1gads!E71</f>
         <v>0</v>
       </c>
-      <c r="F71" s="63"/>
-[...12 lines deleted...]
-      <c r="S71" s="40">
+      <c r="F71" s="49"/>
+      <c r="G71" s="49"/>
+      <c r="H71" s="49"/>
+      <c r="I71" s="49"/>
+      <c r="J71" s="49"/>
+      <c r="K71" s="49"/>
+      <c r="L71" s="49"/>
+      <c r="M71" s="49"/>
+      <c r="N71" s="49"/>
+      <c r="O71" s="49"/>
+      <c r="P71" s="49"/>
+      <c r="Q71" s="162"/>
+      <c r="R71" s="36"/>
+      <c r="S71" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T71" s="94"/>
-[...9 lines deleted...]
-      <c r="AK71" s="101"/>
+      <c r="T71" s="80"/>
+      <c r="U71" s="80"/>
+      <c r="W71" s="37"/>
+      <c r="X71" s="37"/>
+      <c r="AE71" s="87"/>
+      <c r="AF71" s="87"/>
+      <c r="AG71" s="87"/>
+      <c r="AH71" s="87"/>
+      <c r="AI71" s="87"/>
+      <c r="AJ71" s="87"/>
+      <c r="AK71" s="87"/>
     </row>
     <row r="72" spans="4:37" ht="12" customHeight="1">
       <c r="D72" s="190" t="str">
         <f>NP1gads!D72</f>
         <v>PVN priekšnodoklis - samaksātais, iegādājoties izejvielas un pakalpojumus</v>
       </c>
       <c r="E72" s="191"/>
-      <c r="F72" s="76">
+      <c r="F72" s="62">
         <f>($E$36*F36)+($E$38*F38)+($E$39*F39)+($E$40*F40)+($E$41*F41)+($E$42*F42)+($E$43*F43)+($E$44*F44)+($E$45*F45)+($E$46*F46)+($E$47*F47)+($E$48*F48)+($E$49*F49)+($E$50*F50)+($E$53*F53)+($E$54*F54)+($E$55*F55)+($E$56*F56)+($E$57*F57)+($E$58*F58)+($E$59*F59)+($E$60*F60)+($E$61*F61)+($E$62*F62)+($E$63*F63)+($E$64*F64)+($E$65*F65)+($E$67*F67)+($E$68*F68)+($E$69*F69)+($E$70*F70)+($E$71*F71)</f>
         <v>0</v>
       </c>
-      <c r="G72" s="76">
+      <c r="G72" s="62">
         <f t="shared" si="12" ref="G72:Q72">($E$36*G36)+($E$38*G38)+($E$39*G39)+($E$40*G40)+($E$41*G41)+($E$42*G42)+($E$43*G43)+($E$44*G44)+($E$45*G45)+($E$46*G46)+($E$47*G47)+($E$48*G48)+($E$49*G49)+($E$50*G50)+($E$53*G53)+($E$54*G54)+($E$55*G55)+($E$56*G56)+($E$57*G57)+($E$58*G58)+($E$59*G59)+($E$60*G60)+($E$61*G61)+($E$62*G62)+($E$63*G63)+($E$64*G64)+($E$65*G65)+($E$67*G67)+($E$68*G68)+($E$69*G69)+($E$70*G70)+($E$71*G71)</f>
         <v>0</v>
       </c>
-      <c r="H72" s="76">
+      <c r="H72" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I72" s="76">
+      <c r="I72" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="J72" s="76">
+      <c r="J72" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K72" s="76">
+      <c r="K72" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="L72" s="76">
+      <c r="L72" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="M72" s="76">
+      <c r="M72" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="N72" s="76">
+      <c r="N72" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="O72" s="76">
+      <c r="O72" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="P72" s="76">
+      <c r="P72" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="Q72" s="177">
+      <c r="Q72" s="163">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="R72" s="50"/>
-      <c r="S72" s="40">
+      <c r="R72" s="36"/>
+      <c r="S72" s="26">
         <f>(S36*$E$36)+(S38*$E$38)+(S39*$E$39)+(S40*$E$40)+(S41*$E$41)+(S42*$E$42)+(S43*$E$43)+(S44*$E$44)+(S45*$E$45)+(S46*$E$46)+(S47*$E$47)+(S48*$E$48)+(S49*$E$49)+(S50*$E$50)+(S53*$E$53)+(S54*$E$54)+(S55*$E$55)+(S56*$E$56)+(S57*$E$57)+(S58*$E$58)+(S59*$E$59)+(S60*$E$60)+(S61*$E$61)+(S62*$E$62)+(S63*$E$63)+(S64*$E$64)+(S65*$E$65)+(S67*$E$67)+(S68*$E$68)+(S69*$E$69)+(S70*$E$70)+(S71*$E$71)</f>
         <v>0</v>
       </c>
-      <c r="T72" s="94"/>
-[...9 lines deleted...]
-      <c r="AK72" s="101"/>
+      <c r="T72" s="80"/>
+      <c r="U72" s="80"/>
+      <c r="W72" s="46"/>
+      <c r="X72" s="46"/>
+      <c r="AE72" s="87"/>
+      <c r="AF72" s="87"/>
+      <c r="AG72" s="87"/>
+      <c r="AH72" s="87"/>
+      <c r="AI72" s="87"/>
+      <c r="AJ72" s="87"/>
+      <c r="AK72" s="87"/>
     </row>
     <row r="73" spans="4:37" ht="12.75" customHeight="1" hidden="1">
       <c r="D73" s="192" t="str">
         <f>IF(NP1gads!D73="","",NP1gads!D73)</f>
         <v>Aizdevuma procenti</v>
       </c>
       <c r="E73" s="193" t="str">
         <f>IF(NP1gads!E73="","",NP1gads!E73)</f>
         <v/>
       </c>
-      <c r="F73" s="77"/>
-[...12 lines deleted...]
-      <c r="S73" s="40">
+      <c r="F73" s="63"/>
+      <c r="G73" s="63"/>
+      <c r="H73" s="63"/>
+      <c r="I73" s="63"/>
+      <c r="J73" s="63"/>
+      <c r="K73" s="63"/>
+      <c r="L73" s="63"/>
+      <c r="M73" s="63"/>
+      <c r="N73" s="63"/>
+      <c r="O73" s="63"/>
+      <c r="P73" s="63"/>
+      <c r="Q73" s="164"/>
+      <c r="R73" s="36"/>
+      <c r="S73" s="26">
         <f>SUM(F73:Q73)</f>
         <v>0</v>
       </c>
-      <c r="T73" s="94"/>
-[...9 lines deleted...]
-      <c r="AK73" s="101"/>
+      <c r="T73" s="80"/>
+      <c r="U73" s="80"/>
+      <c r="W73" s="100"/>
+      <c r="X73" s="100"/>
+      <c r="AE73" s="87"/>
+      <c r="AF73" s="87"/>
+      <c r="AG73" s="87"/>
+      <c r="AH73" s="87"/>
+      <c r="AI73" s="87"/>
+      <c r="AJ73" s="87"/>
+      <c r="AK73" s="87"/>
     </row>
     <row r="74" spans="4:37" ht="12.75" customHeight="1" hidden="1">
       <c r="D74" s="192" t="str">
         <f>IF(NP1gads!D74="","",NP1gads!D74)</f>
         <v>Aizdevuma pamatsummas atmaksa</v>
       </c>
       <c r="E74" s="193" t="str">
         <f>IF(NP1gads!E74="","",NP1gads!E74)</f>
         <v/>
       </c>
-      <c r="F74" s="55"/>
-[...12 lines deleted...]
-      <c r="S74" s="40">
+      <c r="F74" s="41"/>
+      <c r="G74" s="41"/>
+      <c r="H74" s="41"/>
+      <c r="I74" s="41"/>
+      <c r="J74" s="41"/>
+      <c r="K74" s="41"/>
+      <c r="L74" s="41"/>
+      <c r="M74" s="41"/>
+      <c r="N74" s="41"/>
+      <c r="O74" s="41"/>
+      <c r="P74" s="41"/>
+      <c r="Q74" s="123"/>
+      <c r="R74" s="36"/>
+      <c r="S74" s="26">
         <f>SUM(F74:Q74)</f>
         <v>0</v>
       </c>
-      <c r="T74" s="94"/>
-[...9 lines deleted...]
-      <c r="AK74" s="101"/>
+      <c r="T74" s="80"/>
+      <c r="U74" s="80"/>
+      <c r="W74" s="100"/>
+      <c r="X74" s="100"/>
+      <c r="AE74" s="87"/>
+      <c r="AF74" s="87"/>
+      <c r="AG74" s="87"/>
+      <c r="AH74" s="87"/>
+      <c r="AI74" s="87"/>
+      <c r="AJ74" s="87"/>
+      <c r="AK74" s="87"/>
     </row>
     <row r="75" spans="4:37" ht="12.75" customHeight="1" hidden="1">
       <c r="D75" s="192" t="str">
         <f>IF(NP1gads!D75="","",NP1gads!D75)</f>
         <v>Citu aizdevumu procenti</v>
       </c>
       <c r="E75" s="193" t="str">
         <f>IF(NP1gads!E75="","",NP1gads!E75)</f>
         <v/>
       </c>
-      <c r="F75" s="55"/>
-[...12 lines deleted...]
-      <c r="S75" s="40">
+      <c r="F75" s="41"/>
+      <c r="G75" s="41"/>
+      <c r="H75" s="41"/>
+      <c r="I75" s="41"/>
+      <c r="J75" s="41"/>
+      <c r="K75" s="41"/>
+      <c r="L75" s="41"/>
+      <c r="M75" s="41"/>
+      <c r="N75" s="41"/>
+      <c r="O75" s="41"/>
+      <c r="P75" s="41"/>
+      <c r="Q75" s="123"/>
+      <c r="R75" s="36"/>
+      <c r="S75" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T75" s="94"/>
-[...9 lines deleted...]
-      <c r="AK75" s="101"/>
+      <c r="T75" s="80"/>
+      <c r="U75" s="80"/>
+      <c r="W75" s="100"/>
+      <c r="X75" s="100"/>
+      <c r="AE75" s="87"/>
+      <c r="AF75" s="87"/>
+      <c r="AG75" s="87"/>
+      <c r="AH75" s="87"/>
+      <c r="AI75" s="87"/>
+      <c r="AJ75" s="87"/>
+      <c r="AK75" s="87"/>
     </row>
     <row r="76" spans="4:37" ht="12.75" customHeight="1" hidden="1">
       <c r="D76" s="192" t="str">
         <f>IF(NP1gads!D76="","",NP1gads!D76)</f>
         <v>Citu aizdevumu pamatsummas</v>
       </c>
       <c r="E76" s="193" t="str">
         <f>IF(NP1gads!E76="","",NP1gads!E76)</f>
         <v/>
       </c>
-      <c r="F76" s="55"/>
-[...12 lines deleted...]
-      <c r="S76" s="40">
+      <c r="F76" s="41"/>
+      <c r="G76" s="41"/>
+      <c r="H76" s="41"/>
+      <c r="I76" s="41"/>
+      <c r="J76" s="41"/>
+      <c r="K76" s="41"/>
+      <c r="L76" s="41"/>
+      <c r="M76" s="41"/>
+      <c r="N76" s="41"/>
+      <c r="O76" s="41"/>
+      <c r="P76" s="41"/>
+      <c r="Q76" s="123"/>
+      <c r="R76" s="36"/>
+      <c r="S76" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T76" s="94"/>
-[...9 lines deleted...]
-      <c r="AK76" s="101"/>
+      <c r="T76" s="80"/>
+      <c r="U76" s="80"/>
+      <c r="W76" s="100"/>
+      <c r="X76" s="100"/>
+      <c r="AE76" s="87"/>
+      <c r="AF76" s="87"/>
+      <c r="AG76" s="87"/>
+      <c r="AH76" s="87"/>
+      <c r="AI76" s="87"/>
+      <c r="AJ76" s="87"/>
+      <c r="AK76" s="87"/>
     </row>
     <row r="77" spans="4:37" ht="12.75" customHeight="1" hidden="1">
       <c r="D77" s="192" t="str">
         <f>IF(NP1gads!D77="","",NP1gads!D77)</f>
         <v>Ar pamatdarbību nesaistīto aizdevumu pamatsummas un procenti</v>
       </c>
       <c r="E77" s="193" t="str">
         <f>IF(NP1gads!E77="","",NP1gads!E77)</f>
         <v/>
       </c>
-      <c r="F77" s="55"/>
-[...12 lines deleted...]
-      <c r="S77" s="40">
+      <c r="F77" s="41"/>
+      <c r="G77" s="41"/>
+      <c r="H77" s="41"/>
+      <c r="I77" s="41"/>
+      <c r="J77" s="41"/>
+      <c r="K77" s="41"/>
+      <c r="L77" s="41"/>
+      <c r="M77" s="41"/>
+      <c r="N77" s="41"/>
+      <c r="O77" s="41"/>
+      <c r="P77" s="41"/>
+      <c r="Q77" s="123"/>
+      <c r="R77" s="36"/>
+      <c r="S77" s="26">
         <f>SUM(F77:Q77)</f>
         <v>0</v>
       </c>
-      <c r="T77" s="94"/>
-[...9 lines deleted...]
-      <c r="AK77" s="101"/>
+      <c r="T77" s="80"/>
+      <c r="U77" s="80"/>
+      <c r="W77" s="100"/>
+      <c r="X77" s="100"/>
+      <c r="AE77" s="87"/>
+      <c r="AF77" s="87"/>
+      <c r="AG77" s="87"/>
+      <c r="AH77" s="87"/>
+      <c r="AI77" s="87"/>
+      <c r="AJ77" s="87"/>
+      <c r="AK77" s="87"/>
     </row>
     <row r="78" spans="4:37" ht="12.75" customHeight="1">
       <c r="D78" s="192" t="str">
         <f>IF(NP1gads!D78="","",NP1gads!D78)</f>
         <v>Ienākuma nodoklis / Mikrouzņēmuma nodoklis</v>
       </c>
       <c r="E78" s="193" t="str">
         <f>IF(NP1gads!E78="","",NP1gads!E78)</f>
         <v/>
       </c>
-      <c r="F78" s="55"/>
-[...12 lines deleted...]
-      <c r="S78" s="40">
+      <c r="F78" s="41"/>
+      <c r="G78" s="41"/>
+      <c r="H78" s="41"/>
+      <c r="I78" s="41"/>
+      <c r="J78" s="41"/>
+      <c r="K78" s="41"/>
+      <c r="L78" s="41"/>
+      <c r="M78" s="41"/>
+      <c r="N78" s="41"/>
+      <c r="O78" s="41"/>
+      <c r="P78" s="41"/>
+      <c r="Q78" s="123"/>
+      <c r="R78" s="36"/>
+      <c r="S78" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T78" s="94"/>
-[...9 lines deleted...]
-      <c r="AK78" s="101"/>
+      <c r="T78" s="80"/>
+      <c r="U78" s="80"/>
+      <c r="W78" s="100"/>
+      <c r="X78" s="100"/>
+      <c r="AE78" s="87"/>
+      <c r="AF78" s="87"/>
+      <c r="AG78" s="87"/>
+      <c r="AH78" s="87"/>
+      <c r="AI78" s="87"/>
+      <c r="AJ78" s="87"/>
+      <c r="AK78" s="87"/>
     </row>
     <row r="79" spans="4:37" ht="12.75" customHeight="1">
       <c r="D79" s="192"/>
       <c r="E79" s="193"/>
-      <c r="F79" s="63"/>
-[...12 lines deleted...]
-      <c r="S79" s="40">
+      <c r="F79" s="49"/>
+      <c r="G79" s="49"/>
+      <c r="H79" s="49"/>
+      <c r="I79" s="49"/>
+      <c r="J79" s="49"/>
+      <c r="K79" s="49"/>
+      <c r="L79" s="49"/>
+      <c r="M79" s="49"/>
+      <c r="N79" s="49"/>
+      <c r="O79" s="49"/>
+      <c r="P79" s="49"/>
+      <c r="Q79" s="162"/>
+      <c r="R79" s="36"/>
+      <c r="S79" s="26">
         <f>SUM(F79:Q79)</f>
         <v>0</v>
       </c>
-      <c r="T79" s="94"/>
-[...9 lines deleted...]
-      <c r="AK79" s="101"/>
+      <c r="T79" s="80"/>
+      <c r="U79" s="80"/>
+      <c r="W79" s="100"/>
+      <c r="X79" s="100"/>
+      <c r="AE79" s="87"/>
+      <c r="AF79" s="87"/>
+      <c r="AG79" s="87"/>
+      <c r="AH79" s="87"/>
+      <c r="AI79" s="87"/>
+      <c r="AJ79" s="87"/>
+      <c r="AK79" s="87"/>
     </row>
     <row r="80" spans="4:37" ht="12.75" customHeight="1">
       <c r="D80" s="188" t="str">
         <f>IF(NP1gads!D80="","",NP1gads!D80)</f>
         <v>Maksājamais PVN</v>
       </c>
       <c r="E80" s="189" t="str">
         <f>IF(NP1gads!E80="","",NP1gads!E80)</f>
         <v/>
       </c>
-      <c r="F80" s="182">
+      <c r="F80" s="168">
         <f>NP1gads!Q32-NP1gads!Q72</f>
         <v>0</v>
       </c>
-      <c r="G80" s="182">
+      <c r="G80" s="168">
         <f>F32-F72</f>
         <v>0</v>
       </c>
-      <c r="H80" s="182">
+      <c r="H80" s="168">
         <f t="shared" si="13" ref="H80:P80">G32-G72</f>
         <v>0</v>
       </c>
-      <c r="I80" s="182">
+      <c r="I80" s="168">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J80" s="182">
+      <c r="J80" s="168">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="K80" s="182">
+      <c r="K80" s="168">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="L80" s="182">
+      <c r="L80" s="168">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="M80" s="182">
+      <c r="M80" s="168">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="N80" s="182">
+      <c r="N80" s="168">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="O80" s="182">
+      <c r="O80" s="168">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="P80" s="182">
+      <c r="P80" s="168">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="Q80" s="183">
+      <c r="Q80" s="169">
         <f>P32-P72</f>
         <v>0</v>
       </c>
-      <c r="R80" s="45"/>
-      <c r="S80" s="40">
+      <c r="R80" s="31"/>
+      <c r="S80" s="26">
         <f>SUM(F80:Q80)</f>
         <v>0</v>
       </c>
-      <c r="T80" s="94"/>
-[...9 lines deleted...]
-      <c r="AK80" s="101"/>
+      <c r="T80" s="80"/>
+      <c r="U80" s="80"/>
+      <c r="W80" s="46"/>
+      <c r="X80" s="46"/>
+      <c r="AE80" s="87"/>
+      <c r="AF80" s="87"/>
+      <c r="AG80" s="87"/>
+      <c r="AH80" s="87"/>
+      <c r="AI80" s="87"/>
+      <c r="AJ80" s="87"/>
+      <c r="AK80" s="87"/>
     </row>
     <row r="81" spans="2:37" ht="21.75" customHeight="1" thickBot="1">
-      <c r="B81" s="90"/>
-[...2 lines deleted...]
-      <c r="E81" s="85" t="s">
+      <c r="B81" s="76"/>
+      <c r="C81" s="76"/>
+      <c r="D81" s="70"/>
+      <c r="E81" s="71" t="s">
         <v>48</v>
       </c>
-      <c r="F81" s="69">
+      <c r="F81" s="55">
         <f t="shared" si="14" ref="F81:Q81">SUM(F36,F51,F66,F67:F80)</f>
         <v>0</v>
       </c>
-      <c r="G81" s="69">
+      <c r="G81" s="55">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="H81" s="69">
+      <c r="H81" s="55">
         <f>SUM(H36,H51,H66,H67:H80)</f>
         <v>0</v>
       </c>
-      <c r="I81" s="69">
+      <c r="I81" s="55">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="J81" s="69">
+      <c r="J81" s="55">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K81" s="69">
+      <c r="K81" s="55">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="L81" s="69">
+      <c r="L81" s="55">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="M81" s="69">
+      <c r="M81" s="55">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="N81" s="69">
+      <c r="N81" s="55">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="O81" s="69">
+      <c r="O81" s="55">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="P81" s="69">
+      <c r="P81" s="55">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="Q81" s="69">
+      <c r="Q81" s="55">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="R81" s="69"/>
-      <c r="S81" s="69">
+      <c r="R81" s="55"/>
+      <c r="S81" s="55">
         <f>SUM(S36,S51,S66,S67:S80)</f>
         <v>0</v>
       </c>
-      <c r="T81" s="115"/>
-[...9 lines deleted...]
-      <c r="AK81" s="101"/>
+      <c r="T81" s="101"/>
+      <c r="U81" s="101"/>
+      <c r="W81" s="11"/>
+      <c r="X81" s="11"/>
+      <c r="AE81" s="87"/>
+      <c r="AF81" s="87"/>
+      <c r="AG81" s="87"/>
+      <c r="AH81" s="87"/>
+      <c r="AI81" s="87"/>
+      <c r="AJ81" s="87"/>
+      <c r="AK81" s="87"/>
     </row>
     <row r="82" spans="5:37" ht="12.75" customHeight="1" thickTop="1">
-      <c r="E82" s="24" t="s">
+      <c r="E82" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="F82" s="40">
+      <c r="F82" s="26">
         <f t="shared" si="15" ref="F82:Q82">F33-F81</f>
         <v>0</v>
       </c>
-      <c r="G82" s="40">
+      <c r="G82" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="H82" s="40">
+      <c r="H82" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="I82" s="40">
+      <c r="I82" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="J82" s="40">
+      <c r="J82" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="K82" s="40">
+      <c r="K82" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="L82" s="40">
+      <c r="L82" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="M82" s="40">
+      <c r="M82" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="N82" s="40">
+      <c r="N82" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="O82" s="40">
+      <c r="O82" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="P82" s="40">
+      <c r="P82" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="Q82" s="40">
+      <c r="Q82" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="R82" s="40"/>
-      <c r="S82" s="40">
+      <c r="R82" s="26"/>
+      <c r="S82" s="26">
         <f>S33-S81</f>
         <v>0</v>
       </c>
-      <c r="T82" s="94"/>
-[...9 lines deleted...]
-      <c r="AK82" s="101"/>
+      <c r="T82" s="80"/>
+      <c r="U82" s="80"/>
+      <c r="W82" s="11"/>
+      <c r="X82" s="11"/>
+      <c r="AE82" s="87"/>
+      <c r="AF82" s="87"/>
+      <c r="AG82" s="87"/>
+      <c r="AH82" s="87"/>
+      <c r="AI82" s="87"/>
+      <c r="AJ82" s="87"/>
+      <c r="AK82" s="87"/>
     </row>
     <row r="83" spans="4:37" ht="7.5" customHeight="1" hidden="1">
-      <c r="D83" s="60"/>
-[...25 lines deleted...]
-      <c r="AK83" s="101"/>
+      <c r="D83" s="46"/>
+      <c r="E83" s="46"/>
+      <c r="F83" s="26"/>
+      <c r="G83" s="26"/>
+      <c r="H83" s="26"/>
+      <c r="I83" s="26"/>
+      <c r="J83" s="26"/>
+      <c r="K83" s="26"/>
+      <c r="L83" s="26"/>
+      <c r="M83" s="26"/>
+      <c r="N83" s="26"/>
+      <c r="O83" s="26"/>
+      <c r="P83" s="26"/>
+      <c r="Q83" s="26"/>
+      <c r="R83" s="26"/>
+      <c r="S83" s="26"/>
+      <c r="T83" s="80"/>
+      <c r="U83" s="80"/>
+      <c r="W83" s="46"/>
+      <c r="X83" s="46"/>
+      <c r="AE83" s="87"/>
+      <c r="AF83" s="87"/>
+      <c r="AG83" s="87"/>
+      <c r="AH83" s="87"/>
+      <c r="AI83" s="87"/>
+      <c r="AJ83" s="87"/>
+      <c r="AK83" s="87"/>
     </row>
     <row r="84" spans="4:37" ht="12.75" customHeight="1">
-      <c r="D84" s="24"/>
-      <c r="E84" s="24" t="s">
+      <c r="D84" s="10"/>
+      <c r="E84" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="F84" s="40">
+      <c r="F84" s="26">
         <f>F7+F33-F81</f>
         <v>0</v>
       </c>
-      <c r="G84" s="40">
+      <c r="G84" s="26">
         <f t="shared" si="16" ref="G84:Q84">G7+G33-G81</f>
         <v>0</v>
       </c>
-      <c r="H84" s="40">
+      <c r="H84" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I84" s="40">
+      <c r="I84" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="J84" s="40">
+      <c r="J84" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="K84" s="40">
+      <c r="K84" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="L84" s="40">
+      <c r="L84" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="M84" s="40">
+      <c r="M84" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="N84" s="40">
+      <c r="N84" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="O84" s="40">
+      <c r="O84" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="P84" s="40">
+      <c r="P84" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="Q84" s="40">
+      <c r="Q84" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="R84" s="40"/>
-[...11 lines deleted...]
-      <c r="AK84" s="101"/>
+      <c r="R84" s="26"/>
+      <c r="S84" s="26"/>
+      <c r="T84" s="80"/>
+      <c r="U84" s="80"/>
+      <c r="W84" s="11"/>
+      <c r="X84" s="11"/>
+      <c r="AE84" s="87"/>
+      <c r="AF84" s="87"/>
+      <c r="AG84" s="87"/>
+      <c r="AH84" s="87"/>
+      <c r="AI84" s="87"/>
+      <c r="AJ84" s="87"/>
+      <c r="AK84" s="87"/>
     </row>
     <row r="85" spans="2:257" ht="6.75" customHeight="1">
-      <c r="B85" s="87"/>
-[...253 lines deleted...]
-      <c r="IW85" s="87"/>
+      <c r="B85" s="73"/>
+      <c r="C85" s="73"/>
+      <c r="D85" s="73"/>
+      <c r="E85" s="73"/>
+      <c r="F85" s="73"/>
+      <c r="G85" s="73"/>
+      <c r="H85" s="73"/>
+      <c r="I85" s="73"/>
+      <c r="J85" s="73"/>
+      <c r="K85" s="73"/>
+      <c r="L85" s="73"/>
+      <c r="M85" s="73"/>
+      <c r="N85" s="73"/>
+      <c r="O85" s="73"/>
+      <c r="P85" s="73"/>
+      <c r="Q85" s="73"/>
+      <c r="R85" s="73"/>
+      <c r="S85" s="73"/>
+      <c r="T85" s="73"/>
+      <c r="U85" s="73"/>
+      <c r="W85" s="73"/>
+      <c r="X85" s="73"/>
+      <c r="Y85" s="73"/>
+      <c r="Z85" s="73"/>
+      <c r="AA85" s="73"/>
+      <c r="AB85" s="73"/>
+      <c r="AC85" s="73"/>
+      <c r="AD85" s="73"/>
+      <c r="AE85" s="73"/>
+      <c r="AF85" s="73"/>
+      <c r="AG85" s="73"/>
+      <c r="AH85" s="73"/>
+      <c r="AI85" s="73"/>
+      <c r="AJ85" s="73"/>
+      <c r="AK85" s="73"/>
+      <c r="AL85" s="73"/>
+      <c r="AM85" s="73"/>
+      <c r="AN85" s="73"/>
+      <c r="AO85" s="73"/>
+      <c r="AP85" s="73"/>
+      <c r="AQ85" s="73"/>
+      <c r="AR85" s="73"/>
+      <c r="AS85" s="73"/>
+      <c r="AT85" s="73"/>
+      <c r="AU85" s="73"/>
+      <c r="AV85" s="73"/>
+      <c r="AW85" s="73"/>
+      <c r="AX85" s="73"/>
+      <c r="AY85" s="73"/>
+      <c r="AZ85" s="73"/>
+      <c r="BA85" s="73"/>
+      <c r="BB85" s="73"/>
+      <c r="BC85" s="73"/>
+      <c r="BD85" s="73"/>
+      <c r="BE85" s="73"/>
+      <c r="BF85" s="73"/>
+      <c r="BG85" s="73"/>
+      <c r="BH85" s="73"/>
+      <c r="BI85" s="73"/>
+      <c r="BJ85" s="73"/>
+      <c r="BK85" s="73"/>
+      <c r="BL85" s="73"/>
+      <c r="BM85" s="73"/>
+      <c r="BN85" s="73"/>
+      <c r="BO85" s="73"/>
+      <c r="BP85" s="73"/>
+      <c r="BQ85" s="73"/>
+      <c r="BR85" s="73"/>
+      <c r="BS85" s="73"/>
+      <c r="BT85" s="73"/>
+      <c r="BU85" s="73"/>
+      <c r="BV85" s="73"/>
+      <c r="BW85" s="73"/>
+      <c r="BX85" s="73"/>
+      <c r="BY85" s="73"/>
+      <c r="BZ85" s="73"/>
+      <c r="CA85" s="73"/>
+      <c r="CB85" s="73"/>
+      <c r="CC85" s="73"/>
+      <c r="CD85" s="73"/>
+      <c r="CE85" s="73"/>
+      <c r="CF85" s="73"/>
+      <c r="CG85" s="73"/>
+      <c r="CH85" s="73"/>
+      <c r="CI85" s="73"/>
+      <c r="CJ85" s="73"/>
+      <c r="CK85" s="73"/>
+      <c r="CL85" s="73"/>
+      <c r="CM85" s="73"/>
+      <c r="CN85" s="73"/>
+      <c r="CO85" s="73"/>
+      <c r="CP85" s="73"/>
+      <c r="CQ85" s="73"/>
+      <c r="CR85" s="73"/>
+      <c r="CS85" s="73"/>
+      <c r="CT85" s="73"/>
+      <c r="CU85" s="73"/>
+      <c r="CV85" s="73"/>
+      <c r="CW85" s="73"/>
+      <c r="CX85" s="73"/>
+      <c r="CY85" s="73"/>
+      <c r="CZ85" s="73"/>
+      <c r="DA85" s="73"/>
+      <c r="DB85" s="73"/>
+      <c r="DC85" s="73"/>
+      <c r="DD85" s="73"/>
+      <c r="DE85" s="73"/>
+      <c r="DF85" s="73"/>
+      <c r="DG85" s="73"/>
+      <c r="DH85" s="73"/>
+      <c r="DI85" s="73"/>
+      <c r="DJ85" s="73"/>
+      <c r="DK85" s="73"/>
+      <c r="DL85" s="73"/>
+      <c r="DM85" s="73"/>
+      <c r="DN85" s="73"/>
+      <c r="DO85" s="73"/>
+      <c r="DP85" s="73"/>
+      <c r="DQ85" s="73"/>
+      <c r="DR85" s="73"/>
+      <c r="DS85" s="73"/>
+      <c r="DT85" s="73"/>
+      <c r="DU85" s="73"/>
+      <c r="DV85" s="73"/>
+      <c r="DW85" s="73"/>
+      <c r="DX85" s="73"/>
+      <c r="DY85" s="73"/>
+      <c r="DZ85" s="73"/>
+      <c r="EA85" s="73"/>
+      <c r="EB85" s="73"/>
+      <c r="EC85" s="73"/>
+      <c r="ED85" s="73"/>
+      <c r="EE85" s="73"/>
+      <c r="EF85" s="73"/>
+      <c r="EG85" s="73"/>
+      <c r="EH85" s="73"/>
+      <c r="EI85" s="73"/>
+      <c r="EJ85" s="73"/>
+      <c r="EK85" s="73"/>
+      <c r="EL85" s="73"/>
+      <c r="EM85" s="73"/>
+      <c r="EN85" s="73"/>
+      <c r="EO85" s="73"/>
+      <c r="EP85" s="73"/>
+      <c r="EQ85" s="73"/>
+      <c r="ER85" s="73"/>
+      <c r="ES85" s="73"/>
+      <c r="ET85" s="73"/>
+      <c r="EU85" s="73"/>
+      <c r="EV85" s="73"/>
+      <c r="EW85" s="73"/>
+      <c r="EX85" s="73"/>
+      <c r="EY85" s="73"/>
+      <c r="EZ85" s="73"/>
+      <c r="FA85" s="73"/>
+      <c r="FB85" s="73"/>
+      <c r="FC85" s="73"/>
+      <c r="FD85" s="73"/>
+      <c r="FE85" s="73"/>
+      <c r="FF85" s="73"/>
+      <c r="FG85" s="73"/>
+      <c r="FH85" s="73"/>
+      <c r="FI85" s="73"/>
+      <c r="FJ85" s="73"/>
+      <c r="FK85" s="73"/>
+      <c r="FL85" s="73"/>
+      <c r="FM85" s="73"/>
+      <c r="FN85" s="73"/>
+      <c r="FO85" s="73"/>
+      <c r="FP85" s="73"/>
+      <c r="FQ85" s="73"/>
+      <c r="FR85" s="73"/>
+      <c r="FS85" s="73"/>
+      <c r="FT85" s="73"/>
+      <c r="FU85" s="73"/>
+      <c r="FV85" s="73"/>
+      <c r="FW85" s="73"/>
+      <c r="FX85" s="73"/>
+      <c r="FY85" s="73"/>
+      <c r="FZ85" s="73"/>
+      <c r="GA85" s="73"/>
+      <c r="GB85" s="73"/>
+      <c r="GC85" s="73"/>
+      <c r="GD85" s="73"/>
+      <c r="GE85" s="73"/>
+      <c r="GF85" s="73"/>
+      <c r="GG85" s="73"/>
+      <c r="GH85" s="73"/>
+      <c r="GI85" s="73"/>
+      <c r="GJ85" s="73"/>
+      <c r="GK85" s="73"/>
+      <c r="GL85" s="73"/>
+      <c r="GM85" s="73"/>
+      <c r="GN85" s="73"/>
+      <c r="GO85" s="73"/>
+      <c r="GP85" s="73"/>
+      <c r="GQ85" s="73"/>
+      <c r="GR85" s="73"/>
+      <c r="GS85" s="73"/>
+      <c r="GT85" s="73"/>
+      <c r="GU85" s="73"/>
+      <c r="GV85" s="73"/>
+      <c r="GW85" s="73"/>
+      <c r="GX85" s="73"/>
+      <c r="GY85" s="73"/>
+      <c r="GZ85" s="73"/>
+      <c r="HA85" s="73"/>
+      <c r="HB85" s="73"/>
+      <c r="HC85" s="73"/>
+      <c r="HD85" s="73"/>
+      <c r="HE85" s="73"/>
+      <c r="HF85" s="73"/>
+      <c r="HG85" s="73"/>
+      <c r="HH85" s="73"/>
+      <c r="HI85" s="73"/>
+      <c r="HJ85" s="73"/>
+      <c r="HK85" s="73"/>
+      <c r="HL85" s="73"/>
+      <c r="HM85" s="73"/>
+      <c r="HN85" s="73"/>
+      <c r="HO85" s="73"/>
+      <c r="HP85" s="73"/>
+      <c r="HQ85" s="73"/>
+      <c r="HR85" s="73"/>
+      <c r="HS85" s="73"/>
+      <c r="HT85" s="73"/>
+      <c r="HU85" s="73"/>
+      <c r="HV85" s="73"/>
+      <c r="HW85" s="73"/>
+      <c r="HX85" s="73"/>
+      <c r="HY85" s="73"/>
+      <c r="HZ85" s="73"/>
+      <c r="IA85" s="73"/>
+      <c r="IB85" s="73"/>
+      <c r="IC85" s="73"/>
+      <c r="ID85" s="73"/>
+      <c r="IE85" s="73"/>
+      <c r="IF85" s="73"/>
+      <c r="IG85" s="73"/>
+      <c r="IH85" s="73"/>
+      <c r="II85" s="73"/>
+      <c r="IJ85" s="73"/>
+      <c r="IK85" s="73"/>
+      <c r="IL85" s="73"/>
+      <c r="IM85" s="73"/>
+      <c r="IN85" s="73"/>
+      <c r="IO85" s="73"/>
+      <c r="IP85" s="73"/>
+      <c r="IQ85" s="73"/>
+      <c r="IR85" s="73"/>
+      <c r="IS85" s="73"/>
+      <c r="IT85" s="73"/>
+      <c r="IU85" s="73"/>
+      <c r="IV85" s="73"/>
+      <c r="IW85" s="73"/>
     </row>
     <row r="86" ht="12.75" customHeight="1" hidden="1"/>
     <row r="87" ht="12.75" customHeight="1" hidden="1"/>
     <row r="88" ht="12.75" customHeight="1" hidden="1"/>
     <row r="89" ht="12.75" customHeight="1" hidden="1"/>
     <row r="90" ht="12.75" customHeight="1" hidden="1"/>
     <row r="91" ht="12.75" customHeight="1" hidden="1"/>
     <row r="92" ht="12.75" customHeight="1" hidden="1"/>
     <row r="93" ht="12.75" customHeight="1" hidden="1"/>
     <row r="94" ht="12.75" customHeight="1" hidden="1"/>
     <row r="95" ht="12.75" customHeight="1" hidden="1"/>
     <row r="96" ht="12.75" customHeight="1" hidden="1"/>
     <row r="97" ht="12.75" customHeight="1" hidden="1"/>
     <row r="98" ht="12.75" customHeight="1" hidden="1"/>
     <row r="99" ht="12.75" customHeight="1" hidden="1"/>
     <row r="100" ht="12.75" customHeight="1" hidden="1"/>
     <row r="101" ht="12.75" customHeight="1" hidden="1"/>
   </sheetData>
   <protectedRanges>
     <protectedRange sqref="F67:R71 F36:R50 F53:R65 F89:R90 F9:R23 R72 F73:R79 F26:R31" name="Range1"/>
     <protectedRange sqref="B2:C2 D5" name="Range1_1"/>
     <protectedRange sqref="D13:D16" name="Range1_2"/>
     <protectedRange sqref="D26:D30" name="Range1_3"/>
     <protectedRange sqref="D46" name="Range1_4"/>
     <protectedRange sqref="D38:D45" name="Range1_2_1"/>
@@ -10965,4012 +10965,4012 @@
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.708661417322835" right="0.708661417322835" top="0.748031496062992" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup fitToHeight="0" orientation="landscape" paperSize="9" scale="77" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;R
 &amp;"Arial,Regular"Naudas plūsma 2. gads</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IW85"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="S29" sqref="S29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="1.57142857142857" style="87" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="34" max="16384" width="9.14285714285714" style="86" hidden="1"/>
+    <col min="1" max="1" width="1.57142857142857" style="73" customWidth="1"/>
+    <col min="2" max="3" width="1.42857142857143" style="72" customWidth="1"/>
+    <col min="4" max="4" width="50.5714285714286" style="72" customWidth="1"/>
+    <col min="5" max="5" width="6.42857142857143" style="72" customWidth="1"/>
+    <col min="6" max="17" width="8.28571428571429" style="72" customWidth="1"/>
+    <col min="18" max="18" width="1.14285714285714" style="72" customWidth="1"/>
+    <col min="19" max="19" width="10.2857142857143" style="103" customWidth="1"/>
+    <col min="20" max="21" width="1.71428571428571" style="72" customWidth="1"/>
+    <col min="22" max="22" width="1.14285714285714" style="73" customWidth="1"/>
+    <col min="23" max="24" width="9.28571428571429" style="72" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="8.28571428571429" style="72" hidden="1" customWidth="1"/>
+    <col min="26" max="29" width="9.14285714285714" style="72" hidden="1" customWidth="1"/>
+    <col min="30" max="30" width="2.57142857142857" style="72" hidden="1" customWidth="1"/>
+    <col min="31" max="32" width="9.14285714285714" style="72" hidden="1" customWidth="1"/>
+    <col min="33" max="33" width="17.5714285714286" style="72" hidden="1" customWidth="1"/>
+    <col min="34" max="16384" width="9.14285714285714" style="72" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="19:19" s="87" customFormat="1" ht="7.5" customHeight="1">
-      <c r="S1" s="116"/>
+    <row r="1" spans="19:19" s="73" customFormat="1" ht="7.5" customHeight="1">
+      <c r="S1" s="102"/>
     </row>
     <row r="2" spans="2:42" ht="18.75">
-      <c r="B2" s="17"/>
-[...23 lines deleted...]
-      <c r="AG2" s="19">
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="74"/>
+      <c r="K2" s="75"/>
+      <c r="L2" s="75"/>
+      <c r="M2" s="75"/>
+      <c r="N2" s="75"/>
+      <c r="O2" s="5"/>
+      <c r="P2" s="5"/>
+      <c r="Q2" s="5"/>
+      <c r="R2" s="5"/>
+      <c r="S2" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="T2" s="5"/>
+      <c r="U2" s="5"/>
+      <c r="W2" s="4"/>
+      <c r="X2" s="4"/>
+      <c r="AE2" s="5"/>
+      <c r="AF2" s="5"/>
+      <c r="AG2" s="5">
         <v>44</v>
       </c>
-      <c r="AH2" s="19" t="str">
+      <c r="AH2" s="5" t="str">
         <f>"A"&amp;AP56</f>
         <v>A66</v>
       </c>
-      <c r="AO2" s="86">
+      <c r="AO2" s="72">
         <v>1</v>
       </c>
-      <c r="AP2" s="86">
+      <c r="AP2" s="72">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:32" s="16" customFormat="1" ht="15.75">
-[...1 lines deleted...]
-      <c r="D3" s="12">
+    <row r="3" spans="1:32" s="2" customFormat="1" ht="15.75">
+      <c r="A3" s="1"/>
+      <c r="D3" s="176">
         <f>NP1gads!C3</f>
         <v>0</v>
       </c>
-      <c r="E3" s="11"/>
-[...1 lines deleted...]
-      <c r="G3" s="12">
+      <c r="E3" s="177"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="176">
         <f>NP1gads!F3</f>
         <v>0</v>
       </c>
-      <c r="H3" s="10"/>
-[...12 lines deleted...]
-      <c r="W3" s="23">
+      <c r="H3" s="178"/>
+      <c r="I3" s="177"/>
+      <c r="J3" s="4"/>
+      <c r="M3" s="4"/>
+      <c r="N3" s="4"/>
+      <c r="O3" s="4"/>
+      <c r="P3" s="10"/>
+      <c r="Q3" s="11"/>
+      <c r="R3" s="4"/>
+      <c r="S3" s="6"/>
+      <c r="T3" s="6"/>
+      <c r="U3" s="5"/>
+      <c r="V3" s="1"/>
+      <c r="W3" s="9">
         <v>1</v>
       </c>
-      <c r="X3" s="18"/>
-[...1 lines deleted...]
-      <c r="AD3" s="26" t="s">
+      <c r="X3" s="4"/>
+      <c r="AC3" s="5"/>
+      <c r="AD3" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="AE3" s="19"/>
-[...4 lines deleted...]
-      <c r="D4" s="27" t="s">
+      <c r="AE3" s="5"/>
+      <c r="AF3" s="5"/>
+    </row>
+    <row r="4" spans="1:32" s="2" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A4" s="1"/>
+      <c r="D4" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="9" t="s">
+      <c r="G4" s="179" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="9"/>
-[...19 lines deleted...]
-      <c r="AF4" s="19"/>
+      <c r="H4" s="179"/>
+      <c r="I4" s="179"/>
+      <c r="J4" s="6"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="4"/>
+      <c r="Q4" s="4"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="4"/>
+      <c r="T4" s="4"/>
+      <c r="U4" s="5"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="9"/>
+      <c r="X4" s="4"/>
+      <c r="AC4" s="5"/>
+      <c r="AD4" s="5"/>
+      <c r="AE4" s="5"/>
+      <c r="AF4" s="5"/>
     </row>
     <row r="5" spans="2:34" ht="23.25" customHeight="1" thickBot="1">
-      <c r="B5" s="28" t="s">
+      <c r="B5" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="28"/>
-[...23 lines deleted...]
-      <c r="AH5" s="19"/>
+      <c r="C5" s="14"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="15"/>
+      <c r="F5" s="16"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="76"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="77"/>
+      <c r="K5" s="78"/>
+      <c r="L5" s="78"/>
+      <c r="M5" s="78"/>
+      <c r="N5" s="78"/>
+      <c r="O5" s="16"/>
+      <c r="P5" s="16"/>
+      <c r="Q5" s="16"/>
+      <c r="R5" s="16"/>
+      <c r="S5" s="15"/>
+      <c r="T5" s="5"/>
+      <c r="U5" s="5"/>
+      <c r="W5" s="4"/>
+      <c r="X5" s="4"/>
+      <c r="AE5" s="5"/>
+      <c r="AF5" s="5"/>
+      <c r="AG5" s="5"/>
+      <c r="AH5" s="5"/>
     </row>
     <row r="6" spans="4:42" ht="15.75" customHeight="1" thickTop="1">
-      <c r="D6" s="34"/>
-[...1 lines deleted...]
-      <c r="F6" s="93" t="str">
+      <c r="D6" s="20"/>
+      <c r="E6" s="46"/>
+      <c r="F6" s="79" t="str">
         <f>NP1gads!F6</f>
         <v>jan</v>
       </c>
-      <c r="G6" s="93" t="str">
+      <c r="G6" s="79" t="str">
         <f>NP1gads!G6</f>
         <v>feb</v>
       </c>
-      <c r="H6" s="93" t="str">
+      <c r="H6" s="79" t="str">
         <f>NP1gads!H6</f>
         <v>mar</v>
       </c>
-      <c r="I6" s="93" t="str">
+      <c r="I6" s="79" t="str">
         <f>NP1gads!I6</f>
         <v>apr</v>
       </c>
-      <c r="J6" s="93" t="str">
+      <c r="J6" s="79" t="str">
         <f>NP1gads!J6</f>
         <v>mai</v>
       </c>
-      <c r="K6" s="93" t="str">
+      <c r="K6" s="79" t="str">
         <f>NP1gads!K6</f>
         <v>jūn</v>
       </c>
-      <c r="L6" s="93" t="str">
+      <c r="L6" s="79" t="str">
         <f>NP1gads!L6</f>
         <v>jūl</v>
       </c>
-      <c r="M6" s="93" t="str">
+      <c r="M6" s="79" t="str">
         <f>NP1gads!M6</f>
         <v>aug</v>
       </c>
-      <c r="N6" s="93" t="str">
+      <c r="N6" s="79" t="str">
         <f>NP1gads!N6</f>
         <v>sep</v>
       </c>
-      <c r="O6" s="93" t="str">
+      <c r="O6" s="79" t="str">
         <f>NP1gads!O6</f>
         <v>okt</v>
       </c>
-      <c r="P6" s="93" t="str">
+      <c r="P6" s="79" t="str">
         <f>NP1gads!P6</f>
         <v>nov</v>
       </c>
-      <c r="Q6" s="93" t="str">
+      <c r="Q6" s="79" t="str">
         <f>NP1gads!Q6</f>
         <v>dec</v>
       </c>
-      <c r="R6" s="93"/>
-      <c r="S6" s="36" t="s">
+      <c r="R6" s="79"/>
+      <c r="S6" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="T6" s="94"/>
-[...5 lines deleted...]
-      <c r="AG6" s="94" t="s">
+      <c r="T6" s="80"/>
+      <c r="U6" s="80"/>
+      <c r="W6" s="23"/>
+      <c r="X6" s="20"/>
+      <c r="AE6" s="80"/>
+      <c r="AF6" s="80"/>
+      <c r="AG6" s="80" t="s">
         <v>51</v>
       </c>
-      <c r="AH6" s="94"/>
-      <c r="AO6" s="86">
+      <c r="AH6" s="80"/>
+      <c r="AO6" s="72">
         <v>2</v>
       </c>
-      <c r="AP6" s="86">
+      <c r="AP6" s="72">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D7" s="24"/>
-      <c r="E7" s="24" t="s">
+      <c r="D7" s="10"/>
+      <c r="E7" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="F7" s="40">
+      <c r="F7" s="26">
         <f>NP2gads!Q84</f>
         <v>0</v>
       </c>
-      <c r="G7" s="40">
+      <c r="G7" s="26">
         <f>F84</f>
         <v>0</v>
       </c>
-      <c r="H7" s="40">
+      <c r="H7" s="26">
         <f t="shared" si="0" ref="H7:Q7">G84</f>
         <v>0</v>
       </c>
-      <c r="I7" s="40">
+      <c r="I7" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J7" s="40">
+      <c r="J7" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K7" s="40">
+      <c r="K7" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L7" s="40">
+      <c r="L7" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M7" s="40">
+      <c r="M7" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N7" s="40">
+      <c r="N7" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O7" s="40">
+      <c r="O7" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P7" s="40">
+      <c r="P7" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="Q7" s="40">
+      <c r="Q7" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="R7" s="40"/>
-[...9 lines deleted...]
-      <c r="AO7" s="86">
+      <c r="R7" s="26"/>
+      <c r="S7" s="26"/>
+      <c r="T7" s="81"/>
+      <c r="U7" s="81"/>
+      <c r="W7" s="27"/>
+      <c r="X7" s="11"/>
+      <c r="AE7" s="81"/>
+      <c r="AF7" s="81"/>
+      <c r="AG7" s="81"/>
+      <c r="AH7" s="81"/>
+      <c r="AO7" s="72">
         <v>3</v>
       </c>
-      <c r="AP7" s="86">
+      <c r="AP7" s="72">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="4:42" ht="12.75">
-      <c r="D8" s="58"/>
-      <c r="E8" s="96" t="s">
+      <c r="D8" s="44"/>
+      <c r="E8" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="F8" s="45"/>
-[...21 lines deleted...]
-      <c r="AO8" s="86">
+      <c r="F8" s="31"/>
+      <c r="G8" s="31"/>
+      <c r="H8" s="31"/>
+      <c r="I8" s="31"/>
+      <c r="J8" s="31"/>
+      <c r="K8" s="31"/>
+      <c r="L8" s="31"/>
+      <c r="M8" s="31"/>
+      <c r="N8" s="31"/>
+      <c r="O8" s="31"/>
+      <c r="P8" s="31"/>
+      <c r="Q8" s="31"/>
+      <c r="R8" s="31"/>
+      <c r="S8" s="26"/>
+      <c r="T8" s="80"/>
+      <c r="U8" s="80"/>
+      <c r="W8" s="27"/>
+      <c r="X8" s="11"/>
+      <c r="AE8" s="80"/>
+      <c r="AF8" s="80"/>
+      <c r="AG8" s="80"/>
+      <c r="AH8" s="80"/>
+      <c r="AO8" s="72">
         <v>4</v>
       </c>
-      <c r="AP8" s="86">
+      <c r="AP8" s="72">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="4:42" ht="11.25" customHeight="1" hidden="1">
-      <c r="D9" s="142" t="str">
+      <c r="D9" s="128" t="str">
         <f>IF(NP1gads!D9="","",NP1gads!D9)</f>
         <v>Ieņēmumi, kas saņemti no debitoru parādu atgūšanas</v>
       </c>
-      <c r="E9" s="128">
+      <c r="E9" s="114">
         <f>NP1gads!E9</f>
         <v>0</v>
       </c>
-      <c r="F9" s="48"/>
-[...12 lines deleted...]
-      <c r="S9" s="40">
+      <c r="F9" s="34"/>
+      <c r="G9" s="34"/>
+      <c r="H9" s="34"/>
+      <c r="I9" s="34"/>
+      <c r="J9" s="34"/>
+      <c r="K9" s="34"/>
+      <c r="L9" s="34"/>
+      <c r="M9" s="34"/>
+      <c r="N9" s="34"/>
+      <c r="O9" s="34"/>
+      <c r="P9" s="34"/>
+      <c r="Q9" s="35"/>
+      <c r="R9" s="36"/>
+      <c r="S9" s="26">
         <f>SUM(F9:Q9)</f>
         <v>0</v>
       </c>
-      <c r="T9" s="94"/>
-[...7 lines deleted...]
-      <c r="AO9" s="86">
+      <c r="T9" s="80"/>
+      <c r="U9" s="80"/>
+      <c r="W9" s="37"/>
+      <c r="X9" s="84"/>
+      <c r="AE9" s="80"/>
+      <c r="AF9" s="80"/>
+      <c r="AG9" s="80"/>
+      <c r="AH9" s="80"/>
+      <c r="AO9" s="72">
         <v>5</v>
       </c>
-      <c r="AP9" s="86">
+      <c r="AP9" s="72">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="4:42" ht="11.25" customHeight="1" hidden="1">
-      <c r="D10" s="97" t="str">
+      <c r="D10" s="83" t="str">
         <f>IF(NP1gads!D10="","",NP1gads!D10)</f>
         <v>Ieņēmumi no krājumu pārdošanas</v>
       </c>
-      <c r="E10" s="129">
+      <c r="E10" s="115">
         <f>NP1gads!E10</f>
         <v>0</v>
       </c>
-      <c r="F10" s="63"/>
-[...12 lines deleted...]
-      <c r="S10" s="40">
+      <c r="F10" s="49"/>
+      <c r="G10" s="49"/>
+      <c r="H10" s="49"/>
+      <c r="I10" s="49"/>
+      <c r="J10" s="49"/>
+      <c r="K10" s="49"/>
+      <c r="L10" s="49"/>
+      <c r="M10" s="49"/>
+      <c r="N10" s="49"/>
+      <c r="O10" s="49"/>
+      <c r="P10" s="49"/>
+      <c r="Q10" s="50"/>
+      <c r="R10" s="36"/>
+      <c r="S10" s="26">
         <f t="shared" si="1" ref="S10:S78">SUM(F10:Q10)</f>
         <v>0</v>
       </c>
-      <c r="T10" s="94"/>
-[...3 lines deleted...]
-      <c r="AO10" s="86">
+      <c r="T10" s="80"/>
+      <c r="U10" s="80"/>
+      <c r="W10" s="37"/>
+      <c r="X10" s="37"/>
+      <c r="AO10" s="72">
         <v>6</v>
       </c>
-      <c r="AP10" s="86">
+      <c r="AP10" s="72">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="4:24" ht="11.25" customHeight="1" hidden="1">
-      <c r="D11" s="99"/>
-      <c r="E11" s="65" t="s">
+      <c r="D11" s="85"/>
+      <c r="E11" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="F11" s="66">
+      <c r="F11" s="52">
         <f>SUM(F9:F10)</f>
         <v>0</v>
       </c>
-      <c r="G11" s="66">
+      <c r="G11" s="52">
         <f t="shared" si="2" ref="G11:Q11">SUM(G9:G10)</f>
         <v>0</v>
       </c>
-      <c r="H11" s="66">
+      <c r="H11" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I11" s="66">
+      <c r="I11" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J11" s="66">
+      <c r="J11" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K11" s="66">
+      <c r="K11" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L11" s="66">
+      <c r="L11" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M11" s="66">
+      <c r="M11" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N11" s="66">
+      <c r="N11" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="O11" s="66">
+      <c r="O11" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P11" s="66">
+      <c r="P11" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q11" s="66">
+      <c r="Q11" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R11" s="50"/>
-[...4 lines deleted...]
-      <c r="X11" s="51"/>
+      <c r="R11" s="36"/>
+      <c r="S11" s="26"/>
+      <c r="T11" s="80"/>
+      <c r="U11" s="80"/>
+      <c r="W11" s="37"/>
+      <c r="X11" s="37"/>
     </row>
     <row r="12" spans="4:24" ht="11.25" customHeight="1">
-      <c r="D12" s="58" t="str">
+      <c r="D12" s="44" t="str">
         <f>IF(NP1gads!D12="","",NP1gads!D12)</f>
         <v>Pamatdarbības ieņēmumi</v>
       </c>
-      <c r="E12" s="24"/>
-[...17 lines deleted...]
-      <c r="X12" s="51"/>
+      <c r="E12" s="10"/>
+      <c r="F12" s="36"/>
+      <c r="G12" s="36"/>
+      <c r="H12" s="36"/>
+      <c r="I12" s="36"/>
+      <c r="J12" s="36"/>
+      <c r="K12" s="36"/>
+      <c r="L12" s="36"/>
+      <c r="M12" s="36"/>
+      <c r="N12" s="36"/>
+      <c r="O12" s="36"/>
+      <c r="P12" s="36"/>
+      <c r="Q12" s="36"/>
+      <c r="R12" s="36"/>
+      <c r="S12" s="26"/>
+      <c r="T12" s="80"/>
+      <c r="U12" s="80"/>
+      <c r="W12" s="37"/>
+      <c r="X12" s="37"/>
     </row>
     <row r="13" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D13" s="143" t="str">
+      <c r="D13" s="129" t="str">
         <f>IF(NP1gads!D13="","",NP1gads!D13)</f>
         <v>Prece vai pakalpojums 1</v>
       </c>
-      <c r="E13" s="144">
+      <c r="E13" s="130">
         <f>NP1gads!E13</f>
         <v>0</v>
       </c>
-      <c r="F13" s="145"/>
-[...12 lines deleted...]
-      <c r="S13" s="40">
+      <c r="F13" s="131"/>
+      <c r="G13" s="131"/>
+      <c r="H13" s="131"/>
+      <c r="I13" s="131"/>
+      <c r="J13" s="131"/>
+      <c r="K13" s="131"/>
+      <c r="L13" s="131"/>
+      <c r="M13" s="131"/>
+      <c r="N13" s="131"/>
+      <c r="O13" s="131"/>
+      <c r="P13" s="131"/>
+      <c r="Q13" s="132"/>
+      <c r="R13" s="36"/>
+      <c r="S13" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T13" s="94"/>
-[...3 lines deleted...]
-      <c r="AO13" s="86">
+      <c r="T13" s="80"/>
+      <c r="U13" s="80"/>
+      <c r="W13" s="37"/>
+      <c r="X13" s="37"/>
+      <c r="AO13" s="72">
         <v>7</v>
       </c>
-      <c r="AP13" s="86">
+      <c r="AP13" s="72">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D14" s="147" t="str">
+      <c r="D14" s="133" t="str">
         <f>IF(NP1gads!D14="","",NP1gads!D14)</f>
         <v>Prece vai pakalpojums 2</v>
       </c>
-      <c r="E14" s="130">
+      <c r="E14" s="116">
         <f>NP1gads!E14</f>
         <v>0</v>
       </c>
-      <c r="F14" s="55"/>
-[...12 lines deleted...]
-      <c r="S14" s="40">
+      <c r="F14" s="41"/>
+      <c r="G14" s="41"/>
+      <c r="H14" s="41"/>
+      <c r="I14" s="41"/>
+      <c r="J14" s="41"/>
+      <c r="K14" s="41"/>
+      <c r="L14" s="41"/>
+      <c r="M14" s="41"/>
+      <c r="N14" s="41"/>
+      <c r="O14" s="41"/>
+      <c r="P14" s="41"/>
+      <c r="Q14" s="123"/>
+      <c r="R14" s="36"/>
+      <c r="S14" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T14" s="94"/>
-[...3 lines deleted...]
-      <c r="AO14" s="86">
+      <c r="T14" s="80"/>
+      <c r="U14" s="80"/>
+      <c r="W14" s="37"/>
+      <c r="X14" s="37"/>
+      <c r="AO14" s="72">
         <v>8</v>
       </c>
-      <c r="AP14" s="86">
+      <c r="AP14" s="72">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D15" s="147" t="str">
+      <c r="D15" s="133" t="str">
         <f>IF(NP1gads!D15="","",NP1gads!D15)</f>
         <v>Prece vai pakalpojums 3</v>
       </c>
-      <c r="E15" s="130">
+      <c r="E15" s="116">
         <f>NP1gads!E15</f>
         <v>0</v>
       </c>
-      <c r="F15" s="55"/>
-[...12 lines deleted...]
-      <c r="S15" s="40">
+      <c r="F15" s="41"/>
+      <c r="G15" s="41"/>
+      <c r="H15" s="41"/>
+      <c r="I15" s="41"/>
+      <c r="J15" s="41"/>
+      <c r="K15" s="41"/>
+      <c r="L15" s="41"/>
+      <c r="M15" s="41"/>
+      <c r="N15" s="41"/>
+      <c r="O15" s="41"/>
+      <c r="P15" s="41"/>
+      <c r="Q15" s="123"/>
+      <c r="R15" s="36"/>
+      <c r="S15" s="26">
         <f>SUM(F15:Q15)</f>
         <v>0</v>
       </c>
-      <c r="T15" s="94"/>
-[...3 lines deleted...]
-      <c r="AO15" s="86">
+      <c r="T15" s="80"/>
+      <c r="U15" s="80"/>
+      <c r="W15" s="37"/>
+      <c r="X15" s="37"/>
+      <c r="AO15" s="72">
         <v>9</v>
       </c>
-      <c r="AP15" s="86">
+      <c r="AP15" s="72">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D16" s="136" t="str">
+      <c r="D16" s="122" t="str">
         <f>IF(NP1gads!D16="","",NP1gads!D16)</f>
         <v>Ieņēmumi no pamatlīdzekļu pārdošanas</v>
       </c>
-      <c r="E16" s="130">
+      <c r="E16" s="116">
         <f>NP1gads!E16</f>
         <v>0</v>
       </c>
-      <c r="F16" s="55"/>
-[...12 lines deleted...]
-      <c r="S16" s="40">
+      <c r="F16" s="41"/>
+      <c r="G16" s="41"/>
+      <c r="H16" s="41"/>
+      <c r="I16" s="41"/>
+      <c r="J16" s="41"/>
+      <c r="K16" s="41"/>
+      <c r="L16" s="41"/>
+      <c r="M16" s="41"/>
+      <c r="N16" s="41"/>
+      <c r="O16" s="41"/>
+      <c r="P16" s="41"/>
+      <c r="Q16" s="123"/>
+      <c r="R16" s="36"/>
+      <c r="S16" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T16" s="94"/>
-[...3 lines deleted...]
-      <c r="AO16" s="86">
+      <c r="T16" s="80"/>
+      <c r="U16" s="80"/>
+      <c r="W16" s="37"/>
+      <c r="X16" s="37"/>
+      <c r="AO16" s="72">
         <v>10</v>
       </c>
-      <c r="AP16" s="86">
+      <c r="AP16" s="72">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D17" s="148" t="str">
+      <c r="D17" s="134" t="str">
         <f>IF(NP1gads!D17="","",NP1gads!D17)</f>
         <v/>
       </c>
-      <c r="E17" s="130">
+      <c r="E17" s="116">
         <f>NP1gads!E17</f>
         <v>0</v>
       </c>
-      <c r="F17" s="55"/>
-[...12 lines deleted...]
-      <c r="S17" s="40">
+      <c r="F17" s="41"/>
+      <c r="G17" s="41"/>
+      <c r="H17" s="41"/>
+      <c r="I17" s="41"/>
+      <c r="J17" s="41"/>
+      <c r="K17" s="41"/>
+      <c r="L17" s="41"/>
+      <c r="M17" s="41"/>
+      <c r="N17" s="41"/>
+      <c r="O17" s="41"/>
+      <c r="P17" s="41"/>
+      <c r="Q17" s="123"/>
+      <c r="R17" s="36"/>
+      <c r="S17" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T17" s="94"/>
-[...3 lines deleted...]
-      <c r="AO17" s="86">
+      <c r="T17" s="80"/>
+      <c r="U17" s="80"/>
+      <c r="W17" s="37"/>
+      <c r="X17" s="37"/>
+      <c r="AO17" s="72">
         <v>11</v>
       </c>
-      <c r="AP17" s="86">
+      <c r="AP17" s="72">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D18" s="148" t="str">
+      <c r="D18" s="134" t="str">
         <f>IF(NP1gads!D18="","",NP1gads!D18)</f>
         <v/>
       </c>
-      <c r="E18" s="130">
+      <c r="E18" s="116">
         <f>NP1gads!E18</f>
         <v>0</v>
       </c>
-      <c r="F18" s="55"/>
-[...12 lines deleted...]
-      <c r="S18" s="40">
+      <c r="F18" s="41"/>
+      <c r="G18" s="41"/>
+      <c r="H18" s="41"/>
+      <c r="I18" s="41"/>
+      <c r="J18" s="41"/>
+      <c r="K18" s="41"/>
+      <c r="L18" s="41"/>
+      <c r="M18" s="41"/>
+      <c r="N18" s="41"/>
+      <c r="O18" s="41"/>
+      <c r="P18" s="41"/>
+      <c r="Q18" s="123"/>
+      <c r="R18" s="36"/>
+      <c r="S18" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T18" s="94"/>
-[...3 lines deleted...]
-      <c r="AO18" s="86">
+      <c r="T18" s="80"/>
+      <c r="U18" s="80"/>
+      <c r="W18" s="37"/>
+      <c r="X18" s="37"/>
+      <c r="AO18" s="72">
         <v>12</v>
       </c>
-      <c r="AP18" s="86">
+      <c r="AP18" s="72">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D19" s="148" t="str">
+      <c r="D19" s="134" t="str">
         <f>IF(NP1gads!D19="","",NP1gads!D19)</f>
         <v/>
       </c>
-      <c r="E19" s="130">
+      <c r="E19" s="116">
         <f>NP1gads!E19</f>
         <v>0</v>
       </c>
-      <c r="F19" s="55"/>
-[...12 lines deleted...]
-      <c r="S19" s="40">
+      <c r="F19" s="41"/>
+      <c r="G19" s="41"/>
+      <c r="H19" s="41"/>
+      <c r="I19" s="41"/>
+      <c r="J19" s="41"/>
+      <c r="K19" s="41"/>
+      <c r="L19" s="41"/>
+      <c r="M19" s="41"/>
+      <c r="N19" s="41"/>
+      <c r="O19" s="41"/>
+      <c r="P19" s="41"/>
+      <c r="Q19" s="123"/>
+      <c r="R19" s="36"/>
+      <c r="S19" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T19" s="94"/>
-[...3 lines deleted...]
-      <c r="AO19" s="86">
+      <c r="T19" s="80"/>
+      <c r="U19" s="80"/>
+      <c r="W19" s="37"/>
+      <c r="X19" s="37"/>
+      <c r="AO19" s="72">
         <v>13</v>
       </c>
-      <c r="AP19" s="86">
+      <c r="AP19" s="72">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D20" s="148" t="str">
+      <c r="D20" s="134" t="str">
         <f>IF(NP1gads!D20="","",NP1gads!D20)</f>
         <v/>
       </c>
-      <c r="E20" s="130">
+      <c r="E20" s="116">
         <f>NP1gads!E20</f>
         <v>0</v>
       </c>
-      <c r="F20" s="55"/>
-[...12 lines deleted...]
-      <c r="S20" s="40">
+      <c r="F20" s="41"/>
+      <c r="G20" s="41"/>
+      <c r="H20" s="41"/>
+      <c r="I20" s="41"/>
+      <c r="J20" s="41"/>
+      <c r="K20" s="41"/>
+      <c r="L20" s="41"/>
+      <c r="M20" s="41"/>
+      <c r="N20" s="41"/>
+      <c r="O20" s="41"/>
+      <c r="P20" s="41"/>
+      <c r="Q20" s="123"/>
+      <c r="R20" s="36"/>
+      <c r="S20" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T20" s="94"/>
-[...3 lines deleted...]
-      <c r="AO20" s="86">
+      <c r="T20" s="80"/>
+      <c r="U20" s="80"/>
+      <c r="W20" s="37"/>
+      <c r="X20" s="37"/>
+      <c r="AO20" s="72">
         <v>14</v>
       </c>
-      <c r="AP20" s="86">
+      <c r="AP20" s="72">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D21" s="148" t="str">
+      <c r="D21" s="134" t="str">
         <f>IF(NP1gads!D21="","",NP1gads!D21)</f>
         <v/>
       </c>
-      <c r="E21" s="130">
+      <c r="E21" s="116">
         <f>NP1gads!E21</f>
         <v>0</v>
       </c>
-      <c r="F21" s="55"/>
-[...12 lines deleted...]
-      <c r="S21" s="40">
+      <c r="F21" s="41"/>
+      <c r="G21" s="41"/>
+      <c r="H21" s="41"/>
+      <c r="I21" s="41"/>
+      <c r="J21" s="41"/>
+      <c r="K21" s="41"/>
+      <c r="L21" s="41"/>
+      <c r="M21" s="41"/>
+      <c r="N21" s="41"/>
+      <c r="O21" s="41"/>
+      <c r="P21" s="41"/>
+      <c r="Q21" s="123"/>
+      <c r="R21" s="36"/>
+      <c r="S21" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T21" s="94"/>
-[...3 lines deleted...]
-      <c r="AO21" s="86">
+      <c r="T21" s="80"/>
+      <c r="U21" s="80"/>
+      <c r="W21" s="37"/>
+      <c r="X21" s="37"/>
+      <c r="AO21" s="72">
         <v>15</v>
       </c>
-      <c r="AP21" s="86">
+      <c r="AP21" s="72">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D22" s="148" t="str">
+      <c r="D22" s="134" t="str">
         <f>IF(NP1gads!D22="","",NP1gads!D22)</f>
         <v/>
       </c>
-      <c r="E22" s="130">
+      <c r="E22" s="116">
         <f>NP1gads!E22</f>
         <v>0</v>
       </c>
-      <c r="F22" s="55"/>
-[...12 lines deleted...]
-      <c r="S22" s="40">
+      <c r="F22" s="41"/>
+      <c r="G22" s="41"/>
+      <c r="H22" s="41"/>
+      <c r="I22" s="41"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="41"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
+      <c r="P22" s="41"/>
+      <c r="Q22" s="123"/>
+      <c r="R22" s="36"/>
+      <c r="S22" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T22" s="94"/>
-[...3 lines deleted...]
-      <c r="AO22" s="86">
+      <c r="T22" s="80"/>
+      <c r="U22" s="80"/>
+      <c r="W22" s="37"/>
+      <c r="X22" s="37"/>
+      <c r="AO22" s="72">
         <v>16</v>
       </c>
-      <c r="AP22" s="86">
+      <c r="AP22" s="72">
         <v>30</v>
       </c>
     </row>
     <row r="23" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D23" s="149" t="str">
+      <c r="D23" s="135" t="str">
         <f>IF(NP1gads!D23="","",NP1gads!D23)</f>
         <v/>
       </c>
-      <c r="E23" s="150">
+      <c r="E23" s="136">
         <f>NP1gads!E23</f>
         <v>0</v>
       </c>
-      <c r="F23" s="140"/>
-[...12 lines deleted...]
-      <c r="S23" s="40">
+      <c r="F23" s="126"/>
+      <c r="G23" s="126"/>
+      <c r="H23" s="126"/>
+      <c r="I23" s="126"/>
+      <c r="J23" s="126"/>
+      <c r="K23" s="126"/>
+      <c r="L23" s="126"/>
+      <c r="M23" s="126"/>
+      <c r="N23" s="126"/>
+      <c r="O23" s="126"/>
+      <c r="P23" s="126"/>
+      <c r="Q23" s="127"/>
+      <c r="R23" s="36"/>
+      <c r="S23" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T23" s="94"/>
-[...3 lines deleted...]
-      <c r="AO23" s="86">
+      <c r="T23" s="80"/>
+      <c r="U23" s="80"/>
+      <c r="W23" s="37"/>
+      <c r="X23" s="37"/>
+      <c r="AO23" s="72">
         <v>17</v>
       </c>
-      <c r="AP23" s="86">
+      <c r="AP23" s="72">
         <v>31</v>
       </c>
     </row>
     <row r="24" spans="4:42" ht="12.75">
-      <c r="D24" s="108"/>
-      <c r="E24" s="24" t="s">
+      <c r="D24" s="94"/>
+      <c r="E24" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="F24" s="40">
+      <c r="F24" s="26">
         <f>SUM(F13:F23)</f>
         <v>0</v>
       </c>
-      <c r="G24" s="40">
+      <c r="G24" s="26">
         <f t="shared" si="3" ref="G24:P24">SUM(G13:G23)</f>
         <v>0</v>
       </c>
-      <c r="H24" s="40">
+      <c r="H24" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="I24" s="40">
+      <c r="I24" s="26">
         <f>SUM(I13:I23)</f>
         <v>0</v>
       </c>
-      <c r="J24" s="40">
+      <c r="J24" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="K24" s="40">
+      <c r="K24" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L24" s="40">
+      <c r="L24" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M24" s="40">
+      <c r="M24" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="N24" s="40">
+      <c r="N24" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O24" s="40">
+      <c r="O24" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="P24" s="40">
+      <c r="P24" s="26">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="Q24" s="40">
+      <c r="Q24" s="26">
         <f>SUM(Q13:Q23)</f>
         <v>0</v>
       </c>
-      <c r="R24" s="45"/>
-      <c r="S24" s="40">
+      <c r="R24" s="31"/>
+      <c r="S24" s="26">
         <f>SUM(S13:S23)</f>
         <v>0</v>
       </c>
-      <c r="T24" s="94"/>
-[...10 lines deleted...]
-      <c r="AO24" s="86">
+      <c r="T24" s="80"/>
+      <c r="U24" s="80"/>
+      <c r="W24" s="37"/>
+      <c r="X24" s="37"/>
+      <c r="AE24" s="87"/>
+      <c r="AF24" s="87"/>
+      <c r="AG24" s="87"/>
+      <c r="AH24" s="87"/>
+      <c r="AI24" s="87"/>
+      <c r="AJ24" s="87"/>
+      <c r="AK24" s="87"/>
+      <c r="AO24" s="72">
         <v>18</v>
       </c>
-      <c r="AP24" s="86">
+      <c r="AP24" s="72">
         <v>32</v>
       </c>
     </row>
     <row r="25" spans="4:37" ht="12.75">
-      <c r="D25" s="102" t="s">
+      <c r="D25" s="88" t="s">
         <v>14</v>
       </c>
-      <c r="E25" s="103"/>
-[...24 lines deleted...]
-      <c r="AK25" s="101"/>
+      <c r="E25" s="89"/>
+      <c r="F25" s="90"/>
+      <c r="G25" s="90"/>
+      <c r="H25" s="90"/>
+      <c r="I25" s="90"/>
+      <c r="J25" s="90"/>
+      <c r="K25" s="90"/>
+      <c r="L25" s="90"/>
+      <c r="M25" s="90"/>
+      <c r="N25" s="90"/>
+      <c r="O25" s="90"/>
+      <c r="P25" s="90"/>
+      <c r="Q25" s="90"/>
+      <c r="R25" s="31"/>
+      <c r="S25" s="26"/>
+      <c r="T25" s="80"/>
+      <c r="U25" s="80"/>
+      <c r="W25" s="37"/>
+      <c r="X25" s="37"/>
+      <c r="AE25" s="87"/>
+      <c r="AF25" s="87"/>
+      <c r="AG25" s="87"/>
+      <c r="AH25" s="87"/>
+      <c r="AI25" s="87"/>
+      <c r="AJ25" s="87"/>
+      <c r="AK25" s="87"/>
     </row>
     <row r="26" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D26" s="53" t="str">
+      <c r="D26" s="39" t="str">
         <f>IF(NP1gads!D26="","",NP1gads!D26)</f>
         <v>Īpašnieku ieguldījums</v>
       </c>
-      <c r="E26" s="130">
+      <c r="E26" s="116">
         <f>NP1gads!E26</f>
         <v>0</v>
       </c>
-      <c r="F26" s="77"/>
-[...12 lines deleted...]
-      <c r="S26" s="40">
+      <c r="F26" s="63"/>
+      <c r="G26" s="63"/>
+      <c r="H26" s="63"/>
+      <c r="I26" s="63"/>
+      <c r="J26" s="63"/>
+      <c r="K26" s="63"/>
+      <c r="L26" s="63"/>
+      <c r="M26" s="63"/>
+      <c r="N26" s="63"/>
+      <c r="O26" s="63"/>
+      <c r="P26" s="63"/>
+      <c r="Q26" s="64"/>
+      <c r="R26" s="36"/>
+      <c r="S26" s="26">
         <f>SUM(F26:Q26)</f>
         <v>0</v>
       </c>
-      <c r="T26" s="94"/>
-[...10 lines deleted...]
-      <c r="AO26" s="86">
+      <c r="T26" s="80"/>
+      <c r="U26" s="80"/>
+      <c r="W26" s="37"/>
+      <c r="X26" s="37"/>
+      <c r="AE26" s="87"/>
+      <c r="AF26" s="87"/>
+      <c r="AG26" s="87"/>
+      <c r="AH26" s="87"/>
+      <c r="AI26" s="87"/>
+      <c r="AJ26" s="87"/>
+      <c r="AK26" s="87"/>
+      <c r="AO26" s="72">
         <v>19</v>
       </c>
-      <c r="AP26" s="86">
+      <c r="AP26" s="72">
         <v>33</v>
       </c>
     </row>
     <row r="27" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D27" s="53" t="str">
+      <c r="D27" s="39" t="str">
         <f>IF(NP1gads!D27="","",NP1gads!D27)</f>
         <v>Saņemti banku aizņēmumi (kredīti, līzingi)</v>
       </c>
-      <c r="E27" s="130">
+      <c r="E27" s="116">
         <f>NP1gads!E27</f>
         <v>0</v>
       </c>
-      <c r="F27" s="105"/>
-[...12 lines deleted...]
-      <c r="S27" s="40">
+      <c r="F27" s="91"/>
+      <c r="G27" s="91"/>
+      <c r="H27" s="91"/>
+      <c r="I27" s="91"/>
+      <c r="J27" s="91"/>
+      <c r="K27" s="91"/>
+      <c r="L27" s="91"/>
+      <c r="M27" s="91"/>
+      <c r="N27" s="91"/>
+      <c r="O27" s="91"/>
+      <c r="P27" s="91"/>
+      <c r="Q27" s="92"/>
+      <c r="R27" s="48"/>
+      <c r="S27" s="26">
         <f>SUM(F27:Q27)</f>
         <v>0</v>
       </c>
-      <c r="T27" s="94"/>
-[...10 lines deleted...]
-      <c r="AO27" s="86">
+      <c r="T27" s="80"/>
+      <c r="U27" s="80"/>
+      <c r="W27" s="37"/>
+      <c r="X27" s="37"/>
+      <c r="AE27" s="87"/>
+      <c r="AF27" s="87"/>
+      <c r="AG27" s="87"/>
+      <c r="AH27" s="87"/>
+      <c r="AI27" s="87"/>
+      <c r="AJ27" s="87"/>
+      <c r="AK27" s="87"/>
+      <c r="AO27" s="72">
         <v>20</v>
       </c>
-      <c r="AP27" s="86">
+      <c r="AP27" s="72">
         <v>34</v>
       </c>
     </row>
     <row r="28" spans="4:42" ht="21" customHeight="1">
-      <c r="D28" s="127" t="str">
+      <c r="D28" s="113" t="str">
         <f>IF(NP1gads!D28="","",NP1gads!D28)</f>
         <v>Eiropas Savienības līdzfinansējums (piemēram, Leader, 
 LIAA Biznesa inkubatori u.c.)</v>
       </c>
-      <c r="E28" s="130">
+      <c r="E28" s="116">
         <f>NP1gads!E28</f>
         <v>0</v>
       </c>
-      <c r="F28" s="55"/>
-[...12 lines deleted...]
-      <c r="S28" s="40">
+      <c r="F28" s="41"/>
+      <c r="G28" s="41"/>
+      <c r="H28" s="41"/>
+      <c r="I28" s="41"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="41"/>
+      <c r="L28" s="41"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="41"/>
+      <c r="O28" s="41"/>
+      <c r="P28" s="41"/>
+      <c r="Q28" s="42"/>
+      <c r="R28" s="36"/>
+      <c r="S28" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T28" s="94"/>
-[...10 lines deleted...]
-      <c r="AO28" s="86">
+      <c r="T28" s="80"/>
+      <c r="U28" s="80"/>
+      <c r="W28" s="37"/>
+      <c r="X28" s="37"/>
+      <c r="AE28" s="87"/>
+      <c r="AF28" s="87"/>
+      <c r="AG28" s="87"/>
+      <c r="AH28" s="87"/>
+      <c r="AI28" s="87"/>
+      <c r="AJ28" s="87"/>
+      <c r="AK28" s="87"/>
+      <c r="AO28" s="72">
         <v>21</v>
       </c>
-      <c r="AP28" s="86">
+      <c r="AP28" s="72">
         <v>35</v>
       </c>
     </row>
     <row r="29" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D29" s="151" t="str">
+      <c r="D29" s="137" t="str">
         <f>IF(NP1gads!D29="","",NP1gads!D29)</f>
         <v>Grants</v>
       </c>
-      <c r="E29" s="130">
+      <c r="E29" s="116">
         <f>NP1gads!E29</f>
         <v>0</v>
       </c>
-      <c r="F29" s="55"/>
-[...12 lines deleted...]
-      <c r="S29" s="40">
+      <c r="F29" s="41"/>
+      <c r="G29" s="41"/>
+      <c r="H29" s="41"/>
+      <c r="I29" s="41"/>
+      <c r="J29" s="41"/>
+      <c r="K29" s="41"/>
+      <c r="L29" s="41"/>
+      <c r="M29" s="41"/>
+      <c r="N29" s="41"/>
+      <c r="O29" s="41"/>
+      <c r="P29" s="41"/>
+      <c r="Q29" s="42"/>
+      <c r="R29" s="36"/>
+      <c r="S29" s="26">
         <f t="shared" si="4" ref="S29">SUM(F29:Q29)</f>
         <v>0</v>
       </c>
-      <c r="T29" s="94"/>
-[...10 lines deleted...]
-      <c r="AO29" s="86">
+      <c r="T29" s="80"/>
+      <c r="U29" s="80"/>
+      <c r="W29" s="37"/>
+      <c r="X29" s="37"/>
+      <c r="AE29" s="87"/>
+      <c r="AF29" s="87"/>
+      <c r="AG29" s="87"/>
+      <c r="AH29" s="87"/>
+      <c r="AI29" s="87"/>
+      <c r="AJ29" s="87"/>
+      <c r="AK29" s="87"/>
+      <c r="AO29" s="72">
         <v>22</v>
       </c>
-      <c r="AP29" s="86">
+      <c r="AP29" s="72">
         <v>36</v>
       </c>
     </row>
     <row r="30" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D30" s="59" t="str">
+      <c r="D30" s="45" t="str">
         <f>IF(NP1gads!D30="","",NP1gads!D30)</f>
         <v>Citas fiziskas vai jurisikas personas aizdevums</v>
       </c>
-      <c r="E30" s="130">
+      <c r="E30" s="116">
         <f>NP1gads!E30</f>
         <v>0</v>
       </c>
-      <c r="F30" s="55"/>
-[...12 lines deleted...]
-      <c r="S30" s="40">
+      <c r="F30" s="41"/>
+      <c r="G30" s="41"/>
+      <c r="H30" s="41"/>
+      <c r="I30" s="41"/>
+      <c r="J30" s="41"/>
+      <c r="K30" s="41"/>
+      <c r="L30" s="41"/>
+      <c r="M30" s="41"/>
+      <c r="N30" s="41"/>
+      <c r="O30" s="41"/>
+      <c r="P30" s="41"/>
+      <c r="Q30" s="42"/>
+      <c r="R30" s="36"/>
+      <c r="S30" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T30" s="94"/>
-[...10 lines deleted...]
-      <c r="AO30" s="86">
+      <c r="T30" s="80"/>
+      <c r="U30" s="80"/>
+      <c r="W30" s="37"/>
+      <c r="X30" s="37"/>
+      <c r="AE30" s="87"/>
+      <c r="AF30" s="87"/>
+      <c r="AG30" s="87"/>
+      <c r="AH30" s="87"/>
+      <c r="AI30" s="87"/>
+      <c r="AJ30" s="87"/>
+      <c r="AK30" s="87"/>
+      <c r="AO30" s="72">
         <v>22</v>
       </c>
-      <c r="AP30" s="86">
+      <c r="AP30" s="72">
         <v>36</v>
       </c>
     </row>
     <row r="31" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D31" s="107" t="str">
+      <c r="D31" s="93" t="str">
         <f>IF(NP1gads!D31="","",NP1gads!D31)</f>
         <v/>
       </c>
-      <c r="E31" s="131">
+      <c r="E31" s="117">
         <f>NP1gads!E31</f>
         <v>0</v>
       </c>
-      <c r="F31" s="81"/>
-[...12 lines deleted...]
-      <c r="S31" s="40">
+      <c r="F31" s="67"/>
+      <c r="G31" s="67"/>
+      <c r="H31" s="67"/>
+      <c r="I31" s="67"/>
+      <c r="J31" s="67"/>
+      <c r="K31" s="67"/>
+      <c r="L31" s="67"/>
+      <c r="M31" s="67"/>
+      <c r="N31" s="67"/>
+      <c r="O31" s="67"/>
+      <c r="P31" s="67"/>
+      <c r="Q31" s="68"/>
+      <c r="R31" s="36"/>
+      <c r="S31" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T31" s="94"/>
-[...10 lines deleted...]
-      <c r="AO31" s="86">
+      <c r="T31" s="80"/>
+      <c r="U31" s="80"/>
+      <c r="W31" s="37"/>
+      <c r="X31" s="37"/>
+      <c r="AE31" s="87"/>
+      <c r="AF31" s="87"/>
+      <c r="AG31" s="87"/>
+      <c r="AH31" s="87"/>
+      <c r="AI31" s="87"/>
+      <c r="AJ31" s="87"/>
+      <c r="AK31" s="87"/>
+      <c r="AO31" s="72">
         <v>23</v>
       </c>
-      <c r="AP31" s="86">
+      <c r="AP31" s="72">
         <v>37</v>
       </c>
     </row>
     <row r="32" spans="4:42" ht="10.5" customHeight="1">
-      <c r="D32" s="108"/>
-      <c r="E32" s="24" t="s">
+      <c r="D32" s="94"/>
+      <c r="E32" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="F32" s="40">
+      <c r="F32" s="26">
         <f>(F9*$E$9)+(F10*$E$10)+(F13*$E$13)+(F14*$E$14)+(F15*$E$15)+(F16*$E$16)+(F17*$E$17)+(F18*$E$18)+(F19*$E$19)+(F20*$E$20)+(F21*$E$21)+(F22*$E$22)+(F23*$E$23)+(F26*$E$26)+(F27*$E$27)+(F28*$E$28)+(F29*$E$29)+(F30*$E$30)+(F31*$E$31)</f>
         <v>0</v>
       </c>
-      <c r="G32" s="40">
+      <c r="G32" s="26">
         <f t="shared" si="5" ref="G32:Q32">(G9*$E$9)+(G10*$E$10)+(G13*$E$13)+(G14*$E$14)+(G15*$E$15)+(G16*$E$16)+(G17*$E$17)+(G18*$E$18)+(G19*$E$19)+(G20*$E$20)+(G21*$E$21)+(G22*$E$22)+(G23*$E$23)+(G26*$E$26)+(G27*$E$27)+(G28*$E$28)+(G29*$E$29)+(G30*$E$30)+(G31*$E$31)</f>
         <v>0</v>
       </c>
-      <c r="H32" s="40">
+      <c r="H32" s="26">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="I32" s="40">
+      <c r="I32" s="26">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J32" s="40">
+      <c r="J32" s="26">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K32" s="40">
+      <c r="K32" s="26">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="L32" s="40">
+      <c r="L32" s="26">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="M32" s="40">
+      <c r="M32" s="26">
         <f>(M9*$E$9)+(M10*$E$10)+(M13*$E$13)+(M14*$E$14)+(M15*$E$15)+(M16*$E$16)+(M17*$E$17)+(M18*$E$18)+(M19*$E$19)+(M20*$E$20)+(M21*$E$21)+(M22*$E$22)+(M23*$E$23)+(M26*$E$26)+(M27*$E$27)+(M28*$E$28)+(M29*$E$29)+(M30*$E$30)+(M31*$E$31)</f>
         <v>0</v>
       </c>
-      <c r="N32" s="40">
+      <c r="N32" s="26">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O32" s="40">
+      <c r="O32" s="26">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="P32" s="40">
+      <c r="P32" s="26">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q32" s="40">
+      <c r="Q32" s="26">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="R32" s="40"/>
-      <c r="S32" s="40">
+      <c r="R32" s="26"/>
+      <c r="S32" s="26">
         <f t="shared" si="6" ref="S32">(S9*$E$9)+(S10*$E$10)+(S13*$E$13)+(S14*$E$14)+(S15*$E$15)+(S16*$E$16)+(S17*$E$17)+(S18*$E$18)+(S19*$E$19)+(S20*$E$20)+(S21*$E$21)+(S22*$E$22)+(S23*$E$23)+(S26*$E$26)+(S27*$E$27)+(S28*$E$28)+(S29*$E$29)+(S30*$E$30)+(S31*$E$31)</f>
         <v>0</v>
       </c>
-      <c r="T32" s="94"/>
-[...10 lines deleted...]
-      <c r="AO32" s="86">
+      <c r="T32" s="80"/>
+      <c r="U32" s="80"/>
+      <c r="W32" s="46"/>
+      <c r="X32" s="46"/>
+      <c r="AE32" s="87"/>
+      <c r="AF32" s="87"/>
+      <c r="AG32" s="87"/>
+      <c r="AH32" s="87"/>
+      <c r="AI32" s="87"/>
+      <c r="AJ32" s="87"/>
+      <c r="AK32" s="87"/>
+      <c r="AO32" s="72">
         <v>24</v>
       </c>
-      <c r="AP32" s="86">
+      <c r="AP32" s="72">
         <v>38</v>
       </c>
     </row>
     <row r="33" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D33" s="108"/>
-      <c r="E33" s="24" t="s">
+      <c r="D33" s="94"/>
+      <c r="E33" s="10" t="s">
         <v>52</v>
       </c>
-      <c r="F33" s="40">
+      <c r="F33" s="26">
         <f>F11+F24+SUM(F26:F32)</f>
         <v>0</v>
       </c>
-      <c r="G33" s="40">
+      <c r="G33" s="26">
         <f t="shared" si="7" ref="G33:Q33">G11+G24+SUM(G26:G32)</f>
         <v>0</v>
       </c>
-      <c r="H33" s="40">
+      <c r="H33" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="I33" s="40">
+      <c r="I33" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="J33" s="40">
+      <c r="J33" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="K33" s="40">
+      <c r="K33" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="L33" s="40">
+      <c r="L33" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M33" s="40">
+      <c r="M33" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="N33" s="40">
+      <c r="N33" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="O33" s="40">
+      <c r="O33" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="P33" s="40">
+      <c r="P33" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="Q33" s="40">
+      <c r="Q33" s="26">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="R33" s="40"/>
-      <c r="S33" s="40">
+      <c r="R33" s="26"/>
+      <c r="S33" s="26">
         <f>SUM(S9:S10,S24,S26:S32)</f>
         <v>0</v>
       </c>
-      <c r="T33" s="94"/>
-[...10 lines deleted...]
-      <c r="AO33" s="86">
+      <c r="T33" s="80"/>
+      <c r="U33" s="80"/>
+      <c r="W33" s="11"/>
+      <c r="X33" s="46"/>
+      <c r="AE33" s="87"/>
+      <c r="AF33" s="87"/>
+      <c r="AG33" s="87"/>
+      <c r="AH33" s="87"/>
+      <c r="AI33" s="87"/>
+      <c r="AJ33" s="87"/>
+      <c r="AK33" s="87"/>
+      <c r="AO33" s="72">
         <v>25</v>
       </c>
-      <c r="AP33" s="86">
+      <c r="AP33" s="72">
         <v>39</v>
       </c>
     </row>
     <row r="34" spans="2:42" ht="17.25" customHeight="1" thickBot="1">
-      <c r="B34" s="28" t="s">
+      <c r="B34" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="C34" s="28"/>
-[...27 lines deleted...]
-      <c r="AO34" s="86">
+      <c r="C34" s="14"/>
+      <c r="D34" s="95"/>
+      <c r="E34" s="53"/>
+      <c r="F34" s="96"/>
+      <c r="G34" s="96"/>
+      <c r="H34" s="96"/>
+      <c r="I34" s="96"/>
+      <c r="J34" s="96"/>
+      <c r="K34" s="96"/>
+      <c r="L34" s="96"/>
+      <c r="M34" s="96"/>
+      <c r="N34" s="96"/>
+      <c r="O34" s="96"/>
+      <c r="P34" s="96"/>
+      <c r="Q34" s="96"/>
+      <c r="R34" s="96"/>
+      <c r="S34" s="55"/>
+      <c r="T34" s="80"/>
+      <c r="U34" s="80"/>
+      <c r="W34" s="11"/>
+      <c r="X34" s="46"/>
+      <c r="AE34" s="87"/>
+      <c r="AF34" s="87"/>
+      <c r="AG34" s="87"/>
+      <c r="AH34" s="87"/>
+      <c r="AI34" s="87"/>
+      <c r="AJ34" s="87"/>
+      <c r="AK34" s="87"/>
+      <c r="AO34" s="72">
         <v>26</v>
       </c>
-      <c r="AP34" s="86">
+      <c r="AP34" s="72">
         <v>40</v>
       </c>
     </row>
     <row r="35" spans="4:37" ht="13.5" thickTop="1">
-      <c r="D35" s="113" t="str">
+      <c r="D35" s="99" t="str">
         <f>NP1gads!D35</f>
         <v>Mainīgās izmaksas</v>
       </c>
-      <c r="E35" s="25"/>
-      <c r="F35" s="111" t="str">
+      <c r="E35" s="11"/>
+      <c r="F35" s="97" t="str">
         <f>F6</f>
         <v>jan</v>
       </c>
-      <c r="G35" s="111" t="str">
+      <c r="G35" s="97" t="str">
         <f t="shared" si="8" ref="G35:Q35">G6</f>
         <v>feb</v>
       </c>
-      <c r="H35" s="111" t="str">
+      <c r="H35" s="97" t="str">
         <f t="shared" si="8"/>
         <v>mar</v>
       </c>
-      <c r="I35" s="111" t="str">
+      <c r="I35" s="97" t="str">
         <f t="shared" si="8"/>
         <v>apr</v>
       </c>
-      <c r="J35" s="111" t="str">
+      <c r="J35" s="97" t="str">
         <f t="shared" si="8"/>
         <v>mai</v>
       </c>
-      <c r="K35" s="111" t="str">
+      <c r="K35" s="97" t="str">
         <f t="shared" si="8"/>
         <v>jūn</v>
       </c>
-      <c r="L35" s="111" t="str">
+      <c r="L35" s="97" t="str">
         <f t="shared" si="8"/>
         <v>jūl</v>
       </c>
-      <c r="M35" s="111" t="str">
+      <c r="M35" s="97" t="str">
         <f t="shared" si="8"/>
         <v>aug</v>
       </c>
-      <c r="N35" s="111" t="str">
+      <c r="N35" s="97" t="str">
         <f t="shared" si="8"/>
         <v>sep</v>
       </c>
-      <c r="O35" s="111" t="str">
+      <c r="O35" s="97" t="str">
         <f t="shared" si="8"/>
         <v>okt</v>
       </c>
-      <c r="P35" s="111" t="str">
+      <c r="P35" s="97" t="str">
         <f t="shared" si="8"/>
         <v>nov</v>
       </c>
-      <c r="Q35" s="111" t="str">
+      <c r="Q35" s="97" t="str">
         <f t="shared" si="8"/>
         <v>dec</v>
       </c>
-      <c r="R35" s="112"/>
-      <c r="S35" s="71" t="s">
+      <c r="R35" s="98"/>
+      <c r="S35" s="57" t="s">
         <v>7</v>
       </c>
-      <c r="T35" s="94"/>
-[...9 lines deleted...]
-      <c r="AK35" s="101"/>
+      <c r="T35" s="80"/>
+      <c r="U35" s="80"/>
+      <c r="W35" s="11"/>
+      <c r="X35" s="46"/>
+      <c r="AE35" s="87"/>
+      <c r="AF35" s="87"/>
+      <c r="AG35" s="87"/>
+      <c r="AH35" s="87"/>
+      <c r="AI35" s="87"/>
+      <c r="AJ35" s="87"/>
+      <c r="AK35" s="87"/>
     </row>
     <row r="36" spans="4:42" ht="11.25" customHeight="1" hidden="1">
-      <c r="D36" s="72" t="str">
+      <c r="D36" s="58" t="str">
         <f>IF(NP1gads!D36="","",NP1gads!D36)</f>
         <v>Plānotie maksājumi</v>
       </c>
-      <c r="E36" s="128">
+      <c r="E36" s="114">
         <f>NP1gads!E36</f>
         <v>0</v>
       </c>
-      <c r="F36" s="48"/>
-[...12 lines deleted...]
-      <c r="S36" s="40">
+      <c r="F36" s="34"/>
+      <c r="G36" s="34"/>
+      <c r="H36" s="34"/>
+      <c r="I36" s="34"/>
+      <c r="J36" s="34"/>
+      <c r="K36" s="34"/>
+      <c r="L36" s="34"/>
+      <c r="M36" s="34"/>
+      <c r="N36" s="34"/>
+      <c r="O36" s="34"/>
+      <c r="P36" s="34"/>
+      <c r="Q36" s="35"/>
+      <c r="R36" s="36"/>
+      <c r="S36" s="26">
         <f t="shared" si="9" ref="S36:S50">SUM(F36:Q36)</f>
         <v>0</v>
       </c>
-      <c r="T36" s="94"/>
-[...10 lines deleted...]
-      <c r="AO36" s="86">
+      <c r="T36" s="80"/>
+      <c r="U36" s="80"/>
+      <c r="W36" s="37"/>
+      <c r="X36" s="37"/>
+      <c r="AE36" s="87"/>
+      <c r="AF36" s="87"/>
+      <c r="AG36" s="87"/>
+      <c r="AH36" s="87"/>
+      <c r="AI36" s="87"/>
+      <c r="AJ36" s="87"/>
+      <c r="AK36" s="87"/>
+      <c r="AO36" s="72">
         <v>27</v>
       </c>
-      <c r="AP36" s="86">
+      <c r="AP36" s="72">
         <v>42</v>
       </c>
     </row>
     <row r="37" spans="4:37" ht="11.25" customHeight="1" hidden="1">
-      <c r="D37" s="100"/>
-[...25 lines deleted...]
-      <c r="AK37" s="101"/>
+      <c r="D37" s="86"/>
+      <c r="E37" s="155"/>
+      <c r="F37" s="156"/>
+      <c r="G37" s="156"/>
+      <c r="H37" s="156"/>
+      <c r="I37" s="156"/>
+      <c r="J37" s="156"/>
+      <c r="K37" s="156"/>
+      <c r="L37" s="156"/>
+      <c r="M37" s="156"/>
+      <c r="N37" s="156"/>
+      <c r="O37" s="156"/>
+      <c r="P37" s="156"/>
+      <c r="Q37" s="156"/>
+      <c r="R37" s="36"/>
+      <c r="S37" s="26"/>
+      <c r="T37" s="80"/>
+      <c r="U37" s="80"/>
+      <c r="W37" s="37"/>
+      <c r="X37" s="37"/>
+      <c r="AE37" s="87"/>
+      <c r="AF37" s="87"/>
+      <c r="AG37" s="87"/>
+      <c r="AH37" s="87"/>
+      <c r="AI37" s="87"/>
+      <c r="AJ37" s="87"/>
+      <c r="AK37" s="87"/>
     </row>
     <row r="38" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D38" s="163" t="str">
+      <c r="D38" s="149" t="str">
         <f>IF(NP1gads!D38="","",NP1gads!D38)</f>
         <v>Izejmateriāli, izejvielas</v>
       </c>
-      <c r="E38" s="154">
+      <c r="E38" s="140">
         <f>NP1gads!E38</f>
         <v>0</v>
       </c>
-      <c r="F38" s="145"/>
-[...12 lines deleted...]
-      <c r="S38" s="40">
+      <c r="F38" s="131"/>
+      <c r="G38" s="131"/>
+      <c r="H38" s="131"/>
+      <c r="I38" s="131"/>
+      <c r="J38" s="131"/>
+      <c r="K38" s="131"/>
+      <c r="L38" s="131"/>
+      <c r="M38" s="131"/>
+      <c r="N38" s="131"/>
+      <c r="O38" s="131"/>
+      <c r="P38" s="131"/>
+      <c r="Q38" s="132"/>
+      <c r="R38" s="36"/>
+      <c r="S38" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="T38" s="94"/>
-[...10 lines deleted...]
-      <c r="AO38" s="86">
+      <c r="T38" s="80"/>
+      <c r="U38" s="80"/>
+      <c r="W38" s="37"/>
+      <c r="X38" s="37"/>
+      <c r="AE38" s="87"/>
+      <c r="AF38" s="87"/>
+      <c r="AG38" s="87"/>
+      <c r="AH38" s="87"/>
+      <c r="AI38" s="87"/>
+      <c r="AJ38" s="87"/>
+      <c r="AK38" s="87"/>
+      <c r="AO38" s="72">
         <v>28</v>
       </c>
-      <c r="AP38" s="86">
+      <c r="AP38" s="72">
         <v>43</v>
       </c>
     </row>
     <row r="39" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D39" s="164" t="str">
+      <c r="D39" s="150" t="str">
         <f>IF(NP1gads!D39="","",NP1gads!D39)</f>
         <v>Ražošanā strādājošo darba alga un sociālais nodoklis</v>
       </c>
-      <c r="E39" s="54">
+      <c r="E39" s="40">
         <f>NP1gads!E39</f>
         <v>0</v>
       </c>
-      <c r="F39" s="55"/>
-[...12 lines deleted...]
-      <c r="S39" s="40">
+      <c r="F39" s="41"/>
+      <c r="G39" s="41"/>
+      <c r="H39" s="41"/>
+      <c r="I39" s="41"/>
+      <c r="J39" s="41"/>
+      <c r="K39" s="41"/>
+      <c r="L39" s="41"/>
+      <c r="M39" s="41"/>
+      <c r="N39" s="41"/>
+      <c r="O39" s="41"/>
+      <c r="P39" s="41"/>
+      <c r="Q39" s="123"/>
+      <c r="R39" s="36"/>
+      <c r="S39" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="T39" s="94"/>
-[...10 lines deleted...]
-      <c r="AO39" s="86">
+      <c r="T39" s="80"/>
+      <c r="U39" s="80"/>
+      <c r="W39" s="37"/>
+      <c r="X39" s="37"/>
+      <c r="AE39" s="87"/>
+      <c r="AF39" s="87"/>
+      <c r="AG39" s="87"/>
+      <c r="AH39" s="87"/>
+      <c r="AI39" s="87"/>
+      <c r="AJ39" s="87"/>
+      <c r="AK39" s="87"/>
+      <c r="AO39" s="72">
         <v>29</v>
       </c>
-      <c r="AP39" s="86">
+      <c r="AP39" s="72">
         <v>44</v>
       </c>
     </row>
     <row r="40" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D40" s="164" t="str">
+      <c r="D40" s="150" t="str">
         <f>IF(NP1gads!D40="","",NP1gads!D40)</f>
         <v xml:space="preserve">Izdevumi elektroenerģijai </v>
       </c>
-      <c r="E40" s="54">
+      <c r="E40" s="40">
         <f>NP1gads!E40</f>
         <v>0</v>
       </c>
-      <c r="F40" s="55"/>
-[...12 lines deleted...]
-      <c r="S40" s="40">
+      <c r="F40" s="41"/>
+      <c r="G40" s="41"/>
+      <c r="H40" s="41"/>
+      <c r="I40" s="41"/>
+      <c r="J40" s="41"/>
+      <c r="K40" s="41"/>
+      <c r="L40" s="41"/>
+      <c r="M40" s="41"/>
+      <c r="N40" s="41"/>
+      <c r="O40" s="41"/>
+      <c r="P40" s="41"/>
+      <c r="Q40" s="123"/>
+      <c r="R40" s="36"/>
+      <c r="S40" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="T40" s="94"/>
-[...10 lines deleted...]
-      <c r="AO40" s="86">
+      <c r="T40" s="80"/>
+      <c r="U40" s="80"/>
+      <c r="W40" s="37"/>
+      <c r="X40" s="37"/>
+      <c r="AE40" s="87"/>
+      <c r="AF40" s="87"/>
+      <c r="AG40" s="87"/>
+      <c r="AH40" s="87"/>
+      <c r="AI40" s="87"/>
+      <c r="AJ40" s="87"/>
+      <c r="AK40" s="87"/>
+      <c r="AO40" s="72">
         <v>30</v>
       </c>
-      <c r="AP40" s="86">
+      <c r="AP40" s="72">
         <v>45</v>
       </c>
     </row>
     <row r="41" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D41" s="164" t="str">
+      <c r="D41" s="150" t="str">
         <f>IF(NP1gads!D41="","",NP1gads!D41)</f>
         <v>Realizācijas izmaksas</v>
       </c>
-      <c r="E41" s="54">
+      <c r="E41" s="40">
         <f>NP1gads!E41</f>
         <v>0</v>
       </c>
-      <c r="F41" s="55"/>
-[...12 lines deleted...]
-      <c r="S41" s="40">
+      <c r="F41" s="41"/>
+      <c r="G41" s="41"/>
+      <c r="H41" s="41"/>
+      <c r="I41" s="41"/>
+      <c r="J41" s="41"/>
+      <c r="K41" s="41"/>
+      <c r="L41" s="41"/>
+      <c r="M41" s="41"/>
+      <c r="N41" s="41"/>
+      <c r="O41" s="41"/>
+      <c r="P41" s="41"/>
+      <c r="Q41" s="123"/>
+      <c r="R41" s="36"/>
+      <c r="S41" s="26">
         <f>SUM(F41:Q41)</f>
         <v>0</v>
       </c>
-      <c r="T41" s="94"/>
-[...10 lines deleted...]
-      <c r="AO41" s="86">
+      <c r="T41" s="80"/>
+      <c r="U41" s="80"/>
+      <c r="W41" s="37"/>
+      <c r="X41" s="37"/>
+      <c r="AE41" s="87"/>
+      <c r="AF41" s="87"/>
+      <c r="AG41" s="87"/>
+      <c r="AH41" s="87"/>
+      <c r="AI41" s="87"/>
+      <c r="AJ41" s="87"/>
+      <c r="AK41" s="87"/>
+      <c r="AO41" s="72">
         <v>31</v>
       </c>
-      <c r="AP41" s="86">
+      <c r="AP41" s="72">
         <v>46</v>
       </c>
     </row>
     <row r="42" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D42" s="164" t="str">
+      <c r="D42" s="150" t="str">
         <f>IF(NP1gads!D42="","",NP1gads!D42)</f>
         <v xml:space="preserve">Transporta izmaksas </v>
       </c>
-      <c r="E42" s="54">
+      <c r="E42" s="40">
         <f>NP1gads!E42</f>
         <v>0</v>
       </c>
-      <c r="F42" s="55"/>
-[...12 lines deleted...]
-      <c r="S42" s="40">
+      <c r="F42" s="41"/>
+      <c r="G42" s="41"/>
+      <c r="H42" s="41"/>
+      <c r="I42" s="41"/>
+      <c r="J42" s="41"/>
+      <c r="K42" s="41"/>
+      <c r="L42" s="41"/>
+      <c r="M42" s="41"/>
+      <c r="N42" s="41"/>
+      <c r="O42" s="41"/>
+      <c r="P42" s="41"/>
+      <c r="Q42" s="123"/>
+      <c r="R42" s="36"/>
+      <c r="S42" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="T42" s="94"/>
-[...10 lines deleted...]
-      <c r="AO42" s="86">
+      <c r="T42" s="80"/>
+      <c r="U42" s="80"/>
+      <c r="W42" s="37"/>
+      <c r="X42" s="37"/>
+      <c r="AE42" s="87"/>
+      <c r="AF42" s="87"/>
+      <c r="AG42" s="87"/>
+      <c r="AH42" s="87"/>
+      <c r="AI42" s="87"/>
+      <c r="AJ42" s="87"/>
+      <c r="AK42" s="87"/>
+      <c r="AO42" s="72">
         <v>32</v>
       </c>
-      <c r="AP42" s="86">
+      <c r="AP42" s="72">
         <v>47</v>
       </c>
     </row>
     <row r="43" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D43" s="164" t="str">
+      <c r="D43" s="150" t="str">
         <f>IF(NP1gads!D43="","",NP1gads!D43)</f>
         <v>Izdevumi pakalpojumu apmaksai</v>
       </c>
-      <c r="E43" s="54">
+      <c r="E43" s="40">
         <f>NP1gads!E43</f>
         <v>0</v>
       </c>
-      <c r="F43" s="55"/>
-[...12 lines deleted...]
-      <c r="S43" s="40">
+      <c r="F43" s="41"/>
+      <c r="G43" s="41"/>
+      <c r="H43" s="41"/>
+      <c r="I43" s="41"/>
+      <c r="J43" s="41"/>
+      <c r="K43" s="41"/>
+      <c r="L43" s="41"/>
+      <c r="M43" s="41"/>
+      <c r="N43" s="41"/>
+      <c r="O43" s="41"/>
+      <c r="P43" s="41"/>
+      <c r="Q43" s="123"/>
+      <c r="R43" s="36"/>
+      <c r="S43" s="26">
         <f>SUM(F43:Q43)</f>
         <v>0</v>
       </c>
-      <c r="T43" s="94"/>
-[...10 lines deleted...]
-      <c r="AO43" s="86">
+      <c r="T43" s="80"/>
+      <c r="U43" s="80"/>
+      <c r="W43" s="37"/>
+      <c r="X43" s="37"/>
+      <c r="AE43" s="87"/>
+      <c r="AF43" s="87"/>
+      <c r="AG43" s="87"/>
+      <c r="AH43" s="87"/>
+      <c r="AI43" s="87"/>
+      <c r="AJ43" s="87"/>
+      <c r="AK43" s="87"/>
+      <c r="AO43" s="72">
         <v>33</v>
       </c>
-      <c r="AP43" s="86">
+      <c r="AP43" s="72">
         <v>48</v>
       </c>
     </row>
     <row r="44" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D44" s="164" t="str">
+      <c r="D44" s="150" t="str">
         <f>IF(NP1gads!D44="","",NP1gads!D44)</f>
         <v>Citi (piem., Iekārtu, tehnikas remonts)</v>
       </c>
-      <c r="E44" s="54">
+      <c r="E44" s="40">
         <f>NP1gads!E44</f>
         <v>0</v>
       </c>
-      <c r="F44" s="55"/>
-[...12 lines deleted...]
-      <c r="S44" s="40">
+      <c r="F44" s="41"/>
+      <c r="G44" s="41"/>
+      <c r="H44" s="41"/>
+      <c r="I44" s="41"/>
+      <c r="J44" s="41"/>
+      <c r="K44" s="41"/>
+      <c r="L44" s="41"/>
+      <c r="M44" s="41"/>
+      <c r="N44" s="41"/>
+      <c r="O44" s="41"/>
+      <c r="P44" s="41"/>
+      <c r="Q44" s="123"/>
+      <c r="R44" s="36"/>
+      <c r="S44" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="T44" s="94"/>
-[...10 lines deleted...]
-      <c r="AO44" s="86">
+      <c r="T44" s="80"/>
+      <c r="U44" s="80"/>
+      <c r="W44" s="37"/>
+      <c r="X44" s="37"/>
+      <c r="AE44" s="87"/>
+      <c r="AF44" s="87"/>
+      <c r="AG44" s="87"/>
+      <c r="AH44" s="87"/>
+      <c r="AI44" s="87"/>
+      <c r="AJ44" s="87"/>
+      <c r="AK44" s="87"/>
+      <c r="AO44" s="72">
         <v>34</v>
       </c>
-      <c r="AP44" s="86">
+      <c r="AP44" s="72">
         <v>49</v>
       </c>
     </row>
     <row r="45" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D45" s="164" t="str">
+      <c r="D45" s="150" t="str">
         <f>IF(NP1gads!D45="","",NP1gads!D45)</f>
         <v/>
       </c>
-      <c r="E45" s="54">
+      <c r="E45" s="40">
         <f>NP1gads!E45</f>
         <v>0</v>
       </c>
-      <c r="F45" s="55"/>
-[...12 lines deleted...]
-      <c r="S45" s="40">
+      <c r="F45" s="41"/>
+      <c r="G45" s="41"/>
+      <c r="H45" s="41"/>
+      <c r="I45" s="41"/>
+      <c r="J45" s="41"/>
+      <c r="K45" s="41"/>
+      <c r="L45" s="41"/>
+      <c r="M45" s="41"/>
+      <c r="N45" s="41"/>
+      <c r="O45" s="41"/>
+      <c r="P45" s="41"/>
+      <c r="Q45" s="123"/>
+      <c r="R45" s="36"/>
+      <c r="S45" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="T45" s="94"/>
-[...10 lines deleted...]
-      <c r="AO45" s="86">
+      <c r="T45" s="80"/>
+      <c r="U45" s="80"/>
+      <c r="W45" s="37"/>
+      <c r="X45" s="37"/>
+      <c r="AE45" s="87"/>
+      <c r="AF45" s="87"/>
+      <c r="AG45" s="87"/>
+      <c r="AH45" s="87"/>
+      <c r="AI45" s="87"/>
+      <c r="AJ45" s="87"/>
+      <c r="AK45" s="87"/>
+      <c r="AO45" s="72">
         <v>35</v>
       </c>
-      <c r="AP45" s="86">
+      <c r="AP45" s="72">
         <v>50</v>
       </c>
     </row>
     <row r="46" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D46" s="164" t="str">
+      <c r="D46" s="150" t="str">
         <f>IF(NP1gads!D46="","",NP1gads!D46)</f>
         <v/>
       </c>
-      <c r="E46" s="54">
+      <c r="E46" s="40">
         <f>NP1gads!E46</f>
         <v>0</v>
       </c>
-      <c r="F46" s="55"/>
-[...12 lines deleted...]
-      <c r="S46" s="40">
+      <c r="F46" s="41"/>
+      <c r="G46" s="41"/>
+      <c r="H46" s="41"/>
+      <c r="I46" s="41"/>
+      <c r="J46" s="41"/>
+      <c r="K46" s="41"/>
+      <c r="L46" s="41"/>
+      <c r="M46" s="41"/>
+      <c r="N46" s="41"/>
+      <c r="O46" s="41"/>
+      <c r="P46" s="41"/>
+      <c r="Q46" s="123"/>
+      <c r="R46" s="36"/>
+      <c r="S46" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="T46" s="94"/>
-[...10 lines deleted...]
-      <c r="AO46" s="86">
+      <c r="T46" s="80"/>
+      <c r="U46" s="80"/>
+      <c r="W46" s="37"/>
+      <c r="X46" s="37"/>
+      <c r="AE46" s="87"/>
+      <c r="AF46" s="87"/>
+      <c r="AG46" s="87"/>
+      <c r="AH46" s="87"/>
+      <c r="AI46" s="87"/>
+      <c r="AJ46" s="87"/>
+      <c r="AK46" s="87"/>
+      <c r="AO46" s="72">
         <v>36</v>
       </c>
-      <c r="AP46" s="86">
+      <c r="AP46" s="72">
         <v>51</v>
       </c>
     </row>
     <row r="47" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D47" s="148" t="str">
+      <c r="D47" s="134" t="str">
         <f>IF(NP1gads!D47="","",NP1gads!D47)</f>
         <v/>
       </c>
-      <c r="E47" s="54">
+      <c r="E47" s="40">
         <f>NP1gads!E47</f>
         <v>0</v>
       </c>
-      <c r="F47" s="55"/>
-[...12 lines deleted...]
-      <c r="S47" s="40">
+      <c r="F47" s="41"/>
+      <c r="G47" s="41"/>
+      <c r="H47" s="41"/>
+      <c r="I47" s="41"/>
+      <c r="J47" s="41"/>
+      <c r="K47" s="41"/>
+      <c r="L47" s="41"/>
+      <c r="M47" s="41"/>
+      <c r="N47" s="41"/>
+      <c r="O47" s="41"/>
+      <c r="P47" s="41"/>
+      <c r="Q47" s="123"/>
+      <c r="R47" s="36"/>
+      <c r="S47" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="T47" s="94"/>
-[...10 lines deleted...]
-      <c r="AO47" s="86">
+      <c r="T47" s="80"/>
+      <c r="U47" s="80"/>
+      <c r="W47" s="37"/>
+      <c r="X47" s="37"/>
+      <c r="AE47" s="87"/>
+      <c r="AF47" s="87"/>
+      <c r="AG47" s="87"/>
+      <c r="AH47" s="87"/>
+      <c r="AI47" s="87"/>
+      <c r="AJ47" s="87"/>
+      <c r="AK47" s="87"/>
+      <c r="AO47" s="72">
         <v>37</v>
       </c>
-      <c r="AP47" s="86">
+      <c r="AP47" s="72">
         <v>52</v>
       </c>
     </row>
     <row r="48" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D48" s="148" t="str">
+      <c r="D48" s="134" t="str">
         <f>IF(NP1gads!D48="","",NP1gads!D48)</f>
         <v/>
       </c>
-      <c r="E48" s="54">
+      <c r="E48" s="40">
         <f>NP1gads!E48</f>
         <v>0</v>
       </c>
-      <c r="F48" s="55"/>
-[...12 lines deleted...]
-      <c r="S48" s="40">
+      <c r="F48" s="41"/>
+      <c r="G48" s="41"/>
+      <c r="H48" s="41"/>
+      <c r="I48" s="41"/>
+      <c r="J48" s="41"/>
+      <c r="K48" s="41"/>
+      <c r="L48" s="41"/>
+      <c r="M48" s="41"/>
+      <c r="N48" s="41"/>
+      <c r="O48" s="41"/>
+      <c r="P48" s="41"/>
+      <c r="Q48" s="123"/>
+      <c r="R48" s="36"/>
+      <c r="S48" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="T48" s="94"/>
-[...10 lines deleted...]
-      <c r="AO48" s="86">
+      <c r="T48" s="80"/>
+      <c r="U48" s="80"/>
+      <c r="W48" s="37"/>
+      <c r="X48" s="37"/>
+      <c r="AE48" s="87"/>
+      <c r="AF48" s="87"/>
+      <c r="AG48" s="87"/>
+      <c r="AH48" s="87"/>
+      <c r="AI48" s="87"/>
+      <c r="AJ48" s="87"/>
+      <c r="AK48" s="87"/>
+      <c r="AO48" s="72">
         <v>38</v>
       </c>
-      <c r="AP48" s="86">
+      <c r="AP48" s="72">
         <v>53</v>
       </c>
     </row>
     <row r="49" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D49" s="148" t="str">
+      <c r="D49" s="134" t="str">
         <f>IF(NP1gads!D49="","",NP1gads!D49)</f>
         <v/>
       </c>
-      <c r="E49" s="54">
+      <c r="E49" s="40">
         <f>NP1gads!E49</f>
         <v>0</v>
       </c>
-      <c r="F49" s="55"/>
-[...12 lines deleted...]
-      <c r="S49" s="40">
+      <c r="F49" s="41"/>
+      <c r="G49" s="41"/>
+      <c r="H49" s="41"/>
+      <c r="I49" s="41"/>
+      <c r="J49" s="41"/>
+      <c r="K49" s="41"/>
+      <c r="L49" s="41"/>
+      <c r="M49" s="41"/>
+      <c r="N49" s="41"/>
+      <c r="O49" s="41"/>
+      <c r="P49" s="41"/>
+      <c r="Q49" s="123"/>
+      <c r="R49" s="36"/>
+      <c r="S49" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="T49" s="94"/>
-[...10 lines deleted...]
-      <c r="AO49" s="86">
+      <c r="T49" s="80"/>
+      <c r="U49" s="80"/>
+      <c r="W49" s="37"/>
+      <c r="X49" s="37"/>
+      <c r="AE49" s="87"/>
+      <c r="AF49" s="87"/>
+      <c r="AG49" s="87"/>
+      <c r="AH49" s="87"/>
+      <c r="AI49" s="87"/>
+      <c r="AJ49" s="87"/>
+      <c r="AK49" s="87"/>
+      <c r="AO49" s="72">
         <v>39</v>
       </c>
-      <c r="AP49" s="86">
+      <c r="AP49" s="72">
         <v>54</v>
       </c>
     </row>
     <row r="50" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D50" s="149" t="str">
+      <c r="D50" s="135" t="str">
         <f>IF(NP1gads!D50="","",NP1gads!D50)</f>
         <v/>
       </c>
-      <c r="E50" s="139">
+      <c r="E50" s="125">
         <f>NP1gads!E50</f>
         <v>0</v>
       </c>
-      <c r="F50" s="140"/>
-[...12 lines deleted...]
-      <c r="S50" s="40">
+      <c r="F50" s="126"/>
+      <c r="G50" s="126"/>
+      <c r="H50" s="126"/>
+      <c r="I50" s="126"/>
+      <c r="J50" s="126"/>
+      <c r="K50" s="126"/>
+      <c r="L50" s="126"/>
+      <c r="M50" s="126"/>
+      <c r="N50" s="126"/>
+      <c r="O50" s="126"/>
+      <c r="P50" s="126"/>
+      <c r="Q50" s="127"/>
+      <c r="R50" s="36"/>
+      <c r="S50" s="26">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="T50" s="94"/>
-[...10 lines deleted...]
-      <c r="AO50" s="86">
+      <c r="T50" s="80"/>
+      <c r="U50" s="80"/>
+      <c r="W50" s="37"/>
+      <c r="X50" s="37"/>
+      <c r="AE50" s="87"/>
+      <c r="AF50" s="87"/>
+      <c r="AG50" s="87"/>
+      <c r="AH50" s="87"/>
+      <c r="AI50" s="87"/>
+      <c r="AJ50" s="87"/>
+      <c r="AK50" s="87"/>
+      <c r="AO50" s="72">
         <v>40</v>
       </c>
-      <c r="AP50" s="86">
+      <c r="AP50" s="72">
         <v>62</v>
       </c>
     </row>
     <row r="51" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D51" s="108"/>
-      <c r="E51" s="24" t="s">
+      <c r="D51" s="94"/>
+      <c r="E51" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="F51" s="40">
+      <c r="F51" s="26">
         <f>SUM(F38:F50)</f>
         <v>0</v>
       </c>
-      <c r="G51" s="40">
+      <c r="G51" s="26">
         <f t="shared" si="10" ref="G51:Q51">SUM(G38:G50)</f>
         <v>0</v>
       </c>
-      <c r="H51" s="40">
+      <c r="H51" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="I51" s="40">
+      <c r="I51" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="J51" s="40">
+      <c r="J51" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K51" s="40">
+      <c r="K51" s="26">
         <f>SUM(K38:K50)</f>
         <v>0</v>
       </c>
-      <c r="L51" s="40">
+      <c r="L51" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="M51" s="40">
+      <c r="M51" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="N51" s="40">
+      <c r="N51" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="O51" s="40">
+      <c r="O51" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="P51" s="40">
+      <c r="P51" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="Q51" s="40">
+      <c r="Q51" s="26">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="R51" s="45"/>
-      <c r="S51" s="40">
+      <c r="R51" s="31"/>
+      <c r="S51" s="26">
         <f>SUM(S38:S50)</f>
         <v>0</v>
       </c>
-      <c r="T51" s="94"/>
-[...10 lines deleted...]
-      <c r="AO51" s="86">
+      <c r="T51" s="80"/>
+      <c r="U51" s="80"/>
+      <c r="W51" s="11"/>
+      <c r="X51" s="46"/>
+      <c r="AE51" s="87"/>
+      <c r="AF51" s="87"/>
+      <c r="AG51" s="87"/>
+      <c r="AH51" s="87"/>
+      <c r="AI51" s="87"/>
+      <c r="AJ51" s="87"/>
+      <c r="AK51" s="87"/>
+      <c r="AO51" s="72">
         <v>41</v>
       </c>
-      <c r="AP51" s="86">
+      <c r="AP51" s="72">
         <v>63</v>
       </c>
     </row>
     <row r="52" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D52" s="25" t="s">
+      <c r="D52" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="E52" s="24"/>
-[...24 lines deleted...]
-      <c r="AK52" s="101"/>
+      <c r="E52" s="10"/>
+      <c r="F52" s="31"/>
+      <c r="G52" s="31"/>
+      <c r="H52" s="31"/>
+      <c r="I52" s="31"/>
+      <c r="J52" s="31"/>
+      <c r="K52" s="31"/>
+      <c r="L52" s="31"/>
+      <c r="M52" s="31"/>
+      <c r="N52" s="31"/>
+      <c r="O52" s="31"/>
+      <c r="P52" s="31"/>
+      <c r="Q52" s="31"/>
+      <c r="R52" s="31"/>
+      <c r="S52" s="26"/>
+      <c r="T52" s="80"/>
+      <c r="U52" s="80"/>
+      <c r="W52" s="11"/>
+      <c r="X52" s="46"/>
+      <c r="AE52" s="87"/>
+      <c r="AF52" s="87"/>
+      <c r="AG52" s="87"/>
+      <c r="AH52" s="87"/>
+      <c r="AI52" s="87"/>
+      <c r="AJ52" s="87"/>
+      <c r="AK52" s="87"/>
     </row>
     <row r="53" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D53" s="184" t="str">
+      <c r="D53" s="170" t="str">
         <f>IF(NP1gads!D53="","",NP1gads!D53)</f>
         <v>Pastāvīgi strādājošo darba algas, soc.nod.</v>
       </c>
-      <c r="E53" s="154">
+      <c r="E53" s="140">
         <f>NP1gads!E53</f>
         <v>0</v>
       </c>
-      <c r="F53" s="145"/>
-[...12 lines deleted...]
-      <c r="S53" s="40">
+      <c r="F53" s="131"/>
+      <c r="G53" s="131"/>
+      <c r="H53" s="131"/>
+      <c r="I53" s="131"/>
+      <c r="J53" s="131"/>
+      <c r="K53" s="131"/>
+      <c r="L53" s="131"/>
+      <c r="M53" s="131"/>
+      <c r="N53" s="131"/>
+      <c r="O53" s="131"/>
+      <c r="P53" s="131"/>
+      <c r="Q53" s="132"/>
+      <c r="R53" s="36"/>
+      <c r="S53" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T53" s="94"/>
-[...10 lines deleted...]
-      <c r="AO53" s="86">
+      <c r="T53" s="80"/>
+      <c r="U53" s="80"/>
+      <c r="W53" s="37"/>
+      <c r="X53" s="37"/>
+      <c r="AE53" s="87"/>
+      <c r="AF53" s="87"/>
+      <c r="AG53" s="87"/>
+      <c r="AH53" s="87"/>
+      <c r="AI53" s="87"/>
+      <c r="AJ53" s="87"/>
+      <c r="AK53" s="87"/>
+      <c r="AO53" s="72">
         <v>42</v>
       </c>
-      <c r="AP53" s="86">
+      <c r="AP53" s="72">
         <v>64</v>
       </c>
     </row>
     <row r="54" spans="4:42" ht="25.5" customHeight="1">
-      <c r="D54" s="185" t="str">
+      <c r="D54" s="171" t="str">
         <f>IF(NP1gads!D54="","",NP1gads!D54)</f>
         <v>Administrācijas izdevumi (piemēram, interneta pieslēgums, 
 mobilo sakaru pieslēgums)</v>
       </c>
-      <c r="E54" s="54">
+      <c r="E54" s="40">
         <f>NP1gads!E54</f>
         <v>0</v>
       </c>
-      <c r="F54" s="55"/>
-[...12 lines deleted...]
-      <c r="S54" s="40">
+      <c r="F54" s="41"/>
+      <c r="G54" s="41"/>
+      <c r="H54" s="41"/>
+      <c r="I54" s="41"/>
+      <c r="J54" s="41"/>
+      <c r="K54" s="41"/>
+      <c r="L54" s="41"/>
+      <c r="M54" s="41"/>
+      <c r="N54" s="41"/>
+      <c r="O54" s="41"/>
+      <c r="P54" s="41"/>
+      <c r="Q54" s="123"/>
+      <c r="R54" s="36"/>
+      <c r="S54" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T54" s="94"/>
-[...10 lines deleted...]
-      <c r="AO54" s="86">
+      <c r="T54" s="80"/>
+      <c r="U54" s="80"/>
+      <c r="W54" s="37"/>
+      <c r="X54" s="37"/>
+      <c r="AE54" s="87"/>
+      <c r="AF54" s="87"/>
+      <c r="AG54" s="87"/>
+      <c r="AH54" s="87"/>
+      <c r="AI54" s="87"/>
+      <c r="AJ54" s="87"/>
+      <c r="AK54" s="87"/>
+      <c r="AO54" s="72">
         <v>43</v>
       </c>
-      <c r="AP54" s="86">
+      <c r="AP54" s="72">
         <v>65</v>
       </c>
     </row>
     <row r="55" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D55" s="186" t="str">
+      <c r="D55" s="172" t="str">
         <f>IF(NP1gads!D55="","",NP1gads!D55)</f>
         <v>Apdrošināšana (īpašums, veselība, transports)</v>
       </c>
-      <c r="E55" s="54">
+      <c r="E55" s="40">
         <f>NP1gads!E55</f>
         <v>0</v>
       </c>
-      <c r="F55" s="55"/>
-[...12 lines deleted...]
-      <c r="S55" s="40">
+      <c r="F55" s="41"/>
+      <c r="G55" s="41"/>
+      <c r="H55" s="41"/>
+      <c r="I55" s="41"/>
+      <c r="J55" s="41"/>
+      <c r="K55" s="41"/>
+      <c r="L55" s="41"/>
+      <c r="M55" s="41"/>
+      <c r="N55" s="41"/>
+      <c r="O55" s="41"/>
+      <c r="P55" s="41"/>
+      <c r="Q55" s="123"/>
+      <c r="R55" s="36"/>
+      <c r="S55" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T55" s="94"/>
-[...10 lines deleted...]
-      <c r="AO55" s="86">
+      <c r="T55" s="80"/>
+      <c r="U55" s="80"/>
+      <c r="W55" s="37"/>
+      <c r="X55" s="37"/>
+      <c r="AE55" s="87"/>
+      <c r="AF55" s="87"/>
+      <c r="AG55" s="87"/>
+      <c r="AH55" s="87"/>
+      <c r="AI55" s="87"/>
+      <c r="AJ55" s="87"/>
+      <c r="AK55" s="87"/>
+      <c r="AO55" s="72">
         <v>44</v>
       </c>
-      <c r="AP55" s="86">
+      <c r="AP55" s="72">
         <v>66</v>
       </c>
     </row>
     <row r="56" spans="4:42" ht="11.25" customHeight="1">
-      <c r="D56" s="187" t="str">
+      <c r="D56" s="173" t="str">
         <f>IF(NP1gads!D56="","",NP1gads!D56)</f>
         <v>Nodokļi un nodevas (NĪN, DRN, ceļu nod., riska valsts nodeva u.c.)</v>
       </c>
-      <c r="E56" s="54">
+      <c r="E56" s="40">
         <f>NP1gads!E56</f>
         <v>0</v>
       </c>
-      <c r="F56" s="55"/>
-[...12 lines deleted...]
-      <c r="S56" s="40">
+      <c r="F56" s="41"/>
+      <c r="G56" s="41"/>
+      <c r="H56" s="41"/>
+      <c r="I56" s="41"/>
+      <c r="J56" s="41"/>
+      <c r="K56" s="41"/>
+      <c r="L56" s="41"/>
+      <c r="M56" s="41"/>
+      <c r="N56" s="41"/>
+      <c r="O56" s="41"/>
+      <c r="P56" s="41"/>
+      <c r="Q56" s="123"/>
+      <c r="R56" s="36"/>
+      <c r="S56" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T56" s="94"/>
-[...10 lines deleted...]
-      <c r="AP56" s="86">
+      <c r="T56" s="80"/>
+      <c r="U56" s="80"/>
+      <c r="W56" s="37"/>
+      <c r="X56" s="37"/>
+      <c r="AE56" s="87"/>
+      <c r="AF56" s="87"/>
+      <c r="AG56" s="87"/>
+      <c r="AH56" s="87"/>
+      <c r="AI56" s="87"/>
+      <c r="AJ56" s="87"/>
+      <c r="AK56" s="87"/>
+      <c r="AP56" s="72">
         <f>LOOKUP(AG2,AO2:AO55,AP2:AP55)</f>
         <v>66</v>
       </c>
     </row>
     <row r="57" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D57" s="187" t="str">
+      <c r="D57" s="173" t="str">
         <f>IF(NP1gads!D57="","",NP1gads!D57)</f>
         <v>Ēku un telpu remonts</v>
       </c>
-      <c r="E57" s="54">
+      <c r="E57" s="40">
         <f>NP1gads!E57</f>
         <v>0</v>
       </c>
-      <c r="F57" s="55"/>
-[...12 lines deleted...]
-      <c r="S57" s="40">
+      <c r="F57" s="41"/>
+      <c r="G57" s="41"/>
+      <c r="H57" s="41"/>
+      <c r="I57" s="41"/>
+      <c r="J57" s="41"/>
+      <c r="K57" s="41"/>
+      <c r="L57" s="41"/>
+      <c r="M57" s="41"/>
+      <c r="N57" s="41"/>
+      <c r="O57" s="41"/>
+      <c r="P57" s="41"/>
+      <c r="Q57" s="123"/>
+      <c r="R57" s="36"/>
+      <c r="S57" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T57" s="94"/>
-[...9 lines deleted...]
-      <c r="AK57" s="101"/>
+      <c r="T57" s="80"/>
+      <c r="U57" s="80"/>
+      <c r="W57" s="37"/>
+      <c r="X57" s="37"/>
+      <c r="AE57" s="87"/>
+      <c r="AF57" s="87"/>
+      <c r="AG57" s="87"/>
+      <c r="AH57" s="87"/>
+      <c r="AI57" s="87"/>
+      <c r="AJ57" s="87"/>
+      <c r="AK57" s="87"/>
     </row>
     <row r="58" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D58" s="187" t="str">
+      <c r="D58" s="173" t="str">
         <f>IF(NP1gads!D58="","",NP1gads!D58)</f>
         <v>Nomas maksa par ēkām, zemi</v>
       </c>
-      <c r="E58" s="54">
+      <c r="E58" s="40">
         <f>NP1gads!E58</f>
         <v>0</v>
       </c>
-      <c r="F58" s="55"/>
-[...12 lines deleted...]
-      <c r="S58" s="40">
+      <c r="F58" s="41"/>
+      <c r="G58" s="41"/>
+      <c r="H58" s="41"/>
+      <c r="I58" s="41"/>
+      <c r="J58" s="41"/>
+      <c r="K58" s="41"/>
+      <c r="L58" s="41"/>
+      <c r="M58" s="41"/>
+      <c r="N58" s="41"/>
+      <c r="O58" s="41"/>
+      <c r="P58" s="41"/>
+      <c r="Q58" s="123"/>
+      <c r="R58" s="36"/>
+      <c r="S58" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T58" s="94"/>
-[...9 lines deleted...]
-      <c r="AK58" s="101"/>
+      <c r="T58" s="80"/>
+      <c r="U58" s="80"/>
+      <c r="W58" s="37"/>
+      <c r="X58" s="37"/>
+      <c r="AE58" s="87"/>
+      <c r="AF58" s="87"/>
+      <c r="AG58" s="87"/>
+      <c r="AH58" s="87"/>
+      <c r="AI58" s="87"/>
+      <c r="AJ58" s="87"/>
+      <c r="AK58" s="87"/>
     </row>
     <row r="59" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D59" s="187" t="str">
+      <c r="D59" s="173" t="str">
         <f>IF(NP1gads!D59="","",NP1gads!D59)</f>
         <v>Mārketinga izmaksas</v>
       </c>
-      <c r="E59" s="54">
+      <c r="E59" s="40">
         <f>NP1gads!E59</f>
         <v>0</v>
       </c>
-      <c r="F59" s="55"/>
-[...12 lines deleted...]
-      <c r="S59" s="40">
+      <c r="F59" s="41"/>
+      <c r="G59" s="41"/>
+      <c r="H59" s="41"/>
+      <c r="I59" s="41"/>
+      <c r="J59" s="41"/>
+      <c r="K59" s="41"/>
+      <c r="L59" s="41"/>
+      <c r="M59" s="41"/>
+      <c r="N59" s="41"/>
+      <c r="O59" s="41"/>
+      <c r="P59" s="41"/>
+      <c r="Q59" s="123"/>
+      <c r="R59" s="36"/>
+      <c r="S59" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T59" s="94"/>
-[...9 lines deleted...]
-      <c r="AK59" s="101"/>
+      <c r="T59" s="80"/>
+      <c r="U59" s="80"/>
+      <c r="W59" s="37"/>
+      <c r="X59" s="37"/>
+      <c r="AE59" s="87"/>
+      <c r="AF59" s="87"/>
+      <c r="AG59" s="87"/>
+      <c r="AH59" s="87"/>
+      <c r="AI59" s="87"/>
+      <c r="AJ59" s="87"/>
+      <c r="AK59" s="87"/>
     </row>
     <row r="60" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D60" s="187" t="str">
+      <c r="D60" s="173" t="str">
         <f>IF(NP1gads!D60="","",NP1gads!D60)</f>
         <v>Komunālo pakalpojumu izmaksas</v>
       </c>
-      <c r="E60" s="54">
+      <c r="E60" s="40">
         <f>NP1gads!E60</f>
         <v>0</v>
       </c>
-      <c r="F60" s="55"/>
-[...12 lines deleted...]
-      <c r="S60" s="40">
+      <c r="F60" s="41"/>
+      <c r="G60" s="41"/>
+      <c r="H60" s="41"/>
+      <c r="I60" s="41"/>
+      <c r="J60" s="41"/>
+      <c r="K60" s="41"/>
+      <c r="L60" s="41"/>
+      <c r="M60" s="41"/>
+      <c r="N60" s="41"/>
+      <c r="O60" s="41"/>
+      <c r="P60" s="41"/>
+      <c r="Q60" s="123"/>
+      <c r="R60" s="36"/>
+      <c r="S60" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T60" s="94"/>
-[...9 lines deleted...]
-      <c r="AK60" s="101"/>
+      <c r="T60" s="80"/>
+      <c r="U60" s="80"/>
+      <c r="W60" s="37"/>
+      <c r="X60" s="37"/>
+      <c r="AE60" s="87"/>
+      <c r="AF60" s="87"/>
+      <c r="AG60" s="87"/>
+      <c r="AH60" s="87"/>
+      <c r="AI60" s="87"/>
+      <c r="AJ60" s="87"/>
+      <c r="AK60" s="87"/>
     </row>
     <row r="61" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D61" s="187" t="str">
+      <c r="D61" s="173" t="str">
         <f>IF(NP1gads!D61="","",NP1gads!D61)</f>
         <v>Saimniecības izmaksas (piemēram, degvielas izmaksas)</v>
       </c>
-      <c r="E61" s="54">
+      <c r="E61" s="40">
         <f>NP1gads!E61</f>
         <v>0</v>
       </c>
-      <c r="F61" s="55"/>
-[...12 lines deleted...]
-      <c r="S61" s="40">
+      <c r="F61" s="41"/>
+      <c r="G61" s="41"/>
+      <c r="H61" s="41"/>
+      <c r="I61" s="41"/>
+      <c r="J61" s="41"/>
+      <c r="K61" s="41"/>
+      <c r="L61" s="41"/>
+      <c r="M61" s="41"/>
+      <c r="N61" s="41"/>
+      <c r="O61" s="41"/>
+      <c r="P61" s="41"/>
+      <c r="Q61" s="123"/>
+      <c r="R61" s="36"/>
+      <c r="S61" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T61" s="94"/>
-[...9 lines deleted...]
-      <c r="AK61" s="101"/>
+      <c r="T61" s="80"/>
+      <c r="U61" s="80"/>
+      <c r="W61" s="37"/>
+      <c r="X61" s="37"/>
+      <c r="AE61" s="87"/>
+      <c r="AF61" s="87"/>
+      <c r="AG61" s="87"/>
+      <c r="AH61" s="87"/>
+      <c r="AI61" s="87"/>
+      <c r="AJ61" s="87"/>
+      <c r="AK61" s="87"/>
     </row>
     <row r="62" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D62" s="136" t="str">
+      <c r="D62" s="122" t="str">
         <f>IF(NP1gads!D62="","",NP1gads!D62)</f>
         <v>citas</v>
       </c>
-      <c r="E62" s="54">
+      <c r="E62" s="40">
         <f>NP1gads!E62</f>
         <v>0</v>
       </c>
-      <c r="F62" s="55"/>
-[...12 lines deleted...]
-      <c r="S62" s="40">
+      <c r="F62" s="41"/>
+      <c r="G62" s="41"/>
+      <c r="H62" s="41"/>
+      <c r="I62" s="41"/>
+      <c r="J62" s="41"/>
+      <c r="K62" s="41"/>
+      <c r="L62" s="41"/>
+      <c r="M62" s="41"/>
+      <c r="N62" s="41"/>
+      <c r="O62" s="41"/>
+      <c r="P62" s="41"/>
+      <c r="Q62" s="123"/>
+      <c r="R62" s="36"/>
+      <c r="S62" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T62" s="94"/>
-[...9 lines deleted...]
-      <c r="AK62" s="101"/>
+      <c r="T62" s="80"/>
+      <c r="U62" s="80"/>
+      <c r="W62" s="37"/>
+      <c r="X62" s="37"/>
+      <c r="AE62" s="87"/>
+      <c r="AF62" s="87"/>
+      <c r="AG62" s="87"/>
+      <c r="AH62" s="87"/>
+      <c r="AI62" s="87"/>
+      <c r="AJ62" s="87"/>
+      <c r="AK62" s="87"/>
     </row>
     <row r="63" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D63" s="136" t="str">
+      <c r="D63" s="122" t="str">
         <f>IF(NP1gads!D63="","",NP1gads!D63)</f>
         <v/>
       </c>
-      <c r="E63" s="54">
+      <c r="E63" s="40">
         <f>NP1gads!E63</f>
         <v>0</v>
       </c>
-      <c r="F63" s="55"/>
-[...12 lines deleted...]
-      <c r="S63" s="40">
+      <c r="F63" s="41"/>
+      <c r="G63" s="41"/>
+      <c r="H63" s="41"/>
+      <c r="I63" s="41"/>
+      <c r="J63" s="41"/>
+      <c r="K63" s="41"/>
+      <c r="L63" s="41"/>
+      <c r="M63" s="41"/>
+      <c r="N63" s="41"/>
+      <c r="O63" s="41"/>
+      <c r="P63" s="41"/>
+      <c r="Q63" s="123"/>
+      <c r="R63" s="36"/>
+      <c r="S63" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T63" s="94"/>
-[...9 lines deleted...]
-      <c r="AK63" s="101"/>
+      <c r="T63" s="80"/>
+      <c r="U63" s="80"/>
+      <c r="W63" s="37"/>
+      <c r="X63" s="37"/>
+      <c r="AE63" s="87"/>
+      <c r="AF63" s="87"/>
+      <c r="AG63" s="87"/>
+      <c r="AH63" s="87"/>
+      <c r="AI63" s="87"/>
+      <c r="AJ63" s="87"/>
+      <c r="AK63" s="87"/>
     </row>
     <row r="64" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D64" s="148" t="str">
+      <c r="D64" s="134" t="str">
         <f>IF(NP1gads!D64="","",NP1gads!D64)</f>
         <v/>
       </c>
-      <c r="E64" s="54">
+      <c r="E64" s="40">
         <f>NP1gads!E64</f>
         <v>0</v>
       </c>
-      <c r="F64" s="55"/>
-[...12 lines deleted...]
-      <c r="S64" s="40">
+      <c r="F64" s="41"/>
+      <c r="G64" s="41"/>
+      <c r="H64" s="41"/>
+      <c r="I64" s="41"/>
+      <c r="J64" s="41"/>
+      <c r="K64" s="41"/>
+      <c r="L64" s="41"/>
+      <c r="M64" s="41"/>
+      <c r="N64" s="41"/>
+      <c r="O64" s="41"/>
+      <c r="P64" s="41"/>
+      <c r="Q64" s="123"/>
+      <c r="R64" s="36"/>
+      <c r="S64" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T64" s="94"/>
-[...9 lines deleted...]
-      <c r="AK64" s="101"/>
+      <c r="T64" s="80"/>
+      <c r="U64" s="80"/>
+      <c r="W64" s="37"/>
+      <c r="X64" s="37"/>
+      <c r="AE64" s="87"/>
+      <c r="AF64" s="87"/>
+      <c r="AG64" s="87"/>
+      <c r="AH64" s="87"/>
+      <c r="AI64" s="87"/>
+      <c r="AJ64" s="87"/>
+      <c r="AK64" s="87"/>
     </row>
     <row r="65" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D65" s="149" t="str">
+      <c r="D65" s="135" t="str">
         <f>IF(NP1gads!D65="","",NP1gads!D65)</f>
         <v/>
       </c>
-      <c r="E65" s="139">
+      <c r="E65" s="125">
         <f>NP1gads!E65</f>
         <v>0</v>
       </c>
-      <c r="F65" s="140"/>
-[...12 lines deleted...]
-      <c r="S65" s="40">
+      <c r="F65" s="126"/>
+      <c r="G65" s="126"/>
+      <c r="H65" s="126"/>
+      <c r="I65" s="126"/>
+      <c r="J65" s="126"/>
+      <c r="K65" s="126"/>
+      <c r="L65" s="126"/>
+      <c r="M65" s="126"/>
+      <c r="N65" s="126"/>
+      <c r="O65" s="126"/>
+      <c r="P65" s="126"/>
+      <c r="Q65" s="127"/>
+      <c r="R65" s="36"/>
+      <c r="S65" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T65" s="94"/>
-[...9 lines deleted...]
-      <c r="AK65" s="101"/>
+      <c r="T65" s="80"/>
+      <c r="U65" s="80"/>
+      <c r="W65" s="37"/>
+      <c r="X65" s="37"/>
+      <c r="AE65" s="87"/>
+      <c r="AF65" s="87"/>
+      <c r="AG65" s="87"/>
+      <c r="AH65" s="87"/>
+      <c r="AI65" s="87"/>
+      <c r="AJ65" s="87"/>
+      <c r="AK65" s="87"/>
     </row>
     <row r="66" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D66" s="108"/>
-      <c r="E66" s="24" t="s">
+      <c r="D66" s="94"/>
+      <c r="E66" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="F66" s="40">
+      <c r="F66" s="26">
         <f>SUM(F53:F65)</f>
         <v>0</v>
       </c>
-      <c r="G66" s="40">
+      <c r="G66" s="26">
         <f t="shared" si="11" ref="G66:Q66">SUM(G53:G65)</f>
         <v>0</v>
       </c>
-      <c r="H66" s="40">
+      <c r="H66" s="26">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="I66" s="40">
+      <c r="I66" s="26">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="J66" s="40">
+      <c r="J66" s="26">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="K66" s="40">
+      <c r="K66" s="26">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="L66" s="40">
+      <c r="L66" s="26">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="M66" s="40">
+      <c r="M66" s="26">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="N66" s="40">
+      <c r="N66" s="26">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="O66" s="40">
+      <c r="O66" s="26">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="P66" s="40">
+      <c r="P66" s="26">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="Q66" s="40">
+      <c r="Q66" s="26">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="R66" s="45"/>
-      <c r="S66" s="40">
+      <c r="R66" s="31"/>
+      <c r="S66" s="26">
         <f>SUM(S53:S65)</f>
         <v>0</v>
       </c>
-      <c r="T66" s="94"/>
-[...9 lines deleted...]
-      <c r="AK66" s="101"/>
+      <c r="T66" s="80"/>
+      <c r="U66" s="80"/>
+      <c r="W66" s="11"/>
+      <c r="X66" s="11"/>
+      <c r="AE66" s="87"/>
+      <c r="AF66" s="87"/>
+      <c r="AG66" s="87"/>
+      <c r="AH66" s="87"/>
+      <c r="AI66" s="87"/>
+      <c r="AJ66" s="87"/>
+      <c r="AK66" s="87"/>
     </row>
     <row r="67" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D67" s="153" t="str">
+      <c r="D67" s="139" t="str">
         <f>IF(NP1gads!D67="","",NP1gads!D67)</f>
         <v>Procentu maksājumi par visiem kredītiem un līzingiem</v>
       </c>
-      <c r="E67" s="154">
+      <c r="E67" s="140">
         <f>NP1gads!E67</f>
         <v>0</v>
       </c>
-      <c r="F67" s="145"/>
-[...12 lines deleted...]
-      <c r="S67" s="40">
+      <c r="F67" s="131"/>
+      <c r="G67" s="131"/>
+      <c r="H67" s="131"/>
+      <c r="I67" s="131"/>
+      <c r="J67" s="131"/>
+      <c r="K67" s="131"/>
+      <c r="L67" s="131"/>
+      <c r="M67" s="131"/>
+      <c r="N67" s="131"/>
+      <c r="O67" s="131"/>
+      <c r="P67" s="131"/>
+      <c r="Q67" s="132"/>
+      <c r="R67" s="36"/>
+      <c r="S67" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T67" s="94"/>
-[...9 lines deleted...]
-      <c r="AK67" s="101"/>
+      <c r="T67" s="80"/>
+      <c r="U67" s="80"/>
+      <c r="W67" s="37"/>
+      <c r="X67" s="37"/>
+      <c r="AE67" s="87"/>
+      <c r="AF67" s="87"/>
+      <c r="AG67" s="87"/>
+      <c r="AH67" s="87"/>
+      <c r="AI67" s="87"/>
+      <c r="AJ67" s="87"/>
+      <c r="AK67" s="87"/>
     </row>
     <row r="68" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D68" s="155" t="str">
+      <c r="D68" s="141" t="str">
         <f>IF(NP1gads!D68="","",NP1gads!D68)</f>
         <v xml:space="preserve">Pamatsummas maksājumi par visiem kredītiem un līzingiem </v>
       </c>
-      <c r="E68" s="54">
+      <c r="E68" s="40">
         <f>NP1gads!E68</f>
         <v>0</v>
       </c>
-      <c r="F68" s="55"/>
-[...12 lines deleted...]
-      <c r="S68" s="40">
+      <c r="F68" s="41"/>
+      <c r="G68" s="41"/>
+      <c r="H68" s="41"/>
+      <c r="I68" s="41"/>
+      <c r="J68" s="41"/>
+      <c r="K68" s="41"/>
+      <c r="L68" s="41"/>
+      <c r="M68" s="41"/>
+      <c r="N68" s="41"/>
+      <c r="O68" s="41"/>
+      <c r="P68" s="41"/>
+      <c r="Q68" s="123"/>
+      <c r="R68" s="36"/>
+      <c r="S68" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T68" s="94"/>
-[...9 lines deleted...]
-      <c r="AK68" s="101"/>
+      <c r="T68" s="80"/>
+      <c r="U68" s="80"/>
+      <c r="W68" s="37"/>
+      <c r="X68" s="37"/>
+      <c r="AE68" s="87"/>
+      <c r="AF68" s="87"/>
+      <c r="AG68" s="87"/>
+      <c r="AH68" s="87"/>
+      <c r="AI68" s="87"/>
+      <c r="AJ68" s="87"/>
+      <c r="AK68" s="87"/>
     </row>
     <row r="69" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D69" s="155" t="str">
+      <c r="D69" s="141" t="str">
         <f>IF(NP1gads!D69="","",NP1gads!D69)</f>
         <v>Kredītu izlietojums pa mēnešiem</v>
       </c>
-      <c r="E69" s="54">
+      <c r="E69" s="40">
         <f>NP1gads!E69</f>
         <v>0</v>
       </c>
-      <c r="F69" s="55"/>
-[...12 lines deleted...]
-      <c r="S69" s="40">
+      <c r="F69" s="41"/>
+      <c r="G69" s="41"/>
+      <c r="H69" s="41"/>
+      <c r="I69" s="41"/>
+      <c r="J69" s="41"/>
+      <c r="K69" s="41"/>
+      <c r="L69" s="41"/>
+      <c r="M69" s="41"/>
+      <c r="N69" s="41"/>
+      <c r="O69" s="41"/>
+      <c r="P69" s="41"/>
+      <c r="Q69" s="123"/>
+      <c r="R69" s="36"/>
+      <c r="S69" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T69" s="94"/>
-[...9 lines deleted...]
-      <c r="AK69" s="101"/>
+      <c r="T69" s="80"/>
+      <c r="U69" s="80"/>
+      <c r="W69" s="37"/>
+      <c r="X69" s="37"/>
+      <c r="AE69" s="87"/>
+      <c r="AF69" s="87"/>
+      <c r="AG69" s="87"/>
+      <c r="AH69" s="87"/>
+      <c r="AI69" s="87"/>
+      <c r="AJ69" s="87"/>
+      <c r="AK69" s="87"/>
     </row>
     <row r="70" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D70" s="155" t="str">
+      <c r="D70" s="141" t="str">
         <f>IF(NP1gads!D70="","",NP1gads!D70)</f>
         <v xml:space="preserve">Granta izlietojums pa mēnešiem </v>
       </c>
-      <c r="E70" s="54">
+      <c r="E70" s="40">
         <f>NP1gads!E70</f>
         <v>0</v>
       </c>
-      <c r="F70" s="55"/>
-[...12 lines deleted...]
-      <c r="S70" s="40">
+      <c r="F70" s="41"/>
+      <c r="G70" s="41"/>
+      <c r="H70" s="41"/>
+      <c r="I70" s="41"/>
+      <c r="J70" s="41"/>
+      <c r="K70" s="41"/>
+      <c r="L70" s="41"/>
+      <c r="M70" s="41"/>
+      <c r="N70" s="41"/>
+      <c r="O70" s="41"/>
+      <c r="P70" s="41"/>
+      <c r="Q70" s="123"/>
+      <c r="R70" s="36"/>
+      <c r="S70" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T70" s="94"/>
-[...9 lines deleted...]
-      <c r="AK70" s="101"/>
+      <c r="T70" s="80"/>
+      <c r="U70" s="80"/>
+      <c r="W70" s="37"/>
+      <c r="X70" s="37"/>
+      <c r="AE70" s="87"/>
+      <c r="AF70" s="87"/>
+      <c r="AG70" s="87"/>
+      <c r="AH70" s="87"/>
+      <c r="AI70" s="87"/>
+      <c r="AJ70" s="87"/>
+      <c r="AK70" s="87"/>
     </row>
     <row r="71" spans="4:37" ht="11.25" customHeight="1">
-      <c r="D71" s="155" t="str">
+      <c r="D71" s="141" t="str">
         <f>IF(NP1gads!D71="","",NP1gads!D71)</f>
         <v>Īpašnieku vai trešo personu finansējuma izlietojums</v>
       </c>
-      <c r="E71" s="54">
+      <c r="E71" s="40">
         <f>NP1gads!E71</f>
         <v>0</v>
       </c>
-      <c r="F71" s="63"/>
-[...12 lines deleted...]
-      <c r="S71" s="40">
+      <c r="F71" s="49"/>
+      <c r="G71" s="49"/>
+      <c r="H71" s="49"/>
+      <c r="I71" s="49"/>
+      <c r="J71" s="49"/>
+      <c r="K71" s="49"/>
+      <c r="L71" s="49"/>
+      <c r="M71" s="49"/>
+      <c r="N71" s="49"/>
+      <c r="O71" s="49"/>
+      <c r="P71" s="49"/>
+      <c r="Q71" s="162"/>
+      <c r="R71" s="36"/>
+      <c r="S71" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T71" s="94"/>
-[...9 lines deleted...]
-      <c r="AK71" s="101"/>
+      <c r="T71" s="80"/>
+      <c r="U71" s="80"/>
+      <c r="W71" s="37"/>
+      <c r="X71" s="37"/>
+      <c r="AE71" s="87"/>
+      <c r="AF71" s="87"/>
+      <c r="AG71" s="87"/>
+      <c r="AH71" s="87"/>
+      <c r="AI71" s="87"/>
+      <c r="AJ71" s="87"/>
+      <c r="AK71" s="87"/>
     </row>
     <row r="72" spans="4:37" ht="12" customHeight="1">
       <c r="D72" s="190" t="str">
         <f>NP1gads!D72</f>
         <v>PVN priekšnodoklis - samaksātais, iegādājoties izejvielas un pakalpojumus</v>
       </c>
       <c r="E72" s="191"/>
-      <c r="F72" s="76">
+      <c r="F72" s="62">
         <f>($E$36*F36)+($E$38*F38)+($E$39*F39)+($E$40*F40)+($E$41*F41)+($E$42*F42)+($E$43*F43)+($E$44*F44)+($E$45*F45)+($E$46*F46)+($E$47*F47)+($E$48*F48)+($E$49*F49)+($E$50*F50)+($E$53*F53)+($E$54*F54)+($E$55*F55)+($E$56*F56)+($E$57*F57)+($E$58*F58)+($E$59*F59)+($E$60*F60)+($E$61*F61)+($E$62*F62)+($E$63*F63)+($E$64*F64)+($E$65*F65)+($E$67*F67)+($E$68*F68)+($E$69*F69)+($E$70*F70)+($E$71*F71)</f>
         <v>0</v>
       </c>
-      <c r="G72" s="76">
+      <c r="G72" s="62">
         <f t="shared" si="12" ref="G72:Q72">($E$36*G36)+($E$38*G38)+($E$39*G39)+($E$40*G40)+($E$41*G41)+($E$42*G42)+($E$43*G43)+($E$44*G44)+($E$45*G45)+($E$46*G46)+($E$47*G47)+($E$48*G48)+($E$49*G49)+($E$50*G50)+($E$53*G53)+($E$54*G54)+($E$55*G55)+($E$56*G56)+($E$57*G57)+($E$58*G58)+($E$59*G59)+($E$60*G60)+($E$61*G61)+($E$62*G62)+($E$63*G63)+($E$64*G64)+($E$65*G65)+($E$67*G67)+($E$68*G68)+($E$69*G69)+($E$70*G70)+($E$71*G71)</f>
         <v>0</v>
       </c>
-      <c r="H72" s="76">
+      <c r="H72" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I72" s="76">
+      <c r="I72" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="J72" s="76">
+      <c r="J72" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K72" s="76">
+      <c r="K72" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="L72" s="76">
+      <c r="L72" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="M72" s="76">
+      <c r="M72" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="N72" s="76">
+      <c r="N72" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="O72" s="76">
+      <c r="O72" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="P72" s="76">
+      <c r="P72" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="Q72" s="177">
+      <c r="Q72" s="163">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="R72" s="50"/>
-      <c r="S72" s="40">
+      <c r="R72" s="36"/>
+      <c r="S72" s="26">
         <f>(S36*$E$36)+(S38*$E$38)+(S39*$E$39)+(S40*$E$40)+(S41*$E$41)+(S42*$E$42)+(S43*$E$43)+(S44*$E$44)+(S45*$E$45)+(S46*$E$46)+(S47*$E$47)+(S48*$E$48)+(S49*$E$49)+(S50*$E$50)+(S53*$E$53)+(S54*$E$54)+(S55*$E$55)+(S56*$E$56)+(S57*$E$57)+(S58*$E$58)+(S59*$E$59)+(S60*$E$60)+(S61*$E$61)+(S62*$E$62)+(S63*$E$63)+(S64*$E$64)+(S65*$E$65)+(S67*$E$67)+(S68*$E$68)+(S69*$E$69)+(S70*$E$70)+(S71*$E$71)</f>
         <v>0</v>
       </c>
-      <c r="T72" s="94"/>
-[...9 lines deleted...]
-      <c r="AK72" s="101"/>
+      <c r="T72" s="80"/>
+      <c r="U72" s="80"/>
+      <c r="W72" s="46"/>
+      <c r="X72" s="46"/>
+      <c r="AE72" s="87"/>
+      <c r="AF72" s="87"/>
+      <c r="AG72" s="87"/>
+      <c r="AH72" s="87"/>
+      <c r="AI72" s="87"/>
+      <c r="AJ72" s="87"/>
+      <c r="AK72" s="87"/>
     </row>
     <row r="73" spans="4:37" ht="12.75" customHeight="1" hidden="1">
       <c r="D73" s="192" t="str">
         <f>IF(NP1gads!D73="","",NP1gads!D73)</f>
         <v>Aizdevuma procenti</v>
       </c>
       <c r="E73" s="193" t="str">
         <f>IF(NP1gads!E73="","",NP1gads!E73)</f>
         <v/>
       </c>
-      <c r="F73" s="77"/>
-[...12 lines deleted...]
-      <c r="S73" s="40">
+      <c r="F73" s="63"/>
+      <c r="G73" s="63"/>
+      <c r="H73" s="63"/>
+      <c r="I73" s="63"/>
+      <c r="J73" s="63"/>
+      <c r="K73" s="63"/>
+      <c r="L73" s="63"/>
+      <c r="M73" s="63"/>
+      <c r="N73" s="63"/>
+      <c r="O73" s="63"/>
+      <c r="P73" s="63"/>
+      <c r="Q73" s="164"/>
+      <c r="R73" s="36"/>
+      <c r="S73" s="26">
         <f>SUM(F73:Q73)</f>
         <v>0</v>
       </c>
-      <c r="T73" s="94"/>
-[...9 lines deleted...]
-      <c r="AK73" s="101"/>
+      <c r="T73" s="80"/>
+      <c r="U73" s="80"/>
+      <c r="W73" s="100"/>
+      <c r="X73" s="100"/>
+      <c r="AE73" s="87"/>
+      <c r="AF73" s="87"/>
+      <c r="AG73" s="87"/>
+      <c r="AH73" s="87"/>
+      <c r="AI73" s="87"/>
+      <c r="AJ73" s="87"/>
+      <c r="AK73" s="87"/>
     </row>
     <row r="74" spans="4:37" ht="12.75" customHeight="1" hidden="1">
       <c r="D74" s="192" t="str">
         <f>IF(NP1gads!D74="","",NP1gads!D74)</f>
         <v>Aizdevuma pamatsummas atmaksa</v>
       </c>
       <c r="E74" s="193" t="str">
         <f>IF(NP1gads!E74="","",NP1gads!E74)</f>
         <v/>
       </c>
-      <c r="F74" s="55"/>
-[...12 lines deleted...]
-      <c r="S74" s="40">
+      <c r="F74" s="41"/>
+      <c r="G74" s="41"/>
+      <c r="H74" s="41"/>
+      <c r="I74" s="41"/>
+      <c r="J74" s="41"/>
+      <c r="K74" s="41"/>
+      <c r="L74" s="41"/>
+      <c r="M74" s="41"/>
+      <c r="N74" s="41"/>
+      <c r="O74" s="41"/>
+      <c r="P74" s="41"/>
+      <c r="Q74" s="123"/>
+      <c r="R74" s="36"/>
+      <c r="S74" s="26">
         <f>SUM(F74:Q74)</f>
         <v>0</v>
       </c>
-      <c r="T74" s="94"/>
-[...9 lines deleted...]
-      <c r="AK74" s="101"/>
+      <c r="T74" s="80"/>
+      <c r="U74" s="80"/>
+      <c r="W74" s="100"/>
+      <c r="X74" s="100"/>
+      <c r="AE74" s="87"/>
+      <c r="AF74" s="87"/>
+      <c r="AG74" s="87"/>
+      <c r="AH74" s="87"/>
+      <c r="AI74" s="87"/>
+      <c r="AJ74" s="87"/>
+      <c r="AK74" s="87"/>
     </row>
     <row r="75" spans="4:37" ht="12.75" customHeight="1" hidden="1">
       <c r="D75" s="192" t="str">
         <f>IF(NP1gads!D75="","",NP1gads!D75)</f>
         <v>Citu aizdevumu procenti</v>
       </c>
       <c r="E75" s="193" t="str">
         <f>IF(NP1gads!E75="","",NP1gads!E75)</f>
         <v/>
       </c>
-      <c r="F75" s="55"/>
-[...12 lines deleted...]
-      <c r="S75" s="40">
+      <c r="F75" s="41"/>
+      <c r="G75" s="41"/>
+      <c r="H75" s="41"/>
+      <c r="I75" s="41"/>
+      <c r="J75" s="41"/>
+      <c r="K75" s="41"/>
+      <c r="L75" s="41"/>
+      <c r="M75" s="41"/>
+      <c r="N75" s="41"/>
+      <c r="O75" s="41"/>
+      <c r="P75" s="41"/>
+      <c r="Q75" s="123"/>
+      <c r="R75" s="36"/>
+      <c r="S75" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T75" s="94"/>
-[...9 lines deleted...]
-      <c r="AK75" s="101"/>
+      <c r="T75" s="80"/>
+      <c r="U75" s="80"/>
+      <c r="W75" s="100"/>
+      <c r="X75" s="100"/>
+      <c r="AE75" s="87"/>
+      <c r="AF75" s="87"/>
+      <c r="AG75" s="87"/>
+      <c r="AH75" s="87"/>
+      <c r="AI75" s="87"/>
+      <c r="AJ75" s="87"/>
+      <c r="AK75" s="87"/>
     </row>
     <row r="76" spans="4:37" ht="12.75" customHeight="1" hidden="1">
       <c r="D76" s="192" t="str">
         <f>IF(NP1gads!D76="","",NP1gads!D76)</f>
         <v>Citu aizdevumu pamatsummas</v>
       </c>
       <c r="E76" s="193" t="str">
         <f>IF(NP1gads!E76="","",NP1gads!E76)</f>
         <v/>
       </c>
-      <c r="F76" s="55"/>
-[...12 lines deleted...]
-      <c r="S76" s="40">
+      <c r="F76" s="41"/>
+      <c r="G76" s="41"/>
+      <c r="H76" s="41"/>
+      <c r="I76" s="41"/>
+      <c r="J76" s="41"/>
+      <c r="K76" s="41"/>
+      <c r="L76" s="41"/>
+      <c r="M76" s="41"/>
+      <c r="N76" s="41"/>
+      <c r="O76" s="41"/>
+      <c r="P76" s="41"/>
+      <c r="Q76" s="123"/>
+      <c r="R76" s="36"/>
+      <c r="S76" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T76" s="94"/>
-[...9 lines deleted...]
-      <c r="AK76" s="101"/>
+      <c r="T76" s="80"/>
+      <c r="U76" s="80"/>
+      <c r="W76" s="100"/>
+      <c r="X76" s="100"/>
+      <c r="AE76" s="87"/>
+      <c r="AF76" s="87"/>
+      <c r="AG76" s="87"/>
+      <c r="AH76" s="87"/>
+      <c r="AI76" s="87"/>
+      <c r="AJ76" s="87"/>
+      <c r="AK76" s="87"/>
     </row>
     <row r="77" spans="4:37" ht="12.75" customHeight="1" hidden="1">
       <c r="D77" s="192" t="str">
         <f>IF(NP1gads!D77="","",NP1gads!D77)</f>
         <v>Ar pamatdarbību nesaistīto aizdevumu pamatsummas un procenti</v>
       </c>
       <c r="E77" s="193" t="str">
         <f>IF(NP1gads!E77="","",NP1gads!E77)</f>
         <v/>
       </c>
-      <c r="F77" s="55"/>
-[...12 lines deleted...]
-      <c r="S77" s="40">
+      <c r="F77" s="41"/>
+      <c r="G77" s="41"/>
+      <c r="H77" s="41"/>
+      <c r="I77" s="41"/>
+      <c r="J77" s="41"/>
+      <c r="K77" s="41"/>
+      <c r="L77" s="41"/>
+      <c r="M77" s="41"/>
+      <c r="N77" s="41"/>
+      <c r="O77" s="41"/>
+      <c r="P77" s="41"/>
+      <c r="Q77" s="123"/>
+      <c r="R77" s="36"/>
+      <c r="S77" s="26">
         <f>SUM(F77:Q77)</f>
         <v>0</v>
       </c>
-      <c r="T77" s="94"/>
-[...9 lines deleted...]
-      <c r="AK77" s="101"/>
+      <c r="T77" s="80"/>
+      <c r="U77" s="80"/>
+      <c r="W77" s="100"/>
+      <c r="X77" s="100"/>
+      <c r="AE77" s="87"/>
+      <c r="AF77" s="87"/>
+      <c r="AG77" s="87"/>
+      <c r="AH77" s="87"/>
+      <c r="AI77" s="87"/>
+      <c r="AJ77" s="87"/>
+      <c r="AK77" s="87"/>
     </row>
     <row r="78" spans="4:37" ht="12.75" customHeight="1">
       <c r="D78" s="192" t="str">
         <f>IF(NP1gads!D78="","",NP1gads!D78)</f>
         <v>Ienākuma nodoklis / Mikrouzņēmuma nodoklis</v>
       </c>
       <c r="E78" s="193" t="str">
         <f>IF(NP1gads!E78="","",NP1gads!E78)</f>
         <v/>
       </c>
-      <c r="F78" s="55"/>
-[...12 lines deleted...]
-      <c r="S78" s="40">
+      <c r="F78" s="41"/>
+      <c r="G78" s="41"/>
+      <c r="H78" s="41"/>
+      <c r="I78" s="41"/>
+      <c r="J78" s="41"/>
+      <c r="K78" s="41"/>
+      <c r="L78" s="41"/>
+      <c r="M78" s="41"/>
+      <c r="N78" s="41"/>
+      <c r="O78" s="41"/>
+      <c r="P78" s="41"/>
+      <c r="Q78" s="123"/>
+      <c r="R78" s="36"/>
+      <c r="S78" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T78" s="94"/>
-[...9 lines deleted...]
-      <c r="AK78" s="101"/>
+      <c r="T78" s="80"/>
+      <c r="U78" s="80"/>
+      <c r="W78" s="100"/>
+      <c r="X78" s="100"/>
+      <c r="AE78" s="87"/>
+      <c r="AF78" s="87"/>
+      <c r="AG78" s="87"/>
+      <c r="AH78" s="87"/>
+      <c r="AI78" s="87"/>
+      <c r="AJ78" s="87"/>
+      <c r="AK78" s="87"/>
     </row>
     <row r="79" spans="4:37" ht="12.75" customHeight="1">
       <c r="D79" s="192"/>
       <c r="E79" s="193"/>
-      <c r="F79" s="63"/>
-[...12 lines deleted...]
-      <c r="S79" s="40">
+      <c r="F79" s="49"/>
+      <c r="G79" s="49"/>
+      <c r="H79" s="49"/>
+      <c r="I79" s="49"/>
+      <c r="J79" s="49"/>
+      <c r="K79" s="49"/>
+      <c r="L79" s="49"/>
+      <c r="M79" s="49"/>
+      <c r="N79" s="49"/>
+      <c r="O79" s="49"/>
+      <c r="P79" s="49"/>
+      <c r="Q79" s="162"/>
+      <c r="R79" s="36"/>
+      <c r="S79" s="26">
         <f>SUM(F79:Q79)</f>
         <v>0</v>
       </c>
-      <c r="T79" s="94"/>
-[...9 lines deleted...]
-      <c r="AK79" s="101"/>
+      <c r="T79" s="80"/>
+      <c r="U79" s="80"/>
+      <c r="W79" s="100"/>
+      <c r="X79" s="100"/>
+      <c r="AE79" s="87"/>
+      <c r="AF79" s="87"/>
+      <c r="AG79" s="87"/>
+      <c r="AH79" s="87"/>
+      <c r="AI79" s="87"/>
+      <c r="AJ79" s="87"/>
+      <c r="AK79" s="87"/>
     </row>
     <row r="80" spans="4:37" ht="12.75" customHeight="1">
       <c r="D80" s="188" t="str">
         <f>IF(NP1gads!D80="","",NP1gads!D80)</f>
         <v>Maksājamais PVN</v>
       </c>
       <c r="E80" s="189" t="str">
         <f>IF(NP1gads!E80="","",NP1gads!E80)</f>
         <v/>
       </c>
-      <c r="F80" s="182">
+      <c r="F80" s="168">
         <f>NP1gads!P32-NP1gads!P72</f>
         <v>0</v>
       </c>
-      <c r="G80" s="182">
+      <c r="G80" s="168">
         <f>F32-F72</f>
         <v>0</v>
       </c>
-      <c r="H80" s="182">
+      <c r="H80" s="168">
         <f t="shared" si="13" ref="H80:P80">G32-G72</f>
         <v>0</v>
       </c>
-      <c r="I80" s="182">
+      <c r="I80" s="168">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J80" s="182">
+      <c r="J80" s="168">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="K80" s="182">
+      <c r="K80" s="168">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="L80" s="182">
+      <c r="L80" s="168">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="M80" s="182">
+      <c r="M80" s="168">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="N80" s="182">
+      <c r="N80" s="168">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="O80" s="182">
+      <c r="O80" s="168">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="P80" s="182">
+      <c r="P80" s="168">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="Q80" s="183">
+      <c r="Q80" s="169">
         <f>P32-P72</f>
         <v>0</v>
       </c>
-      <c r="R80" s="45"/>
-      <c r="S80" s="40">
+      <c r="R80" s="31"/>
+      <c r="S80" s="26">
         <f>SUM(F80:Q80)</f>
         <v>0</v>
       </c>
-      <c r="T80" s="94"/>
-[...9 lines deleted...]
-      <c r="AK80" s="101"/>
+      <c r="T80" s="80"/>
+      <c r="U80" s="80"/>
+      <c r="W80" s="46"/>
+      <c r="X80" s="46"/>
+      <c r="AE80" s="87"/>
+      <c r="AF80" s="87"/>
+      <c r="AG80" s="87"/>
+      <c r="AH80" s="87"/>
+      <c r="AI80" s="87"/>
+      <c r="AJ80" s="87"/>
+      <c r="AK80" s="87"/>
     </row>
     <row r="81" spans="2:37" ht="21.75" customHeight="1" thickBot="1">
-      <c r="B81" s="90"/>
-[...2 lines deleted...]
-      <c r="E81" s="85" t="s">
+      <c r="B81" s="76"/>
+      <c r="C81" s="76"/>
+      <c r="D81" s="70"/>
+      <c r="E81" s="71" t="s">
         <v>48</v>
       </c>
-      <c r="F81" s="69">
+      <c r="F81" s="55">
         <f t="shared" si="14" ref="F81:Q81">SUM(F36,F51,F66,F67:F80)</f>
         <v>0</v>
       </c>
-      <c r="G81" s="69">
+      <c r="G81" s="55">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="H81" s="69">
+      <c r="H81" s="55">
         <f>SUM(H36,H51,H66,H67:H80)</f>
         <v>0</v>
       </c>
-      <c r="I81" s="69">
+      <c r="I81" s="55">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="J81" s="69">
+      <c r="J81" s="55">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K81" s="69">
+      <c r="K81" s="55">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="L81" s="69">
+      <c r="L81" s="55">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="M81" s="69">
+      <c r="M81" s="55">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="N81" s="69">
+      <c r="N81" s="55">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="O81" s="69">
+      <c r="O81" s="55">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="P81" s="69">
+      <c r="P81" s="55">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="Q81" s="69">
+      <c r="Q81" s="55">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="R81" s="69"/>
-      <c r="S81" s="69">
+      <c r="R81" s="55"/>
+      <c r="S81" s="55">
         <f>SUM(S36,S51,S66,S67:S80)</f>
         <v>0</v>
       </c>
-      <c r="T81" s="115"/>
-[...9 lines deleted...]
-      <c r="AK81" s="101"/>
+      <c r="T81" s="101"/>
+      <c r="U81" s="101"/>
+      <c r="W81" s="11"/>
+      <c r="X81" s="11"/>
+      <c r="AE81" s="87"/>
+      <c r="AF81" s="87"/>
+      <c r="AG81" s="87"/>
+      <c r="AH81" s="87"/>
+      <c r="AI81" s="87"/>
+      <c r="AJ81" s="87"/>
+      <c r="AK81" s="87"/>
     </row>
     <row r="82" spans="5:37" ht="12.75" customHeight="1" thickTop="1">
-      <c r="E82" s="24" t="s">
+      <c r="E82" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="F82" s="40">
+      <c r="F82" s="26">
         <f t="shared" si="15" ref="F82:Q82">F33-F81</f>
         <v>0</v>
       </c>
-      <c r="G82" s="40">
+      <c r="G82" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="H82" s="40">
+      <c r="H82" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="I82" s="40">
+      <c r="I82" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="J82" s="40">
+      <c r="J82" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="K82" s="40">
+      <c r="K82" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="L82" s="40">
+      <c r="L82" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="M82" s="40">
+      <c r="M82" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="N82" s="40">
+      <c r="N82" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="O82" s="40">
+      <c r="O82" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="P82" s="40">
+      <c r="P82" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="Q82" s="40">
+      <c r="Q82" s="26">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
-      <c r="R82" s="40"/>
-      <c r="S82" s="40">
+      <c r="R82" s="26"/>
+      <c r="S82" s="26">
         <f>S33-S81</f>
         <v>0</v>
       </c>
-      <c r="T82" s="94"/>
-[...9 lines deleted...]
-      <c r="AK82" s="101"/>
+      <c r="T82" s="80"/>
+      <c r="U82" s="80"/>
+      <c r="W82" s="11"/>
+      <c r="X82" s="11"/>
+      <c r="AE82" s="87"/>
+      <c r="AF82" s="87"/>
+      <c r="AG82" s="87"/>
+      <c r="AH82" s="87"/>
+      <c r="AI82" s="87"/>
+      <c r="AJ82" s="87"/>
+      <c r="AK82" s="87"/>
     </row>
     <row r="83" spans="4:37" ht="7.5" customHeight="1" hidden="1">
-      <c r="D83" s="60"/>
-[...25 lines deleted...]
-      <c r="AK83" s="101"/>
+      <c r="D83" s="46"/>
+      <c r="E83" s="46"/>
+      <c r="F83" s="26"/>
+      <c r="G83" s="26"/>
+      <c r="H83" s="26"/>
+      <c r="I83" s="26"/>
+      <c r="J83" s="26"/>
+      <c r="K83" s="26"/>
+      <c r="L83" s="26"/>
+      <c r="M83" s="26"/>
+      <c r="N83" s="26"/>
+      <c r="O83" s="26"/>
+      <c r="P83" s="26"/>
+      <c r="Q83" s="26"/>
+      <c r="R83" s="26"/>
+      <c r="S83" s="26"/>
+      <c r="T83" s="80"/>
+      <c r="U83" s="80"/>
+      <c r="W83" s="46"/>
+      <c r="X83" s="46"/>
+      <c r="AE83" s="87"/>
+      <c r="AF83" s="87"/>
+      <c r="AG83" s="87"/>
+      <c r="AH83" s="87"/>
+      <c r="AI83" s="87"/>
+      <c r="AJ83" s="87"/>
+      <c r="AK83" s="87"/>
     </row>
     <row r="84" spans="4:37" ht="12.75" customHeight="1">
-      <c r="D84" s="24"/>
-      <c r="E84" s="24" t="s">
+      <c r="D84" s="10"/>
+      <c r="E84" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="F84" s="40">
+      <c r="F84" s="26">
         <f>F7+F33-F81</f>
         <v>0</v>
       </c>
-      <c r="G84" s="40">
+      <c r="G84" s="26">
         <f t="shared" si="16" ref="G84:Q84">G7+G33-G81</f>
         <v>0</v>
       </c>
-      <c r="H84" s="40">
+      <c r="H84" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I84" s="40">
+      <c r="I84" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="J84" s="40">
+      <c r="J84" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="K84" s="40">
+      <c r="K84" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="L84" s="40">
+      <c r="L84" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="M84" s="40">
+      <c r="M84" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="N84" s="40">
+      <c r="N84" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="O84" s="40">
+      <c r="O84" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="P84" s="40">
+      <c r="P84" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="Q84" s="40">
+      <c r="Q84" s="26">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="R84" s="40"/>
-[...11 lines deleted...]
-      <c r="AK84" s="101"/>
+      <c r="R84" s="26"/>
+      <c r="S84" s="26"/>
+      <c r="T84" s="80"/>
+      <c r="U84" s="80"/>
+      <c r="W84" s="11"/>
+      <c r="X84" s="11"/>
+      <c r="AE84" s="87"/>
+      <c r="AF84" s="87"/>
+      <c r="AG84" s="87"/>
+      <c r="AH84" s="87"/>
+      <c r="AI84" s="87"/>
+      <c r="AJ84" s="87"/>
+      <c r="AK84" s="87"/>
     </row>
     <row r="85" spans="2:257" ht="6.75" customHeight="1">
-      <c r="B85" s="87"/>
-[...253 lines deleted...]
-      <c r="IW85" s="87"/>
+      <c r="B85" s="73"/>
+      <c r="C85" s="73"/>
+      <c r="D85" s="73"/>
+      <c r="E85" s="73"/>
+      <c r="F85" s="73"/>
+      <c r="G85" s="73"/>
+      <c r="H85" s="73"/>
+      <c r="I85" s="73"/>
+      <c r="J85" s="73"/>
+      <c r="K85" s="73"/>
+      <c r="L85" s="73"/>
+      <c r="M85" s="73"/>
+      <c r="N85" s="73"/>
+      <c r="O85" s="73"/>
+      <c r="P85" s="73"/>
+      <c r="Q85" s="73"/>
+      <c r="R85" s="73"/>
+      <c r="S85" s="73"/>
+      <c r="T85" s="73"/>
+      <c r="U85" s="73"/>
+      <c r="W85" s="73"/>
+      <c r="X85" s="73"/>
+      <c r="Y85" s="73"/>
+      <c r="Z85" s="73"/>
+      <c r="AA85" s="73"/>
+      <c r="AB85" s="73"/>
+      <c r="AC85" s="73"/>
+      <c r="AD85" s="73"/>
+      <c r="AE85" s="73"/>
+      <c r="AF85" s="73"/>
+      <c r="AG85" s="73"/>
+      <c r="AH85" s="73"/>
+      <c r="AI85" s="73"/>
+      <c r="AJ85" s="73"/>
+      <c r="AK85" s="73"/>
+      <c r="AL85" s="73"/>
+      <c r="AM85" s="73"/>
+      <c r="AN85" s="73"/>
+      <c r="AO85" s="73"/>
+      <c r="AP85" s="73"/>
+      <c r="AQ85" s="73"/>
+      <c r="AR85" s="73"/>
+      <c r="AS85" s="73"/>
+      <c r="AT85" s="73"/>
+      <c r="AU85" s="73"/>
+      <c r="AV85" s="73"/>
+      <c r="AW85" s="73"/>
+      <c r="AX85" s="73"/>
+      <c r="AY85" s="73"/>
+      <c r="AZ85" s="73"/>
+      <c r="BA85" s="73"/>
+      <c r="BB85" s="73"/>
+      <c r="BC85" s="73"/>
+      <c r="BD85" s="73"/>
+      <c r="BE85" s="73"/>
+      <c r="BF85" s="73"/>
+      <c r="BG85" s="73"/>
+      <c r="BH85" s="73"/>
+      <c r="BI85" s="73"/>
+      <c r="BJ85" s="73"/>
+      <c r="BK85" s="73"/>
+      <c r="BL85" s="73"/>
+      <c r="BM85" s="73"/>
+      <c r="BN85" s="73"/>
+      <c r="BO85" s="73"/>
+      <c r="BP85" s="73"/>
+      <c r="BQ85" s="73"/>
+      <c r="BR85" s="73"/>
+      <c r="BS85" s="73"/>
+      <c r="BT85" s="73"/>
+      <c r="BU85" s="73"/>
+      <c r="BV85" s="73"/>
+      <c r="BW85" s="73"/>
+      <c r="BX85" s="73"/>
+      <c r="BY85" s="73"/>
+      <c r="BZ85" s="73"/>
+      <c r="CA85" s="73"/>
+      <c r="CB85" s="73"/>
+      <c r="CC85" s="73"/>
+      <c r="CD85" s="73"/>
+      <c r="CE85" s="73"/>
+      <c r="CF85" s="73"/>
+      <c r="CG85" s="73"/>
+      <c r="CH85" s="73"/>
+      <c r="CI85" s="73"/>
+      <c r="CJ85" s="73"/>
+      <c r="CK85" s="73"/>
+      <c r="CL85" s="73"/>
+      <c r="CM85" s="73"/>
+      <c r="CN85" s="73"/>
+      <c r="CO85" s="73"/>
+      <c r="CP85" s="73"/>
+      <c r="CQ85" s="73"/>
+      <c r="CR85" s="73"/>
+      <c r="CS85" s="73"/>
+      <c r="CT85" s="73"/>
+      <c r="CU85" s="73"/>
+      <c r="CV85" s="73"/>
+      <c r="CW85" s="73"/>
+      <c r="CX85" s="73"/>
+      <c r="CY85" s="73"/>
+      <c r="CZ85" s="73"/>
+      <c r="DA85" s="73"/>
+      <c r="DB85" s="73"/>
+      <c r="DC85" s="73"/>
+      <c r="DD85" s="73"/>
+      <c r="DE85" s="73"/>
+      <c r="DF85" s="73"/>
+      <c r="DG85" s="73"/>
+      <c r="DH85" s="73"/>
+      <c r="DI85" s="73"/>
+      <c r="DJ85" s="73"/>
+      <c r="DK85" s="73"/>
+      <c r="DL85" s="73"/>
+      <c r="DM85" s="73"/>
+      <c r="DN85" s="73"/>
+      <c r="DO85" s="73"/>
+      <c r="DP85" s="73"/>
+      <c r="DQ85" s="73"/>
+      <c r="DR85" s="73"/>
+      <c r="DS85" s="73"/>
+      <c r="DT85" s="73"/>
+      <c r="DU85" s="73"/>
+      <c r="DV85" s="73"/>
+      <c r="DW85" s="73"/>
+      <c r="DX85" s="73"/>
+      <c r="DY85" s="73"/>
+      <c r="DZ85" s="73"/>
+      <c r="EA85" s="73"/>
+      <c r="EB85" s="73"/>
+      <c r="EC85" s="73"/>
+      <c r="ED85" s="73"/>
+      <c r="EE85" s="73"/>
+      <c r="EF85" s="73"/>
+      <c r="EG85" s="73"/>
+      <c r="EH85" s="73"/>
+      <c r="EI85" s="73"/>
+      <c r="EJ85" s="73"/>
+      <c r="EK85" s="73"/>
+      <c r="EL85" s="73"/>
+      <c r="EM85" s="73"/>
+      <c r="EN85" s="73"/>
+      <c r="EO85" s="73"/>
+      <c r="EP85" s="73"/>
+      <c r="EQ85" s="73"/>
+      <c r="ER85" s="73"/>
+      <c r="ES85" s="73"/>
+      <c r="ET85" s="73"/>
+      <c r="EU85" s="73"/>
+      <c r="EV85" s="73"/>
+      <c r="EW85" s="73"/>
+      <c r="EX85" s="73"/>
+      <c r="EY85" s="73"/>
+      <c r="EZ85" s="73"/>
+      <c r="FA85" s="73"/>
+      <c r="FB85" s="73"/>
+      <c r="FC85" s="73"/>
+      <c r="FD85" s="73"/>
+      <c r="FE85" s="73"/>
+      <c r="FF85" s="73"/>
+      <c r="FG85" s="73"/>
+      <c r="FH85" s="73"/>
+      <c r="FI85" s="73"/>
+      <c r="FJ85" s="73"/>
+      <c r="FK85" s="73"/>
+      <c r="FL85" s="73"/>
+      <c r="FM85" s="73"/>
+      <c r="FN85" s="73"/>
+      <c r="FO85" s="73"/>
+      <c r="FP85" s="73"/>
+      <c r="FQ85" s="73"/>
+      <c r="FR85" s="73"/>
+      <c r="FS85" s="73"/>
+      <c r="FT85" s="73"/>
+      <c r="FU85" s="73"/>
+      <c r="FV85" s="73"/>
+      <c r="FW85" s="73"/>
+      <c r="FX85" s="73"/>
+      <c r="FY85" s="73"/>
+      <c r="FZ85" s="73"/>
+      <c r="GA85" s="73"/>
+      <c r="GB85" s="73"/>
+      <c r="GC85" s="73"/>
+      <c r="GD85" s="73"/>
+      <c r="GE85" s="73"/>
+      <c r="GF85" s="73"/>
+      <c r="GG85" s="73"/>
+      <c r="GH85" s="73"/>
+      <c r="GI85" s="73"/>
+      <c r="GJ85" s="73"/>
+      <c r="GK85" s="73"/>
+      <c r="GL85" s="73"/>
+      <c r="GM85" s="73"/>
+      <c r="GN85" s="73"/>
+      <c r="GO85" s="73"/>
+      <c r="GP85" s="73"/>
+      <c r="GQ85" s="73"/>
+      <c r="GR85" s="73"/>
+      <c r="GS85" s="73"/>
+      <c r="GT85" s="73"/>
+      <c r="GU85" s="73"/>
+      <c r="GV85" s="73"/>
+      <c r="GW85" s="73"/>
+      <c r="GX85" s="73"/>
+      <c r="GY85" s="73"/>
+      <c r="GZ85" s="73"/>
+      <c r="HA85" s="73"/>
+      <c r="HB85" s="73"/>
+      <c r="HC85" s="73"/>
+      <c r="HD85" s="73"/>
+      <c r="HE85" s="73"/>
+      <c r="HF85" s="73"/>
+      <c r="HG85" s="73"/>
+      <c r="HH85" s="73"/>
+      <c r="HI85" s="73"/>
+      <c r="HJ85" s="73"/>
+      <c r="HK85" s="73"/>
+      <c r="HL85" s="73"/>
+      <c r="HM85" s="73"/>
+      <c r="HN85" s="73"/>
+      <c r="HO85" s="73"/>
+      <c r="HP85" s="73"/>
+      <c r="HQ85" s="73"/>
+      <c r="HR85" s="73"/>
+      <c r="HS85" s="73"/>
+      <c r="HT85" s="73"/>
+      <c r="HU85" s="73"/>
+      <c r="HV85" s="73"/>
+      <c r="HW85" s="73"/>
+      <c r="HX85" s="73"/>
+      <c r="HY85" s="73"/>
+      <c r="HZ85" s="73"/>
+      <c r="IA85" s="73"/>
+      <c r="IB85" s="73"/>
+      <c r="IC85" s="73"/>
+      <c r="ID85" s="73"/>
+      <c r="IE85" s="73"/>
+      <c r="IF85" s="73"/>
+      <c r="IG85" s="73"/>
+      <c r="IH85" s="73"/>
+      <c r="II85" s="73"/>
+      <c r="IJ85" s="73"/>
+      <c r="IK85" s="73"/>
+      <c r="IL85" s="73"/>
+      <c r="IM85" s="73"/>
+      <c r="IN85" s="73"/>
+      <c r="IO85" s="73"/>
+      <c r="IP85" s="73"/>
+      <c r="IQ85" s="73"/>
+      <c r="IR85" s="73"/>
+      <c r="IS85" s="73"/>
+      <c r="IT85" s="73"/>
+      <c r="IU85" s="73"/>
+      <c r="IV85" s="73"/>
+      <c r="IW85" s="73"/>
     </row>
     <row r="86" ht="12.75" customHeight="1" hidden="1"/>
     <row r="87" ht="12.75" customHeight="1" hidden="1"/>
     <row r="88" ht="12.75" customHeight="1" hidden="1"/>
     <row r="89" ht="12.75" customHeight="1" hidden="1"/>
     <row r="90" ht="12.75" customHeight="1" hidden="1"/>
     <row r="91" ht="12.75" customHeight="1" hidden="1"/>
     <row r="92" ht="12.75" customHeight="1" hidden="1"/>
     <row r="93" ht="12.75" customHeight="1" hidden="1"/>
     <row r="94" ht="12.75" customHeight="1" hidden="1"/>
     <row r="95" ht="12.75" customHeight="1" hidden="1"/>
     <row r="96" ht="12.75" customHeight="1" hidden="1"/>
     <row r="97" ht="12.75" customHeight="1" hidden="1"/>
     <row r="98" ht="12.75" customHeight="1" hidden="1"/>
     <row r="99" ht="12.75" customHeight="1" hidden="1"/>
     <row r="100" ht="12.75" customHeight="1" hidden="1"/>
     <row r="101" ht="12.75" customHeight="1" hidden="1"/>
     <row r="102" ht="14.25" hidden="1"/>
     <row r="103" ht="14.25" hidden="1"/>
     <row r="104" ht="12.6" customHeight="1" hidden="1"/>
     <row r="105" ht="12.6" customHeight="1" hidden="1"/>
     <row r="106" ht="12.6" customHeight="1" hidden="1"/>
     <row r="107" ht="12.6" customHeight="1" hidden="1"/>
     <row r="108" ht="12.6" customHeight="1" hidden="1"/>
     <row r="109" ht="12.6" customHeight="1" hidden="1"/>