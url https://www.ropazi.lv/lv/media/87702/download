--- v0 (2025-10-18)
+++ v1 (2026-07-01)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/ctrProps/ctrProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrProps/ctrProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="26827"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Darbinieks\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ropazi.lv\dfs\RedirectedFolders\Guntars.Kniksts\Documents\Uzņēmējdarbība\Remigrācijas projekts\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Pieteikuma veidlapa" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Pieteikuma veidlapa'!$A$1:$I$67</definedName>
     <definedName name="units">#REF!</definedName>
   </definedNames>
   <calcPr calcId="181029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C21" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="48">
   <si>
@@ -254,59 +254,59 @@
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t>“Remigrācijas atbalsta pasākums – uzņēmējdarbības atbalsts”</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">
 konkursam</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-[...5 lines deleted...]
-    <numFmt numFmtId="170" formatCode="#,##0.000_-;\(#,##0.000\);&quot;-&quot;"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="#,##0_-;\(#,##0\);&quot;-&quot;"/>
+    <numFmt numFmtId="165" formatCode="0.0%;\(0.0\)%"/>
+    <numFmt numFmtId="166" formatCode="0.0\ \x;\(0.0\)\x;&quot;-&quot;"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0\ \p;\(#,##0.0\)\p;_-* &quot;-&quot;_-"/>
+    <numFmt numFmtId="168" formatCode="General&quot;.&quot;"/>
+    <numFmt numFmtId="169" formatCode="#,##0.000_-;\(#,##0.000\);&quot;-&quot;"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -460,58 +460,50 @@
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
-      <left/>
-[...6 lines deleted...]
-    <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
       <left style="double">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
     </border>
@@ -527,346 +519,354 @@
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="double">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+    </border>
   </borders>
   <cellStyleXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment/>
       <protection/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="14" fontId="2" fillId="2" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" applyFont="0">
       <alignment/>
       <protection/>
     </xf>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="1" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="4" fillId="3" borderId="1" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="166" fontId="4" fillId="3" borderId="1" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="2" fillId="2" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="2" fillId="2" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="2" fillId="2" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="169" fontId="5" fillId="4" borderId="2" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="4" borderId="2" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="170" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...43 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="31" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="1" xfId="31" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="31" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" xfId="31" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="6" borderId="5" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="17" fillId="6" borderId="4" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="6" borderId="5" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="3" fillId="6" borderId="4" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="31" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="4" xfId="31" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="6" borderId="8" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="14" fillId="6" borderId="7" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="6" borderId="8" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="0" fillId="6" borderId="7" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="8" xfId="31" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="7" xfId="31" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="14" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="7" xfId="31" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="14" fillId="0" borderId="6" xfId="31" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="6" borderId="1" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="17" fillId="6" borderId="1" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="6" borderId="4" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="14" fillId="6" borderId="3" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="6" borderId="1" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="14" fillId="6" borderId="1" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="7" xfId="31" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="6" xfId="31" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="6" borderId="1" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="3" fillId="6" borderId="1" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="6" borderId="4" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="0" fillId="6" borderId="3" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="6" borderId="1" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="0" fillId="6" borderId="1" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="31" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="2" xfId="31" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="14" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="14" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="14" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="14" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="2" fontId="0" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...64 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="18">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="15" builtinId="5"/>
     <cellStyle name="Currency" xfId="16" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="17" builtinId="7"/>
     <cellStyle name="Comma" xfId="18" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="19" builtinId="6"/>
     <cellStyle name="BMDate" xfId="20"/>
     <cellStyle name="BMHeading" xfId="21"/>
     <cellStyle name="BMInputNormal" xfId="22"/>
     <cellStyle name="BMInputPercent" xfId="23"/>
     <cellStyle name="BMMultiple" xfId="24"/>
     <cellStyle name="BMPence" xfId="25"/>
     <cellStyle name="BMPercent" xfId="26"/>
     <cellStyle name="EYHeader1" xfId="27"/>
     <cellStyle name="EYHeader2" xfId="28"/>
     <cellStyle name="General" xfId="29"/>
     <cellStyle name="Normal3d" xfId="30"/>
     <cellStyle name="Komats" xfId="31" builtinId="3"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
@@ -925,51 +925,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/ctrProps/ctrProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrProps/ctrProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>42</xdr:row>
           <xdr:rowOff>314325</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>419100</xdr:colOff>
           <xdr:row>44</xdr:row>
@@ -981,56 +981,59 @@
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2052"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr>
               <a:spLocks noRot="1"/>
             </xdr:cNvSpPr>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="190500" y="16097250"/>
               <a:ext cx="228600" cy="257175"/>
             </a:xfrm>
             <a:prstGeom prst="rect"/>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr lIns="18288" tIns="0" rIns="0" bIns="0" vertOverflow="clip" wrap="square" anchor="ctr" anchorCtr="0" upright="1"/>
+            <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" vertOverflow="clip" anchor="ctr" anchorCtr="0" upright="1"/>
             <a:p>
-              <a:pPr algn="l" rtl="0">
-                <a:defRPr lang="lv-LV"/>
+              <a:pPr>
+                <a:defRPr lang="en-US" u="none" baseline="0">
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                </a:defRPr>
               </a:pPr>
-              <a:endParaRPr lang="lv-LV"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>42</xdr:row>
           <xdr:rowOff>333375</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>44</xdr:row>
           <xdr:rowOff>47625</xdr:rowOff>
         </xdr:to>
         <xdr:sp>
           <xdr:nvSpPr>
@@ -1038,181 +1041,184 @@
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s2053"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005080000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr>
               <a:spLocks noRot="1"/>
             </xdr:cNvSpPr>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="4457700" y="16097250"/>
               <a:ext cx="228600" cy="238125"/>
             </a:xfrm>
             <a:prstGeom prst="rect"/>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr lIns="18288" tIns="0" rIns="0" bIns="0" vertOverflow="clip" wrap="square" anchor="ctr" anchorCtr="0" upright="1"/>
+            <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" vertOverflow="clip" anchor="ctr" anchorCtr="0" upright="1"/>
             <a:p>
-              <a:pPr algn="l" rtl="0">
-                <a:defRPr lang="lv-LV"/>
+              <a:pPr>
+                <a:defRPr lang="en-US" u="none" baseline="0">
+                  <a:latin typeface="Arial"/>
+                  <a:ea typeface="Arial"/>
+                  <a:cs typeface="Arial"/>
+                </a:defRPr>
               </a:pPr>
-              <a:endParaRPr lang="lv-LV"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1340,1071 +1346,1071 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrProps/ctrProp1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrProps/ctrProp2.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrProps/ctrProp2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrProps/ctrProp1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:I67"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="B56" sqref="B56:I56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.14428571428571" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.14285714285714" customWidth="1"/>
     <col min="2" max="2" width="30.5714285714286" customWidth="1"/>
     <col min="3" max="9" width="11.5714285714286" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="70.5" customHeight="1">
-      <c r="A1" s="2"/>
-[...7 lines deleted...]
-      <c r="I1" s="2"/>
+      <c r="A1" s="75"/>
+      <c r="B1" s="75"/>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
+      <c r="G1" s="75"/>
+      <c r="H1" s="75"/>
+      <c r="I1" s="75"/>
     </row>
     <row r="2" spans="1:9" ht="69.95" customHeight="1">
-      <c r="A2" s="11" t="s">
+      <c r="A2" s="76" t="s">
         <v>47</v>
       </c>
-      <c r="B2" s="11"/>
-[...6 lines deleted...]
-      <c r="I2" s="11"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
+      <c r="I2" s="76"/>
     </row>
     <row r="3" spans="1:9" ht="69.95" customHeight="1">
-      <c r="A3" s="11"/>
-[...7 lines deleted...]
-      <c r="I3" s="11"/>
+      <c r="A3" s="76"/>
+      <c r="B3" s="76"/>
+      <c r="C3" s="76"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
     </row>
     <row r="4" spans="1:9" ht="69.95" customHeight="1">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="83" t="s">
         <v>36</v>
       </c>
-      <c r="B4" s="7"/>
-[...6 lines deleted...]
-      <c r="I4" s="7"/>
+      <c r="B4" s="83"/>
+      <c r="C4" s="83"/>
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="83"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="83"/>
+      <c r="I4" s="83"/>
     </row>
     <row r="5" spans="1:9" ht="69.6" customHeight="1">
-      <c r="A5" s="15" t="s">
+      <c r="A5" s="78" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="15"/>
-[...6 lines deleted...]
-      <c r="I5" s="15"/>
+      <c r="B5" s="78"/>
+      <c r="C5" s="78"/>
+      <c r="D5" s="78"/>
+      <c r="E5" s="78"/>
+      <c r="F5" s="78"/>
+      <c r="G5" s="78"/>
+      <c r="H5" s="78"/>
+      <c r="I5" s="78"/>
     </row>
     <row r="6" spans="1:9" ht="69.95" customHeight="1">
-      <c r="A6" s="1"/>
-[...10 lines deleted...]
-      <c r="A7" s="13" t="s">
+      <c r="A6" s="77"/>
+      <c r="B6" s="77"/>
+      <c r="C6" s="77"/>
+      <c r="D6" s="77"/>
+      <c r="E6" s="77"/>
+      <c r="F6" s="77"/>
+      <c r="G6" s="77"/>
+      <c r="H6" s="77"/>
+      <c r="I6" s="77"/>
+    </row>
+    <row r="7" spans="1:9" s="2" customFormat="1" ht="15.75">
+      <c r="A7" s="49" t="s">
         <v>29</v>
       </c>
-      <c r="B7" s="13"/>
-[...9 lines deleted...]
-      <c r="A8" s="6" t="s">
+      <c r="B7" s="49"/>
+      <c r="C7" s="49"/>
+      <c r="D7" s="49"/>
+      <c r="E7" s="49"/>
+      <c r="F7" s="49"/>
+      <c r="G7" s="49"/>
+      <c r="H7" s="49"/>
+      <c r="I7" s="49"/>
+    </row>
+    <row r="8" spans="1:9" s="2" customFormat="1" ht="39.95" customHeight="1">
+      <c r="A8" s="84" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="6"/>
-[...2 lines deleted...]
-      <c r="E8" s="4" t="s">
+      <c r="B8" s="84"/>
+      <c r="C8" s="84"/>
+      <c r="D8" s="84"/>
+      <c r="E8" s="79" t="s">
         <v>11</v>
       </c>
-      <c r="F8" s="4"/>
-[...5 lines deleted...]
-      <c r="A9" s="5" t="s">
+      <c r="F8" s="79"/>
+      <c r="G8" s="79"/>
+      <c r="H8" s="79"/>
+      <c r="I8" s="79"/>
+    </row>
+    <row r="9" spans="1:9" s="2" customFormat="1" ht="39.95" customHeight="1">
+      <c r="A9" s="85" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="5"/>
-[...9 lines deleted...]
-      <c r="A10" s="14" t="s">
+      <c r="B9" s="85"/>
+      <c r="C9" s="85"/>
+      <c r="D9" s="85"/>
+      <c r="E9" s="79"/>
+      <c r="F9" s="79"/>
+      <c r="G9" s="79"/>
+      <c r="H9" s="79"/>
+      <c r="I9" s="79"/>
+    </row>
+    <row r="10" spans="1:9" s="2" customFormat="1" ht="39.95" customHeight="1">
+      <c r="A10" s="80" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="14"/>
-[...9 lines deleted...]
-      <c r="A11" s="14" t="s">
+      <c r="B10" s="80"/>
+      <c r="C10" s="80"/>
+      <c r="D10" s="80"/>
+      <c r="E10" s="86"/>
+      <c r="F10" s="86"/>
+      <c r="G10" s="86"/>
+      <c r="H10" s="86"/>
+      <c r="I10" s="86"/>
+    </row>
+    <row r="11" spans="1:9" s="2" customFormat="1" ht="39.95" customHeight="1">
+      <c r="A11" s="80" t="s">
         <v>0</v>
       </c>
-      <c r="B11" s="14"/>
-[...9 lines deleted...]
-      <c r="A12" s="14" t="s">
+      <c r="B11" s="80"/>
+      <c r="C11" s="80"/>
+      <c r="D11" s="80"/>
+      <c r="E11" s="86"/>
+      <c r="F11" s="86"/>
+      <c r="G11" s="86"/>
+      <c r="H11" s="86"/>
+      <c r="I11" s="86"/>
+    </row>
+    <row r="12" spans="1:9" s="2" customFormat="1" ht="39.95" customHeight="1">
+      <c r="A12" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="B12" s="14"/>
-[...20 lines deleted...]
-      <c r="A14" s="8" t="s">
+      <c r="B12" s="80"/>
+      <c r="C12" s="80"/>
+      <c r="D12" s="80"/>
+      <c r="E12" s="86"/>
+      <c r="F12" s="86"/>
+      <c r="G12" s="86"/>
+      <c r="H12" s="86"/>
+      <c r="I12" s="86"/>
+    </row>
+    <row r="13" spans="1:9" s="2" customFormat="1" ht="39.95" customHeight="1">
+      <c r="A13" s="48"/>
+      <c r="B13" s="48"/>
+      <c r="C13" s="48"/>
+      <c r="D13" s="48"/>
+      <c r="E13" s="48"/>
+      <c r="F13" s="48"/>
+      <c r="G13" s="48"/>
+      <c r="H13" s="48"/>
+      <c r="I13" s="48"/>
+    </row>
+    <row r="14" spans="1:9" s="2" customFormat="1" ht="15.75">
+      <c r="A14" s="71" t="s">
         <v>30</v>
       </c>
-      <c r="B14" s="8"/>
-[...6 lines deleted...]
-      <c r="I14" s="8"/>
+      <c r="B14" s="71"/>
+      <c r="C14" s="71"/>
+      <c r="D14" s="71"/>
+      <c r="E14" s="71"/>
+      <c r="F14" s="71"/>
+      <c r="G14" s="71"/>
+      <c r="H14" s="71"/>
+      <c r="I14" s="71"/>
     </row>
     <row r="15" spans="1:9" ht="63.75">
-      <c r="A15" s="22" t="s">
+      <c r="A15" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B15" s="46" t="s">
+      <c r="B15" s="31" t="s">
         <v>39</v>
       </c>
-      <c r="C15" s="26" t="s">
+      <c r="C15" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="D15" s="47" t="s">
+      <c r="D15" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="E15" s="48" t="s">
+      <c r="E15" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="F15" s="49" t="s">
+      <c r="F15" s="34" t="s">
         <v>43</v>
       </c>
-      <c r="G15" s="46" t="s">
+      <c r="G15" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="H15" s="47" t="s">
+      <c r="H15" s="32" t="s">
         <v>44</v>
       </c>
-      <c r="I15" s="30" t="s">
+      <c r="I15" s="15" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="12.75">
-      <c r="A16" s="16" t="s">
+      <c r="A16" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="24"/>
-[...6 lines deleted...]
-      <c r="I16" s="35"/>
+      <c r="B16" s="9"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="22"/>
+      <c r="E16" s="17"/>
+      <c r="F16" s="23"/>
+      <c r="G16" s="24"/>
+      <c r="H16" s="25"/>
+      <c r="I16" s="20"/>
     </row>
     <row r="17" spans="1:9" ht="12.75">
-      <c r="A17" s="16" t="s">
+      <c r="A17" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B17" s="24"/>
-[...6 lines deleted...]
-      <c r="I17" s="35"/>
+      <c r="B17" s="9"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="22"/>
+      <c r="E17" s="17"/>
+      <c r="F17" s="23"/>
+      <c r="G17" s="24"/>
+      <c r="H17" s="25"/>
+      <c r="I17" s="20"/>
     </row>
     <row r="18" spans="1:9" ht="12.75">
-      <c r="A18" s="16" t="s">
+      <c r="A18" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="23"/>
-[...6 lines deleted...]
-      <c r="I18" s="36"/>
+      <c r="B18" s="8"/>
+      <c r="C18" s="13"/>
+      <c r="D18" s="26"/>
+      <c r="E18" s="18"/>
+      <c r="F18" s="27"/>
+      <c r="G18" s="28"/>
+      <c r="H18" s="29"/>
+      <c r="I18" s="21"/>
     </row>
     <row r="19" spans="1:9" ht="12.75">
-      <c r="A19" s="16" t="s">
+      <c r="A19" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B19" s="23"/>
-[...6 lines deleted...]
-      <c r="I19" s="36"/>
+      <c r="B19" s="8"/>
+      <c r="C19" s="13"/>
+      <c r="D19" s="26"/>
+      <c r="E19" s="18"/>
+      <c r="F19" s="27"/>
+      <c r="G19" s="28"/>
+      <c r="H19" s="29"/>
+      <c r="I19" s="21"/>
     </row>
     <row r="20" spans="1:9" ht="12.75">
-      <c r="A20" s="16" t="s">
+      <c r="A20" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B20" s="23"/>
-[...6 lines deleted...]
-      <c r="I20" s="36"/>
+      <c r="B20" s="8"/>
+      <c r="C20" s="13"/>
+      <c r="D20" s="26"/>
+      <c r="E20" s="18"/>
+      <c r="F20" s="27"/>
+      <c r="G20" s="28"/>
+      <c r="H20" s="29"/>
+      <c r="I20" s="21"/>
     </row>
     <row r="21" spans="1:9" ht="12.75">
-      <c r="A21" s="10" t="s">
+      <c r="A21" s="81" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="9"/>
-      <c r="C21" s="29">
+      <c r="B21" s="82"/>
+      <c r="C21" s="14">
         <f t="shared" si="0" ref="C21:H21">SUM(C16:C20)</f>
         <v>0</v>
       </c>
-      <c r="D21" s="45">
+      <c r="D21" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E21" s="34">
+      <c r="E21" s="19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F21" s="25">
+      <c r="F21" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G21" s="20">
+      <c r="G21" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H21" s="20">
+      <c r="H21" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I21" s="31"/>
+      <c r="I21" s="16"/>
     </row>
     <row r="22" spans="1:9" ht="12.75">
-      <c r="A22" s="50" t="s">
+      <c r="A22" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="B22" s="50"/>
-[...20 lines deleted...]
-      <c r="A24" s="8" t="s">
+      <c r="B22" s="41"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="41"/>
+      <c r="E22" s="41"/>
+      <c r="F22" s="41"/>
+      <c r="G22" s="41"/>
+      <c r="H22" s="41"/>
+      <c r="I22" s="41"/>
+    </row>
+    <row r="23" spans="1:9" s="2" customFormat="1" ht="39.95" customHeight="1">
+      <c r="A23" s="48"/>
+      <c r="B23" s="48"/>
+      <c r="C23" s="48"/>
+      <c r="D23" s="48"/>
+      <c r="E23" s="48"/>
+      <c r="F23" s="48"/>
+      <c r="G23" s="48"/>
+      <c r="H23" s="48"/>
+      <c r="I23" s="48"/>
+    </row>
+    <row r="24" spans="1:9" s="2" customFormat="1" ht="15.75">
+      <c r="A24" s="71" t="s">
         <v>31</v>
       </c>
-      <c r="B24" s="8"/>
-[...6 lines deleted...]
-      <c r="I24" s="8"/>
+      <c r="B24" s="71"/>
+      <c r="C24" s="71"/>
+      <c r="D24" s="71"/>
+      <c r="E24" s="71"/>
+      <c r="F24" s="71"/>
+      <c r="G24" s="71"/>
+      <c r="H24" s="71"/>
+      <c r="I24" s="71"/>
     </row>
     <row r="25" spans="1:9" ht="39.95" customHeight="1">
-      <c r="A25" s="21" t="s">
+      <c r="A25" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B25" s="57" t="s">
+      <c r="B25" s="42" t="s">
         <v>15</v>
       </c>
-      <c r="C25" s="58"/>
-[...1 lines deleted...]
-      <c r="E25" s="60" t="s">
+      <c r="C25" s="43"/>
+      <c r="D25" s="44"/>
+      <c r="E25" s="69" t="s">
         <v>16</v>
       </c>
-      <c r="F25" s="60"/>
-      <c r="G25" s="60" t="s">
+      <c r="F25" s="69"/>
+      <c r="G25" s="69" t="s">
         <v>17</v>
       </c>
-      <c r="H25" s="60"/>
-      <c r="I25" s="60"/>
+      <c r="H25" s="69"/>
+      <c r="I25" s="69"/>
     </row>
     <row r="26" spans="1:9" ht="25.5" customHeight="1">
-      <c r="A26" s="16" t="s">
+      <c r="A26" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="51"/>
-[...6 lines deleted...]
-      <c r="I26" s="55"/>
+      <c r="B26" s="45"/>
+      <c r="C26" s="46"/>
+      <c r="D26" s="47"/>
+      <c r="E26" s="73"/>
+      <c r="F26" s="73"/>
+      <c r="G26" s="74"/>
+      <c r="H26" s="74"/>
+      <c r="I26" s="74"/>
     </row>
     <row r="27" spans="1:9" ht="12.75">
-      <c r="A27" s="16" t="s">
+      <c r="A27" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B27" s="51"/>
-[...6 lines deleted...]
-      <c r="I27" s="56"/>
+      <c r="B27" s="45"/>
+      <c r="C27" s="46"/>
+      <c r="D27" s="47"/>
+      <c r="E27" s="73"/>
+      <c r="F27" s="73"/>
+      <c r="G27" s="68"/>
+      <c r="H27" s="68"/>
+      <c r="I27" s="68"/>
     </row>
     <row r="28" spans="1:9" ht="12.75">
-      <c r="A28" s="16" t="s">
+      <c r="A28" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="61"/>
-[...6 lines deleted...]
-      <c r="I28" s="56"/>
+      <c r="B28" s="60"/>
+      <c r="C28" s="61"/>
+      <c r="D28" s="62"/>
+      <c r="E28" s="72"/>
+      <c r="F28" s="72"/>
+      <c r="G28" s="68"/>
+      <c r="H28" s="68"/>
+      <c r="I28" s="68"/>
     </row>
     <row r="29" spans="1:9" ht="12.75">
-      <c r="A29" s="16" t="s">
+      <c r="A29" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B29" s="61"/>
-[...6 lines deleted...]
-      <c r="I29" s="56"/>
+      <c r="B29" s="60"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="62"/>
+      <c r="E29" s="72"/>
+      <c r="F29" s="72"/>
+      <c r="G29" s="68"/>
+      <c r="H29" s="68"/>
+      <c r="I29" s="68"/>
     </row>
     <row r="30" spans="1:9" ht="12.75">
-      <c r="A30" s="16" t="s">
+      <c r="A30" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B30" s="61"/>
-[...6 lines deleted...]
-      <c r="I30" s="56"/>
+      <c r="B30" s="60"/>
+      <c r="C30" s="61"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="68"/>
+      <c r="H30" s="68"/>
+      <c r="I30" s="68"/>
     </row>
     <row r="31" spans="1:9" ht="12.75">
-      <c r="A31" s="50" t="s">
+      <c r="A31" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="B31" s="50"/>
-[...20 lines deleted...]
-      <c r="A33" s="8" t="s">
+      <c r="B31" s="41"/>
+      <c r="C31" s="41"/>
+      <c r="D31" s="41"/>
+      <c r="E31" s="41"/>
+      <c r="F31" s="41"/>
+      <c r="G31" s="41"/>
+      <c r="H31" s="41"/>
+      <c r="I31" s="41"/>
+    </row>
+    <row r="32" spans="1:9" s="2" customFormat="1" ht="39.95" customHeight="1">
+      <c r="A32" s="48"/>
+      <c r="B32" s="48"/>
+      <c r="C32" s="48"/>
+      <c r="D32" s="48"/>
+      <c r="E32" s="48"/>
+      <c r="F32" s="48"/>
+      <c r="G32" s="48"/>
+      <c r="H32" s="48"/>
+      <c r="I32" s="48"/>
+    </row>
+    <row r="33" spans="1:9" s="2" customFormat="1" ht="15.75">
+      <c r="A33" s="71" t="s">
         <v>32</v>
       </c>
-      <c r="B33" s="8"/>
-[...6 lines deleted...]
-      <c r="I33" s="8"/>
+      <c r="B33" s="71"/>
+      <c r="C33" s="71"/>
+      <c r="D33" s="71"/>
+      <c r="E33" s="71"/>
+      <c r="F33" s="71"/>
+      <c r="G33" s="71"/>
+      <c r="H33" s="71"/>
+      <c r="I33" s="71"/>
     </row>
     <row r="34" spans="1:9" ht="39.95" customHeight="1">
-      <c r="A34" s="21" t="s">
+      <c r="A34" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B34" s="57" t="s">
+      <c r="B34" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="C34" s="58"/>
-[...1 lines deleted...]
-      <c r="E34" s="60" t="s">
+      <c r="C34" s="43"/>
+      <c r="D34" s="44"/>
+      <c r="E34" s="69" t="s">
         <v>19</v>
       </c>
-      <c r="F34" s="60"/>
-      <c r="G34" s="60" t="s">
+      <c r="F34" s="69"/>
+      <c r="G34" s="69" t="s">
         <v>17</v>
       </c>
-      <c r="H34" s="60"/>
-      <c r="I34" s="60"/>
+      <c r="H34" s="69"/>
+      <c r="I34" s="69"/>
     </row>
     <row r="35" spans="1:9" ht="12.75">
-      <c r="A35" s="16" t="s">
+      <c r="A35" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B35" s="51"/>
-[...6 lines deleted...]
-      <c r="I35" s="65"/>
+      <c r="B35" s="45"/>
+      <c r="C35" s="46"/>
+      <c r="D35" s="47"/>
+      <c r="E35" s="68"/>
+      <c r="F35" s="68"/>
+      <c r="G35" s="70"/>
+      <c r="H35" s="70"/>
+      <c r="I35" s="70"/>
     </row>
     <row r="36" spans="1:9" ht="12.75">
-      <c r="A36" s="16" t="s">
+      <c r="A36" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B36" s="51"/>
-[...6 lines deleted...]
-      <c r="I36" s="66"/>
+      <c r="B36" s="45"/>
+      <c r="C36" s="46"/>
+      <c r="D36" s="47"/>
+      <c r="E36" s="68"/>
+      <c r="F36" s="68"/>
+      <c r="G36" s="67"/>
+      <c r="H36" s="67"/>
+      <c r="I36" s="67"/>
     </row>
     <row r="37" spans="1:9" ht="12.75">
-      <c r="A37" s="16" t="s">
+      <c r="A37" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B37" s="61"/>
-[...6 lines deleted...]
-      <c r="I37" s="66"/>
+      <c r="B37" s="60"/>
+      <c r="C37" s="61"/>
+      <c r="D37" s="62"/>
+      <c r="E37" s="66"/>
+      <c r="F37" s="66"/>
+      <c r="G37" s="67"/>
+      <c r="H37" s="67"/>
+      <c r="I37" s="67"/>
     </row>
     <row r="38" spans="1:9" ht="12.75">
-      <c r="A38" s="16" t="s">
+      <c r="A38" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B38" s="61"/>
-[...6 lines deleted...]
-      <c r="I38" s="66"/>
+      <c r="B38" s="60"/>
+      <c r="C38" s="61"/>
+      <c r="D38" s="62"/>
+      <c r="E38" s="66"/>
+      <c r="F38" s="66"/>
+      <c r="G38" s="67"/>
+      <c r="H38" s="67"/>
+      <c r="I38" s="67"/>
     </row>
     <row r="39" spans="1:9" ht="12.75">
-      <c r="A39" s="16" t="s">
+      <c r="A39" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B39" s="61"/>
-[...6 lines deleted...]
-      <c r="I39" s="66"/>
+      <c r="B39" s="60"/>
+      <c r="C39" s="61"/>
+      <c r="D39" s="62"/>
+      <c r="E39" s="66"/>
+      <c r="F39" s="66"/>
+      <c r="G39" s="67"/>
+      <c r="H39" s="67"/>
+      <c r="I39" s="67"/>
     </row>
     <row r="40" spans="1:9" ht="12.75">
-      <c r="A40" s="50" t="s">
+      <c r="A40" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="B40" s="50"/>
-[...20 lines deleted...]
-      <c r="A42" s="13" t="s">
+      <c r="B40" s="41"/>
+      <c r="C40" s="41"/>
+      <c r="D40" s="41"/>
+      <c r="E40" s="41"/>
+      <c r="F40" s="41"/>
+      <c r="G40" s="41"/>
+      <c r="H40" s="41"/>
+      <c r="I40" s="41"/>
+    </row>
+    <row r="41" spans="1:9" s="2" customFormat="1" ht="39.95" customHeight="1">
+      <c r="A41" s="48"/>
+      <c r="B41" s="48"/>
+      <c r="C41" s="48"/>
+      <c r="D41" s="48"/>
+      <c r="E41" s="48"/>
+      <c r="F41" s="48"/>
+      <c r="G41" s="48"/>
+      <c r="H41" s="48"/>
+      <c r="I41" s="48"/>
+    </row>
+    <row r="42" spans="1:9" s="2" customFormat="1" ht="15.75">
+      <c r="A42" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="B42" s="13"/>
-[...6 lines deleted...]
-      <c r="I42" s="13"/>
+      <c r="B42" s="49"/>
+      <c r="C42" s="49"/>
+      <c r="D42" s="49"/>
+      <c r="E42" s="49"/>
+      <c r="F42" s="49"/>
+      <c r="G42" s="49"/>
+      <c r="H42" s="49"/>
+      <c r="I42" s="49"/>
     </row>
     <row r="43" spans="1:9" ht="14.25">
-      <c r="A43" s="68" t="s">
+      <c r="A43" s="58" t="s">
         <v>38</v>
       </c>
-      <c r="B43" s="68"/>
-[...6 lines deleted...]
-      <c r="I43" s="68"/>
+      <c r="B43" s="58"/>
+      <c r="C43" s="58"/>
+      <c r="D43" s="58"/>
+      <c r="E43" s="58"/>
+      <c r="F43" s="58"/>
+      <c r="G43" s="58"/>
+      <c r="H43" s="58"/>
+      <c r="I43" s="58"/>
     </row>
     <row r="44" spans="1:9" ht="15">
-      <c r="A44" s="17"/>
-      <c r="B44" s="69" t="s">
+      <c r="A44" s="2"/>
+      <c r="B44" s="59" t="s">
         <v>21</v>
       </c>
-      <c r="C44" s="69"/>
-[...2 lines deleted...]
-      <c r="F44" s="69" t="s">
+      <c r="C44" s="59"/>
+      <c r="D44" s="59"/>
+      <c r="E44" s="3"/>
+      <c r="F44" s="59" t="s">
         <v>20</v>
       </c>
-      <c r="G44" s="69"/>
-[...1 lines deleted...]
-      <c r="I44" s="69"/>
+      <c r="G44" s="59"/>
+      <c r="H44" s="59"/>
+      <c r="I44" s="59"/>
     </row>
     <row r="45" spans="1:1" ht="14.25">
-      <c r="A45" s="19" t="s">
+      <c r="A45" s="4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="46" spans="1:9" ht="39.95" customHeight="1">
-      <c r="A46" s="21" t="s">
+      <c r="A46" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B46" s="57" t="s">
+      <c r="B46" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="C46" s="58"/>
-[...1 lines deleted...]
-      <c r="E46" s="70" t="s">
+      <c r="C46" s="43"/>
+      <c r="D46" s="44"/>
+      <c r="E46" s="63" t="s">
         <v>35</v>
       </c>
-      <c r="F46" s="71"/>
-[...2 lines deleted...]
-      <c r="I46" s="72"/>
+      <c r="F46" s="64"/>
+      <c r="G46" s="64"/>
+      <c r="H46" s="64"/>
+      <c r="I46" s="65"/>
     </row>
     <row r="47" spans="1:9" ht="25.5" customHeight="1">
-      <c r="A47" s="16" t="s">
+      <c r="A47" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B47" s="51"/>
-[...6 lines deleted...]
-      <c r="I47" s="80"/>
+      <c r="B47" s="45"/>
+      <c r="C47" s="46"/>
+      <c r="D47" s="47"/>
+      <c r="E47" s="35"/>
+      <c r="F47" s="36"/>
+      <c r="G47" s="36"/>
+      <c r="H47" s="36"/>
+      <c r="I47" s="37"/>
     </row>
     <row r="48" spans="1:9" ht="12.75">
-      <c r="A48" s="16" t="s">
+      <c r="A48" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B48" s="51"/>
-[...6 lines deleted...]
-      <c r="I48" s="83"/>
+      <c r="B48" s="45"/>
+      <c r="C48" s="46"/>
+      <c r="D48" s="47"/>
+      <c r="E48" s="38"/>
+      <c r="F48" s="39"/>
+      <c r="G48" s="39"/>
+      <c r="H48" s="39"/>
+      <c r="I48" s="40"/>
     </row>
     <row r="49" spans="1:9" ht="12.75">
-      <c r="A49" s="16" t="s">
+      <c r="A49" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B49" s="61"/>
-[...6 lines deleted...]
-      <c r="I49" s="86"/>
+      <c r="B49" s="60"/>
+      <c r="C49" s="61"/>
+      <c r="D49" s="62"/>
+      <c r="E49" s="50"/>
+      <c r="F49" s="51"/>
+      <c r="G49" s="51"/>
+      <c r="H49" s="51"/>
+      <c r="I49" s="52"/>
     </row>
     <row r="50" spans="1:9" ht="12.75">
-      <c r="A50" s="16" t="s">
+      <c r="A50" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B50" s="61"/>
-[...6 lines deleted...]
-      <c r="I50" s="86"/>
+      <c r="B50" s="60"/>
+      <c r="C50" s="61"/>
+      <c r="D50" s="62"/>
+      <c r="E50" s="50"/>
+      <c r="F50" s="51"/>
+      <c r="G50" s="51"/>
+      <c r="H50" s="51"/>
+      <c r="I50" s="52"/>
     </row>
     <row r="51" spans="1:9" ht="12.75">
-      <c r="A51" s="16" t="s">
+      <c r="A51" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B51" s="61"/>
-[...6 lines deleted...]
-      <c r="I51" s="86"/>
+      <c r="B51" s="60"/>
+      <c r="C51" s="61"/>
+      <c r="D51" s="62"/>
+      <c r="E51" s="50"/>
+      <c r="F51" s="51"/>
+      <c r="G51" s="51"/>
+      <c r="H51" s="51"/>
+      <c r="I51" s="52"/>
     </row>
     <row r="52" spans="1:9" ht="12.75">
-      <c r="A52" s="50" t="s">
+      <c r="A52" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="B52" s="50"/>
-[...20 lines deleted...]
-      <c r="A54" s="13" t="s">
+      <c r="B52" s="41"/>
+      <c r="C52" s="41"/>
+      <c r="D52" s="41"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="41"/>
+      <c r="G52" s="41"/>
+      <c r="H52" s="41"/>
+      <c r="I52" s="41"/>
+    </row>
+    <row r="53" spans="1:9" s="2" customFormat="1" ht="39.95" customHeight="1">
+      <c r="A53" s="48"/>
+      <c r="B53" s="48"/>
+      <c r="C53" s="48"/>
+      <c r="D53" s="48"/>
+      <c r="E53" s="48"/>
+      <c r="F53" s="48"/>
+      <c r="G53" s="48"/>
+      <c r="H53" s="48"/>
+      <c r="I53" s="48"/>
+    </row>
+    <row r="54" spans="1:9" s="2" customFormat="1" ht="15.75">
+      <c r="A54" s="49" t="s">
         <v>33</v>
       </c>
-      <c r="B54" s="13"/>
-[...6 lines deleted...]
-      <c r="I54" s="13"/>
+      <c r="B54" s="49"/>
+      <c r="C54" s="49"/>
+      <c r="D54" s="49"/>
+      <c r="E54" s="49"/>
+      <c r="F54" s="49"/>
+      <c r="G54" s="49"/>
+      <c r="H54" s="49"/>
+      <c r="I54" s="49"/>
     </row>
     <row r="55" spans="1:9" ht="39.95" customHeight="1">
-      <c r="A55" s="21" t="s">
+      <c r="A55" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B55" s="57" t="s">
+      <c r="B55" s="42" t="s">
         <v>24</v>
       </c>
-      <c r="C55" s="58"/>
-[...5 lines deleted...]
-      <c r="I55" s="59"/>
+      <c r="C55" s="43"/>
+      <c r="D55" s="43"/>
+      <c r="E55" s="43"/>
+      <c r="F55" s="43"/>
+      <c r="G55" s="43"/>
+      <c r="H55" s="43"/>
+      <c r="I55" s="44"/>
     </row>
     <row r="56" spans="1:9" ht="25.5" customHeight="1">
-      <c r="A56" s="16" t="s">
+      <c r="A56" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B56" s="51"/>
-[...6 lines deleted...]
-      <c r="I56" s="53"/>
+      <c r="B56" s="45"/>
+      <c r="C56" s="46"/>
+      <c r="D56" s="46"/>
+      <c r="E56" s="46"/>
+      <c r="F56" s="46"/>
+      <c r="G56" s="46"/>
+      <c r="H56" s="46"/>
+      <c r="I56" s="47"/>
     </row>
     <row r="57" spans="1:9" ht="12.75">
-      <c r="A57" s="16" t="s">
+      <c r="A57" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B57" s="51"/>
-[...6 lines deleted...]
-      <c r="I57" s="53"/>
+      <c r="B57" s="45"/>
+      <c r="C57" s="46"/>
+      <c r="D57" s="46"/>
+      <c r="E57" s="46"/>
+      <c r="F57" s="46"/>
+      <c r="G57" s="46"/>
+      <c r="H57" s="46"/>
+      <c r="I57" s="47"/>
     </row>
     <row r="58" spans="1:9" ht="12.75">
-      <c r="A58" s="16" t="s">
+      <c r="A58" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B58" s="51"/>
-[...6 lines deleted...]
-      <c r="I58" s="53"/>
+      <c r="B58" s="45"/>
+      <c r="C58" s="46"/>
+      <c r="D58" s="46"/>
+      <c r="E58" s="46"/>
+      <c r="F58" s="46"/>
+      <c r="G58" s="46"/>
+      <c r="H58" s="46"/>
+      <c r="I58" s="47"/>
     </row>
     <row r="59" spans="1:9" ht="12.75">
-      <c r="A59" s="16" t="s">
+      <c r="A59" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B59" s="51"/>
-[...6 lines deleted...]
-      <c r="I59" s="53"/>
+      <c r="B59" s="45"/>
+      <c r="C59" s="46"/>
+      <c r="D59" s="46"/>
+      <c r="E59" s="46"/>
+      <c r="F59" s="46"/>
+      <c r="G59" s="46"/>
+      <c r="H59" s="46"/>
+      <c r="I59" s="47"/>
     </row>
     <row r="60" spans="1:9" ht="12.75">
-      <c r="A60" s="16" t="s">
+      <c r="A60" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B60" s="51"/>
-[...6 lines deleted...]
-      <c r="I60" s="53"/>
+      <c r="B60" s="45"/>
+      <c r="C60" s="46"/>
+      <c r="D60" s="46"/>
+      <c r="E60" s="46"/>
+      <c r="F60" s="46"/>
+      <c r="G60" s="46"/>
+      <c r="H60" s="46"/>
+      <c r="I60" s="47"/>
     </row>
     <row r="61" spans="1:9" ht="12.75">
-      <c r="A61" s="50" t="s">
+      <c r="A61" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="B61" s="50"/>
-[...20 lines deleted...]
-      <c r="A63" s="13" t="s">
+      <c r="B61" s="41"/>
+      <c r="C61" s="41"/>
+      <c r="D61" s="41"/>
+      <c r="E61" s="41"/>
+      <c r="F61" s="41"/>
+      <c r="G61" s="41"/>
+      <c r="H61" s="41"/>
+      <c r="I61" s="41"/>
+    </row>
+    <row r="62" spans="1:9" s="2" customFormat="1" ht="39.95" customHeight="1">
+      <c r="A62" s="48"/>
+      <c r="B62" s="48"/>
+      <c r="C62" s="48"/>
+      <c r="D62" s="48"/>
+      <c r="E62" s="48"/>
+      <c r="F62" s="48"/>
+      <c r="G62" s="48"/>
+      <c r="H62" s="48"/>
+      <c r="I62" s="48"/>
+    </row>
+    <row r="63" spans="1:9" s="2" customFormat="1" ht="15.75">
+      <c r="A63" s="49" t="s">
         <v>34</v>
       </c>
-      <c r="B63" s="13"/>
-[...6 lines deleted...]
-      <c r="I63" s="13"/>
+      <c r="B63" s="49"/>
+      <c r="C63" s="49"/>
+      <c r="D63" s="49"/>
+      <c r="E63" s="49"/>
+      <c r="F63" s="49"/>
+      <c r="G63" s="49"/>
+      <c r="H63" s="49"/>
+      <c r="I63" s="49"/>
     </row>
     <row r="64" spans="1:9" ht="12.75">
-      <c r="A64" s="76" t="s">
+      <c r="A64" s="56" t="s">
         <v>26</v>
       </c>
-      <c r="B64" s="77"/>
-[...6 lines deleted...]
-      <c r="I64" s="75"/>
+      <c r="B64" s="57"/>
+      <c r="C64" s="55"/>
+      <c r="D64" s="55"/>
+      <c r="E64" s="55"/>
+      <c r="F64" s="55"/>
+      <c r="G64" s="55"/>
+      <c r="H64" s="55"/>
+      <c r="I64" s="55"/>
     </row>
     <row r="65" spans="1:9" ht="12.75">
-      <c r="A65" s="73" t="s">
+      <c r="A65" s="53" t="s">
         <v>25</v>
       </c>
-      <c r="B65" s="74"/>
-[...6 lines deleted...]
-      <c r="I65" s="75"/>
+      <c r="B65" s="54"/>
+      <c r="C65" s="55"/>
+      <c r="D65" s="55"/>
+      <c r="E65" s="55"/>
+      <c r="F65" s="55"/>
+      <c r="G65" s="55"/>
+      <c r="H65" s="55"/>
+      <c r="I65" s="55"/>
     </row>
     <row r="66" spans="1:9" ht="25.5" customHeight="1">
-      <c r="A66" s="73" t="s">
+      <c r="A66" s="53" t="s">
         <v>27</v>
       </c>
-      <c r="B66" s="74"/>
-[...6 lines deleted...]
-      <c r="I66" s="75"/>
+      <c r="B66" s="54"/>
+      <c r="C66" s="55"/>
+      <c r="D66" s="55"/>
+      <c r="E66" s="55"/>
+      <c r="F66" s="55"/>
+      <c r="G66" s="55"/>
+      <c r="H66" s="55"/>
+      <c r="I66" s="55"/>
     </row>
     <row r="67" spans="1:9" ht="12.75">
-      <c r="A67" s="73" t="s">
+      <c r="A67" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="B67" s="74"/>
-[...6 lines deleted...]
-      <c r="I67" s="75"/>
+      <c r="B67" s="54"/>
+      <c r="C67" s="55"/>
+      <c r="D67" s="55"/>
+      <c r="E67" s="55"/>
+      <c r="F67" s="55"/>
+      <c r="G67" s="55"/>
+      <c r="H67" s="55"/>
+      <c r="I67" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="100">
-    <mergeCell ref="E47:I47"/>
-[...20 lines deleted...]
-    <mergeCell ref="C66:I66"/>
+    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="A7:I7"/>
+    <mergeCell ref="A13:I13"/>
+    <mergeCell ref="A3:I3"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A14:I14"/>
+    <mergeCell ref="A4:I4"/>
+    <mergeCell ref="A8:D8"/>
+    <mergeCell ref="A9:D9"/>
+    <mergeCell ref="E9:I9"/>
+    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="A12:D12"/>
+    <mergeCell ref="E10:I10"/>
+    <mergeCell ref="E11:I11"/>
+    <mergeCell ref="E12:I12"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A6:I6"/>
+    <mergeCell ref="A5:I5"/>
+    <mergeCell ref="E8:I8"/>
+    <mergeCell ref="A23:I23"/>
+    <mergeCell ref="A24:I24"/>
+    <mergeCell ref="A31:I31"/>
+    <mergeCell ref="A22:I22"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="E26:F26"/>
+    <mergeCell ref="E27:F27"/>
+    <mergeCell ref="G26:I26"/>
+    <mergeCell ref="G27:I27"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="G25:I25"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="G30:I30"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="E28:F28"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="G28:I28"/>
+    <mergeCell ref="G29:I29"/>
+    <mergeCell ref="A32:I32"/>
+    <mergeCell ref="B34:D34"/>
+    <mergeCell ref="E34:F34"/>
+    <mergeCell ref="G34:I34"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="E35:F35"/>
+    <mergeCell ref="G35:I35"/>
+    <mergeCell ref="A33:I33"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="E36:F36"/>
+    <mergeCell ref="G36:I36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="E37:F37"/>
+    <mergeCell ref="G37:I37"/>
+    <mergeCell ref="B38:D38"/>
+    <mergeCell ref="E38:F38"/>
+    <mergeCell ref="G38:I38"/>
+    <mergeCell ref="B39:D39"/>
+    <mergeCell ref="E39:F39"/>
+    <mergeCell ref="G39:I39"/>
     <mergeCell ref="A62:I62"/>
     <mergeCell ref="A63:I63"/>
     <mergeCell ref="A40:I40"/>
     <mergeCell ref="A41:I41"/>
     <mergeCell ref="A42:I42"/>
     <mergeCell ref="A43:I43"/>
     <mergeCell ref="B44:D44"/>
     <mergeCell ref="F44:I44"/>
     <mergeCell ref="B50:D50"/>
     <mergeCell ref="B51:D51"/>
     <mergeCell ref="B48:D48"/>
     <mergeCell ref="B49:D49"/>
     <mergeCell ref="B46:D46"/>
     <mergeCell ref="B47:D47"/>
     <mergeCell ref="A52:I52"/>
     <mergeCell ref="E46:I46"/>
-    <mergeCell ref="B38:D38"/>
-[...60 lines deleted...]
-    <mergeCell ref="E12:I12"/>
+    <mergeCell ref="A67:B67"/>
+    <mergeCell ref="C67:I67"/>
+    <mergeCell ref="A64:B64"/>
+    <mergeCell ref="A65:B65"/>
+    <mergeCell ref="A66:B66"/>
+    <mergeCell ref="C64:I64"/>
+    <mergeCell ref="C65:I65"/>
+    <mergeCell ref="C66:I66"/>
+    <mergeCell ref="E47:I47"/>
+    <mergeCell ref="E48:I48"/>
+    <mergeCell ref="A61:I61"/>
+    <mergeCell ref="B55:I55"/>
+    <mergeCell ref="B56:I56"/>
+    <mergeCell ref="B57:I57"/>
+    <mergeCell ref="B58:I58"/>
+    <mergeCell ref="B59:I59"/>
+    <mergeCell ref="B60:I60"/>
+    <mergeCell ref="A53:I53"/>
+    <mergeCell ref="A54:I54"/>
+    <mergeCell ref="E49:I49"/>
+    <mergeCell ref="E50:I50"/>
+    <mergeCell ref="E51:I51"/>
   </mergeCells>
   <pageMargins left="0.433070866141732" right="0" top="0.669291338582677" bottom="0.15748031496063" header="0.283333333333333" footer="0.236220472440945"/>
   <pageSetup fitToHeight="3" orientation="portrait" paperSize="9" scale="82" r:id="rId5"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;R3.pielikums
 </oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="23" max="8" man="1"/>
   </rowBreaks>
   <drawing r:id="rId3"/>
   <legacyDrawing r:id="rId4"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="2052" r:id="rId1" name="Check Box 4">
               <controlPr defaultSize="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>42</xdr:row>
                     <xdr:rowOff>314325</xdr:rowOff>